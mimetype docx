--- v0 (2025-11-07)
+++ v1 (2026-06-12)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3898bc0" w14:textId="3898bc0">
+    <w:p w14:paraId="a43cb49" w14:textId="a43cb49">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -161,290 +162,398 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 94 Предпринимательского кодекса Республики Казахстан ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 94 Предпринимательского кодекса Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула в редакции приказа Министра сельского хозяйства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Утвердить прилагаемые:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Правила выплаты субсидий на удешевление стоимости затрат, связанных с перевозкой зерна, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Правила субсидирования расходов национальной компании в сфере агропромышленного комплекса, связанных с перевозкой зерна, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департаменту земледелия Министерства сельского хозяйства Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан после его официального опубликования.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
-[...15 lines deleted...]
-      2) размещение настоящего приказа на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан после его официального опубликования.</w:t>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
-[...15 lines deleted...]
-      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра сельского хозяйства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие после дня его первого опубликования и действует до 1 сентября 2026 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -638,368 +747,368 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Сапаров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z14" w:id="9"/>
+      <w:bookmarkStart w:name="z14" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Агентство по защите</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и развитию конкуренции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Агентство по защите</w:t>
-[...16 lines deleted...]
-        <w:t>и развитию конкуренции</w:t>
+        <w:t>Министерство транспорта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z15" w:id="10"/>
+      <w:bookmarkStart w:name="z16" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство транспорта</w:t>
+        <w:t>Министерство финансов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z16" w:id="11"/>
+      <w:bookmarkStart w:name="z17" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство финансов</w:t>
+        <w:t>Министерство торговли</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и интеграции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z17" w:id="12"/>
+      <w:bookmarkStart w:name="z18" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство торговли</w:t>
-[...16 lines deleted...]
-        <w:t>и интеграции</w:t>
+        <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z18" w:id="13"/>
+      <w:bookmarkStart w:name="z19" w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p>
-[...52 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, инноваций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1129,843 +1238,890 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 марта 2025 года № 67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила выплаты субсидий на удешевление стоимости затрат, связанных с перевозкой зерна</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила в редакции приказа Министра сельского хозяйства РК от 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования и действует до 01.09.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="16"/>
+    <w:bookmarkStart w:name="z93" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящие Правила выплаты субсидий на удешевление стоимости затрат, связанных с перевозкой зерна (далее – Правила), разработаны в соответствии с пунктом 2 статьи 94 Предпринимательского кодекса Республики Казахстан и подпунктом 2) пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" и определяют порядок выплаты субсидий на удешевление стоимости затрат, связанных с перевозкой зерна (далее – бюджетные субсидии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции приказа Министра сельского хозяйства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z94" w:id="17"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> статьи 94 Предпринимательского кодекса Республики Казахстан и определяют порядок выплаты субсидий на удешевление стоимости затрат, связанных с перевозкой зерна (далее – бюджетные субсидии).</w:t>
+    <w:bookmarkStart w:name="z96" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) администратор бюджетной программы, осуществляющий выплату бюджетных субсидий (далее – Администратор бюджетной программы) – Министерство сельского хозяйства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z95" w:id="18"/>
-[...15 lines deleted...]
-      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+    <w:bookmarkStart w:name="z97" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оператор вагонов (контейнеров) – лицо, владеющее вагонами (контейнерами) на праве собственности или иных законных основаниях, участвующее на основе договора с перевозчиком в перевозочном процессе путем оказания услуг оператора вагонов (контейнеров) и указанное в перевозочных документах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z96" w:id="19"/>
-[...15 lines deleted...]
-      1) администратор бюджетной программы, осуществляющий выплату бюджетных субсидий (далее – Администратор бюджетной программы) – Министерство сельского хозяйства Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оператор – акционерное общество, созданное по решению Правительства Республики Казахстан, единственным акционером которого является государство, и участвующее в обеспечении продовольственной безопасности посредством осуществления стабилизационной функции на зерновом рынке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z97" w:id="20"/>
-[...15 lines deleted...]
-      2) оператор вагонов (контейнеров) – лицо, владеющее вагонами (контейнерами) на праве собственности или иных законных основаниях, участвующее на основе договора с перевозчиком в перевозочном процессе путем оказания услуг оператора вагонов (контейнеров) и указанное в перевозочных документах;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) поставщик – физическое или юридическое лицо, осуществляющее перевозку зерна с территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z98" w:id="21"/>
-[...15 lines deleted...]
-      3) оператор – акционерное общество, созданное по решению Правительства Республики Казахстан, единственным акционером которого является государство, и участвующее в обеспечении продовольственной безопасности посредством осуществления стабилизационной функции на зерновом рынке;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Бюджетные субсидии предоставляются поставщикам за перевозку зерна (1001 – код единой товарной номенклатуры внешнеэкономической деятельности Евразийского экономического союза, утвержденной Решением Совета Евразийской экономической комиссии от 14 сентября 2021 года № 80), по направлениям и в размерах, предусмотренных пунктом 4 настоящих Правил, и носят разовый характер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z99" w:id="22"/>
-[...15 lines deleted...]
-      4) поставщик – физическое или юридическое лицо, осуществляющее перевозку зерна с территории Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Выплата бюджетных субсидий осуществляется на основании документов, указанных в пункте 6 настоящих Правил, по следующим направлениям и размерам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z100" w:id="23"/>
-[...15 lines deleted...]
-      3. Бюджетные субсидии предоставляются поставщикам за перевозку зерна (1001 – код единой товарной номенклатуры внешнеэкономической деятельности Евразийского экономического союза, утвержденной Решением Совета Евразийской экономической комиссии от 14 сентября 2021 года № 80), по направлениям и в размерах, предусмотренных пунктом 4 настоящих Правил, и носят разовый характер.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транзитом через территорию Российской Федерации в направлении портов Азовского, Черного и Балтийского морей в размере 20 000 (двадцать тысяч) тенге за одну тонну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z101" w:id="24"/>
-[...15 lines deleted...]
-      4. Выплата бюджетных субсидий осуществляется на основании документов, указанных в пункте 6 настоящих Правил, по следующим направлениям и размерам:</w:t>
+    <w:bookmarkStart w:name="z103" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транзитом через территорию Российской Федерации, Латвийской Республики, Литовской Республики и Эстонской Республики в направлении портов Балтийского моря в размере 30 000 (тридцать тысяч) тенге за одну тонну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z102" w:id="25"/>
-[...15 lines deleted...]
-      транзитом через территорию Российской Федерации в направлении портов Азовского, Черного и Балтийского морей в размере 20 000 (двадцать тысяч) тенге за одну тонну;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транзитом через территорию Российской Федерации с назначением в Латвийскую Республику, Литовскую Республику и Эстонскую Республику в размере 20 000 (двадцать тысяч) тенге за одну тонну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z103" w:id="26"/>
-[...15 lines deleted...]
-      транзитом через территорию Российской Федерации, Латвийской Республики, Литовской Республики и Эстонской Республики в направлении портов Балтийского моря в размере 30 000 (тридцать тысяч) тенге за одну тонну;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транзитом через территорию Азербайджанской Республики и Грузии в направлении портов Черного моря в размере 30 000 (тридцать тысяч) тенге за одну тонну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z104" w:id="27"/>
-[...15 lines deleted...]
-      транзитом через территорию Российской Федерации с назначением в Латвийскую Республику, Литовскую Республику и Эстонскую Республику в размере 20 000 (двадцать тысяч) тенге за одну тонну;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транзитом через территорию Туркменистана с назначением в Исламский Эмират Афганистан в размере 30 000 (тридцать тысяч) тенге за одну тонну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z105" w:id="28"/>
-[...15 lines deleted...]
-      транзитом через территорию Азербайджанской Республики и Грузии в направлении портов Черного моря в размере 30 000 (тридцать тысяч) тенге за одну тонну;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транзитом через территорию Туркменистана с назначением в Исламскую Республику Иран в размере 20 000 (двадцать тысяч) тенге за одну тонну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z106" w:id="29"/>
-[...15 lines deleted...]
-      транзитом через территорию Туркменистана с назначением в Исламский Эмират Афганистан в размере 30 000 (тридцать тысяч) тенге за одну тонну;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транзитом через территорию Китайской Народной Республики в направлении стран Юго-Восточной Азии в размере 30 000 (тридцать тысяч) тенге за одну тонну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z107" w:id="30"/>
-[...15 lines deleted...]
-      транзитом через территорию Туркменистана с назначением в Исламскую Республику Иран в размере 20 000 (двадцать тысяч) тенге за одну тонну;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транзитом через территорию Российской Федерации с назначением в Азербайджанскую Республику, Грузию и Республику Армения в размере 20 000 (двадцать тысяч) тенге за одну тонну.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z108" w:id="31"/>
-[...15 lines deleted...]
-      транзитом через территорию Китайской Народной Республики в направлении стран Юго-Восточной Азии в размере 30 000 (тридцать тысяч) тенге за одну тонну;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок выплаты субсидий на удешевление стоимости затрат, связанных с перевозкой зерна</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z109" w:id="32"/>
-[...15 lines deleted...]
-      транзитом через территорию Российской Федерации с назначением в Азербайджанскую Республику, Грузию и Республику Армения в размере 20 000 (двадцать тысяч) тенге за одну тонну.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Поставщик осуществляет перевозку зерна от станции погрузки до станции назначения в соответствии с направлениями, указанными в пункте 4 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z110" w:id="33"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок выплаты субсидий на удешевление стоимости затрат, связанных с перевозкой зерна</w:t>
+    <w:bookmarkStart w:name="z112" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поставщик самостоятельно определяет оператора вагонов (контейнеров) или транспортных экспедиторов или лиц, оказывающих услуги по транспортно-экспедиторскому обслуживанию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z111" w:id="34"/>
-[...15 lines deleted...]
-      5. Поставщик осуществляет перевозку зерна от станции погрузки до станции назначения в соответствии с направлениями, указанными в пункте 4 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z113" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Поставщик предоставляет оператору:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z112" w:id="35"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="37"/>
+    <w:bookmarkStart w:name="z114" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявку на выплату бюджетных субсидий, связанных с перевозкой зерна, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (заявки принимаются на электронный адрес оператора mail@fcc.kz и регистрируются по дате и времени поступления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z115" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z115" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) копию экспортного контракта с учетным номером контракта, присвоенным банком второго уровня; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z116" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) копии деклараций на товары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z117" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) копии железнодорожных накладных с календарным штемпелем станции отправления, заверенные подписью и печатью поставщика (при наличии);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z116" w:id="39"/>
-[...15 lines deleted...]
-      3) копии деклараций на товары;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) копию паспорта качества зерна, выданного аккредитованной лабораторией по экспертизе качества зерна;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z117" w:id="40"/>
-[...15 lines deleted...]
-      4) копии железнодорожных накладных с календарным штемпелем станции отправления, заверенные подписью и печатью поставщика (при наличии);</w:t>
+    <w:bookmarkStart w:name="z119" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) копию договора об оказании услуг, заключенного между поставщиком и оператором вагонов (контейнеров) или транспортным экспедитором или лицом, оказывающим услуги по транспортно-экспедиторскому обслуживанию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z118" w:id="41"/>
-[...15 lines deleted...]
-      5) копию паспорта качества зерна, выданного аккредитованной лабораторией по экспертизе качества зерна;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указанные документы предоставляются поставщиком в адрес оператора не позднее сорока пяти рабочих дней со дня прибытия зерна на станцию назначения или в порт.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z119" w:id="42"/>
-[...15 lines deleted...]
-      6) копию договора об оказании услуг, заключенного между поставщиком и оператором вагонов (контейнеров) или транспортным экспедитором или лицом, оказывающим услуги по транспортно-экспедиторскому обслуживанию.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Для рассмотрения документов, предоставленных поставщиком, оператор создает комиссию из числа сотрудников оператора, а также представителей общественных и неправительственных отраслевых организаций. Председателем комиссии является должностное лицо оператора, определяемое приказом руководителя оператора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z120" w:id="43"/>
-[...15 lines deleted...]
-      Указанные документы предоставляются поставщиком в адрес оператора не позднее сорока пяти рабочих дней со дня прибытия зерна на станцию назначения или в порт.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Члены комиссии в течение десяти рабочих дней со дня регистрации заявки и документов поставщика:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z121" w:id="44"/>
-[...15 lines deleted...]
-      7. Для рассмотрения документов, предоставленных поставщиком, оператор создает комиссию из числа сотрудников оператора, а также представителей общественных и неправительственных отраслевых организаций. Председателем комиссии является должностное лицо оператора, определяемое приказом руководителя оператора.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) рассматривают и проверяют документы на предмет полноты и соответствия настоящим Правилам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z122" w:id="45"/>
-[...15 lines deleted...]
-      8. Члены комиссии в течение десяти рабочих дней со дня регистрации заявки и документов поставщика:</w:t>
+    <w:bookmarkStart w:name="z124" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) направляют запрос в Комитет государственных доходов Министерства финансов Республики Казахстан (далее – КГД МФ РК) для подтверждения оформления декларации на товар в разрезе поставщиков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z123" w:id="46"/>
-[...15 lines deleted...]
-      1) рассматривают и проверяют документы на предмет полноты и соответствия настоящим Правилам;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КГД МФ РК предоставляет запрашиваемую информацию в срок не позднее пяти рабочих дней со дня получения запроса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z124" w:id="47"/>
-[...15 lines deleted...]
-      2) направляют запрос в Комитет государственных доходов Министерства финансов Республики Казахстан (далее – КГД МФ РК) для подтверждения оформления декларации на товар в разрезе поставщиков.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принимают решение о подтверждении принятия документов в случае их соответствия настоящим Правилам. В случае выявления несоответствия документов настоящим Правилам, оператор направляет их поставщику на доработку посредством электронной почты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z125" w:id="48"/>
-[...15 lines deleted...]
-      КГД МФ РК предоставляет запрашиваемую информацию в срок не позднее пяти рабочих дней со дня получения запроса;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок для приведения документов в соответствие с настоящими Правилами составляет 5 (пять) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z126" w:id="49"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z128" w:id="51"/>
+    <w:bookmarkStart w:name="z128" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Члены комиссии не позднее 5 (пяти) рабочих дней со дня подтверждения принятия документов формируют реестр по перевозке зерна железнодорожным транспортом по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1980,112 +2136,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – реестр по перевозке зерна) и сводную ведомость для выплаты бюджетных субсидий на возмещение стоимости затрат, связанных с перевозкой зерна, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – сводная ведомость) и направляют их Администратору бюджетной программы. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z129" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом рассмотрение заявок и выплата бюджетных субсидий осуществляются в порядке очередности согласно дате и времени регистрации заявок. Последующая заявка рассматривается после рассмотрения предыдущей заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z130" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Администратор бюджетной программы в течение трех рабочих дней со дня получения реестра по перевозке зерна и сводную ведомость направляет счет к оплате по информационной системе "Казначейство-клиент" на контрольный счет наличности оператора.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z129" w:id="52"/>
-[...15 lines deleted...]
-      При этом рассмотрение заявок и выплата бюджетных субсидий осуществляются в порядке очередности согласно дате и времени регистрации заявок. Последующая заявка рассматривается после рассмотрения предыдущей заявки.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Оператор не позднее трех рабочих дней со дня получения бюджетных субсидий от Администратора бюджетной программы перечисляет денежные средства с контрольного счета наличности оператора поставщикам согласно реестру по перевозке зерна.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z130" w:id="53"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="55"/>
+    <w:bookmarkStart w:name="z132" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оператор в течение пяти рабочих дней со дня получения бюджетных субсидий предоставляет Администратору бюджетной программы акт подтверждения выплаты бюджетных субсидий, связанных с перевозкой зерна, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2100,91 +2256,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, подписанные председателем комиссии и поставщиком, а также отчет об остатках и использовании средств на контрольном счете наличности оператора, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z133" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Поставщик обеспечивает полноту и достоверность документов (сведений), предоставляемых оператору для получения бюджетных субсидий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z134" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Оператор ежедневно в рабочие дни размещает информацию об оплаченных суммах бюджетных субсидий на официальном интернет-ресурсе www.fcc.kz.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z133" w:id="56"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2218,1147 +2374,1264 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к Правилам</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выплаты субсидий</w:t>
+              <w:t>к Правилам выплаты субсидий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на удешевление стоимости</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>затрат, связанных</w:t>
-[...12 lines deleted...]
-              <w:t>с перевозкой зерна</w:t>
+              <w:t>затрат, связанных с перевозкой зерна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="58"/>
-[...15 lines deleted...]
-      Форма</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции приказа Министра сельского хозяйства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявка на выплату бюджетных субсидий, связанных с перевозкой зерна</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z720" w:id="56"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (наименование оператора)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z721" w:id="57"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (полное наименование поставщика)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z722" w:id="58"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу выплатить бюджетные субсидии, связанные с перевозкой зерна (указать</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z137" w:id="59"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Заявка на выплату бюджетных субсидий, связанных с перевозкой зерна</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       класс зерна), в объеме ____ тонн, в размере __________________________ тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 (сумма цифрами и прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z723" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сведения о заявителе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:p>
-[...15 lines deleted...]
-      В _______________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z724" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для юридического лица:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:p>
-[...32 lines deleted...]
-      от ______________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z725" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование ________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:p>
-[...22 lines deleted...]
-      <w:bookmarkStart w:name="z140" w:id="62"/>
+    <w:bookmarkStart w:name="z726" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бизнес-идентификационный номер (далее – БИН) __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z727" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      класс по ОКЭД (код по общему классификатору видов экономической деятельности)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z728" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z729" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Прошу выплатить бюджетные субсидии, связанные с перевозкой зерна (указать класс зерна), в  объеме ____ тонн, в размере ________________________________________ тенге. </w:t>
-[...76 lines deleted...]
-      наименование ____________________________________________________________</w:t>
+      фамилия, имя, отчество (при его наличии) руководителя </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z144" w:id="66"/>
-[...15 lines deleted...]
-      бизнес-идентификационный номер (далее – БИН) ______________________________</w:t>
+    <w:bookmarkStart w:name="z730" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адрес: _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z145" w:id="67"/>
-[...15 lines deleted...]
-      класс по ОКЭД (код по общему классификатору видов экономической деятельности) ________________________________</w:t>
+    <w:bookmarkStart w:name="z731" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер телефона (факса): _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z146" w:id="68"/>
-[...15 lines deleted...]
-      фамилия, имя, отчество (при его наличии) руководителя ________________________</w:t>
+    <w:bookmarkStart w:name="z732" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для физического лица (индивидуального предпринимателя): ________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z147" w:id="69"/>
-[...15 lines deleted...]
-      адрес: ___________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z733" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z148" w:id="70"/>
-[...15 lines deleted...]
-      номер телефона (факса): ___________________________________________________</w:t>
+    <w:bookmarkStart w:name="z734" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индивидуальный идентификационный номер (далее – ИИН) _________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z149" w:id="71"/>
-[...15 lines deleted...]
-      Для физического лица (индивидуального предпринимателя):</w:t>
+    <w:bookmarkStart w:name="z735" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      класс по ОКЭД (код по общему классификатору видов экономической деятельности)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z150" w:id="72"/>
-[...15 lines deleted...]
-      фамилия, имя, отчество (при его наличии) ____________________________________</w:t>
+    <w:bookmarkStart w:name="z736" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z151" w:id="73"/>
-[...15 lines deleted...]
-      индивидуальный идентификационный номер (далее – ИИН) _____________________</w:t>
+    <w:bookmarkStart w:name="z737" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, удостоверяющий личность:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:p>
-[...15 lines deleted...]
-      класс по ОКЭД (код по общему классификатору видов экономической деятельности)</w:t>
+    <w:bookmarkStart w:name="z738" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:p>
-[...32 lines deleted...]
-      документ, удостоверяющий личность:</w:t>
+    <w:bookmarkStart w:name="z739" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кем выдано __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z154" w:id="76"/>
-[...15 lines deleted...]
-      номер ___________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z740" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата выдачи __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z155" w:id="77"/>
-[...15 lines deleted...]
-      кем выдано _______________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z741" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адрес: _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z156" w:id="78"/>
-[...15 lines deleted...]
-      дата выдачи ______________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z742" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер телефона (факса): _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z157" w:id="79"/>
-[...15 lines deleted...]
-      адрес: ___________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z743" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о начале деятельности в качестве индивидуального предпринимателя:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z158" w:id="80"/>
-[...15 lines deleted...]
-      номер телефона (факса): ____________________________________________________</w:t>
+    <w:bookmarkStart w:name="z744" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местонахождение _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z159" w:id="81"/>
-[...15 lines deleted...]
-      Уведомление о начале деятельности в качестве индивидуального предпринимателя:</w:t>
+    <w:bookmarkStart w:name="z745" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата уведомления _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z160" w:id="82"/>
-[...15 lines deleted...]
-      местонахождение __________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z746" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сведения текущего счета в банке второго уровня или национальном операторе почты:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z161" w:id="83"/>
-[...15 lines deleted...]
-      дата уведомления __________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z747" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИИН/БИН ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z162" w:id="84"/>
-[...15 lines deleted...]
-      2. Сведения текущего счета в банке второго уровня или национальном операторе почты:</w:t>
+    <w:bookmarkStart w:name="z748" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      код бенефициара (далее – Кбе) __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z163" w:id="85"/>
-[...15 lines deleted...]
-      ИИН/БИН ________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z749" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реквизиты банка или оператора почты: ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z164" w:id="86"/>
-[...15 lines deleted...]
-      код бенефициара (далее – Кбе) ______________________________________________</w:t>
+    <w:bookmarkStart w:name="z750" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование банка или оператора почты: ________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z165" w:id="87"/>
-[...15 lines deleted...]
-      реквизиты банка или оператора почты: _______________________________________</w:t>
+    <w:bookmarkStart w:name="z751" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банковский идентификационный код ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z166" w:id="88"/>
-[...15 lines deleted...]
-      наименование банка или оператора почты: ____________________________________</w:t>
+    <w:bookmarkStart w:name="z752" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индивидуальный идентификационный код ________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z167" w:id="89"/>
-[...15 lines deleted...]
-      банковский идентификационный код _________________________________________</w:t>
+    <w:bookmarkStart w:name="z753" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИН ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z168" w:id="90"/>
-[...15 lines deleted...]
-      индивидуальный идентификационный код _____________________________________</w:t>
+    <w:bookmarkStart w:name="z754" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кбе _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z169" w:id="91"/>
-[...15 lines deleted...]
-      БИН _____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z755" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сведения по контракту:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z170" w:id="92"/>
-[...15 lines deleted...]
-      Кбе ______________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z756" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      данные покупателя ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z171" w:id="93"/>
-[...15 lines deleted...]
-      3. Сведения по контракту:</w:t>
+    <w:bookmarkStart w:name="z757" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер контракта ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z172" w:id="94"/>
-[...15 lines deleted...]
-      данные покупателя _________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z758" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата заключения контракта _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z173" w:id="95"/>
-[...15 lines deleted...]
-      номер контракта ___________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z759" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объем зерна (класс), тонн _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z174" w:id="96"/>
-[...15 lines deleted...]
-      дата заключения контракта __________________________________________________</w:t>
+    <w:bookmarkStart w:name="z760" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункт назначения _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z175" w:id="97"/>
-[...15 lines deleted...]
-      объем зерна (класс), тонн ____________________________________________________</w:t>
+    <w:bookmarkStart w:name="z761" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      условия поставки _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z176" w:id="98"/>
-[...15 lines deleted...]
-      пункт назначения __________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z762" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      период отгрузки ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z177" w:id="99"/>
-[...15 lines deleted...]
-      условия поставки __________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z763" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (по месяцам)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:p>
-[...15 lines deleted...]
-      период отгрузки ___________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z764" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сведения о перевозке зерна:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z180" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="102"/>
+№ п/ п</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3590,80 +3863,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z189" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="103"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3895,80 +4156,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z198" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="104"/>
+1.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4172,80 +4421,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z207" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="105"/>
+2.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4429,181 +4666,167 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="106"/>
+    <w:bookmarkStart w:name="z801" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Расчет причитающихся субсидий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z217" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="107"/>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z218" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Направление рынка</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (страна импорта)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4632,86 +4855,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объем перевозок зерна, тонн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z221" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер субсидий</w:t>
-[...18 lines deleted...]
-на 1 тонну, тенге</w:t>
+Размер субсидий на 1 тонну, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4729,80 +4932,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z225" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="110"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4926,80 +5117,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z231" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="111"/>
+1.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5107,80 +5286,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z237" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="112"/>
+2.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5268,130 +5435,165 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z243" w:id="113"/>
+    <w:bookmarkStart w:name="z827" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сумма причитающейся субсидии рассчитывается по формуле графа 3 х графу 4.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z246" w:id="116"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z828" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждаю достоверность представленной информации, осведомлен об ответственности за представление недостоверных сведений в соответствии с законами Республики Казахстан и даю согласие на использование сведений, составляющих охраняемую законом тайну, на сбор, обработку персональных данных, а также на передачу данных по оказанной услуге в уполномоченный орган по исполнению бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z829" w:id="104"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование поставщика _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (подпись, фамилия, имя, отчество (при его наличии) руководителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z830" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подписано и отправлено в _____ часов "__" _____ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5425,129 +5627,677 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к Правилам</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выплаты субсидий</w:t>
+              <w:t>к Правилам выплаты субсидий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на удешевление стоимости</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>затрат, связанных</w:t>
-[...12 lines deleted...]
-              <w:t>с перевозкой зерна</w:t>
+              <w:t>затрат, связанных с перевозкой зерна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z248" w:id="117"/>
-[...15 lines deleted...]
-      Форма</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 в редакции приказа Министра сельского хозяйства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма, предназначенная для</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сбора административных данных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на безвозмездной основе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z832" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: Администратору бюджетной программы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z833" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.fcc.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z834" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: реестр по перевозке зерна железнодорожным транспортом</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z835" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма 1-РП</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z836" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: единовременно</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z837" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: __ _______ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z838" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: члены комиссии и председатель комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z839" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: не позднее 5 (пяти) рабочих дней со дня подтверждения принятия документов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный идентификационный</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+номер/ Бизнес-идентификационный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z845" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z846" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Укажите территорию осуществления сельскохозяйственной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z847" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Область ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z848" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Код по классификатору административно-территориальных объектов ____</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z249" w:id="118"/>
+    <w:bookmarkStart w:name="z849" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр по перевозке зерна железнодорожным транспортом</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5566,80 +6316,86 @@
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z250" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="119"/>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5835,80 +6591,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z258" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="120"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6104,80 +6848,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z266" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="121"/>
+1.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -6349,80 +7081,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z274" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="122"/>
+2.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -6594,80 +7314,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z282" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="123"/>
+3.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -6839,80 +7547,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z290" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="124"/>
+4.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -7084,80 +7780,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z298" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="125"/>
+5.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -7329,80 +8013,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z306" w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="126"/>
+6.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -7574,80 +8246,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z314" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="127"/>
+7.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8038,190 +8698,435 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z330" w:id="128"/>
-[...9 lines deleted...]
-      Члены комиссии:____________________________________________________</w:t>
+      <w:bookmarkStart w:name="z931" w:id="119"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Члены комиссии: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии), должность, подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z932" w:id="120"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Члены комиссии: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии), должность, подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z933" w:id="121"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Члены комиссии: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии), должность, подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z934" w:id="122"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель комиссии ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии), подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z935" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z936" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z937" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z938" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес электронной почты _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z939" w:id="127"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   фамилия, имя, отчество (при его наличии), подпись/электронная</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               цифровая подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z940" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или лицо, исполняющее его обязанности ____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-      Члены комиссии:_____________________________________________________</w:t>
+      <w:bookmarkStart w:name="z941" w:id="129"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии), должность, подпись)</w:t>
-[...18 lines deleted...]
-      Члены комиссии:_____________________________________________________</w:t>
+        <w:t xml:space="preserve">       фамилия, имя, отчество (при его наличии), подпись/ электронная цифровая  подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z942" w:id="130"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: пояснение по заполнению формы, предназначенной для сбора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии), должность, подпись)</w:t>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии), подпись)</w:t>
+        <w:t>административных данных на безвозмездной основе "Реестр по перевозке зерна</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>железнодорожным транспортом" приведено в приложении к настоящей форме.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8257,221 +9162,1240 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к Правилам</w:t>
+              <w:t>Приложение к форме,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выплаты субсидий</w:t>
+              <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на удешевление стоимости</w:t>
+              <w:t>административных данных на</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>затрат, связанных</w:t>
+              <w:t>безвозмездной основе "Реестр</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>с перевозкой зерна</w:t>
+              <w:t>по перевозке зерна</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>железнодорожным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>транспортом"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z335" w:id="132"/>
-[...15 lines deleted...]
-      Форма</w:t>
+    <w:bookmarkStart w:name="z944" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Реестр по перевозке зерна железнодорожным транспортом" (индекс: форма 1-РП, периодичность: единовременно)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z945" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z336" w:id="133"/>
+    <w:bookmarkStart w:name="z946" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Реестр по перевозке зерна железнодорожным транспортом" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z947" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма подписывается исполнителем и руководителем, либо лицом, исполняющим его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z948" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма предоставляется: Администратору бюджетной программы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z949" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. По итогу формирования "Реестра по перевозке зерна железнодорожным транспортом" и направляет их администратору бюджетных субсидий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z950" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма заполняется на русском и казахском языке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z951" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z952" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 2 Формы указывается наименование поставщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z953" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 3 Формы указывается направление рынка (страна импорта) согласно Национальному классификатору Республики Казахстан НК РК ISO 3166-1-2016 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Кода стран", утвержденного и введенного в действие приказом Председателя Комитета технического регулирования и метрологии Министерства по инвестициям и развития Республики Казахстан от 18 ноября 2016 года № 290-од.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z954" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 4 Формы указывается период отгрузки (месяц).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z955" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 5 Формы указывается объем перевозки зерна, тонн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z956" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 6 Формы указывается размер субсидий на 1 тонну, тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z957" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 7 Формы указывается сумма причитающейся субсидии, тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам выплаты субсидий</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на удешевление стоимости</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>затрат, связанных с перевозкой зерна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 в редакции приказа Министра сельского хозяйства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма, предназначенная для</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сбора административных данных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на безвозмездной основе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z959" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: Администратору бюджетной программы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z960" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.fcc.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z961" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: сводная ведомость для выплаты бюджетных субсидий на возмещение стоимости затрат, связанных с перевозкой зерна за период с "__" _________ по "__" __________ 20 __ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z962" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма 2-СВ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z963" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: единовременно</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z964" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: __ _______ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z965" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: оператор – акционерное общество, созданное по решению Правительства Республики Казахстан, единственным акционером которого является государство, и участвующее в обеспечении продовольственной безопасности посредством осуществления стабилизационной функции на зерновом рынке</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z966" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: не позднее 5 (пяти) рабочих дней со дня подтверждения принятия документов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный идентификационный</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+номер/ Бизнес-идентификационный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z972" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z973" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Укажите территорию осуществления сельскохозяйственной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z974" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Область ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z975" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Код по классификатору административно-территориальных объектов ____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z976" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Сводная ведомость для выплаты бюджетных субсидий на возмещение стоимости затрат, связанных с перевозкой зерна за период с "__" _________ по "__" __________ 20 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z337" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="134"/>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8482,86 +10406,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование поставщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z339" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Направление рынка</w:t>
-[...18 lines deleted...]
-(страна импорта)</w:t>
+Направление рынка (страна импорта)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8661,106 +10565,94 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма причитаю-щейся субсидии, тенге</w:t>
+Сумма причитающейся субсидии, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z346" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="136"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8956,80 +10848,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z354" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="137"/>
+1.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -9201,80 +11081,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z362" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="138"/>
+2.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -9446,80 +11314,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z370" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="139"/>
+3.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -9910,96 +11766,375 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z386" w:id="140"/>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">                                                 председателя комиссии)</w:t>
+      <w:bookmarkStart w:name="z1026" w:id="158"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование оператора: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     подпись, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1027" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z1028" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z1029" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z1030" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес электронной почты ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1031" w:id="163"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   фамилия, имя, отчество (при его наличии), подпись/электронная</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               цифровая подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1032" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или лицо, исполняющее его обязанности _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1033" w:id="165"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             фамилия, имя, отчество (при его наличии), подпись/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         электронная цифровая подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1034" w:id="166"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: пояснение по заполнению формы, предназначенной для сбора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>административных данных на безвозмездной основе "Сводная ведомость для выплаты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бюджетных субсидий на возмещение стоимости затрат, связанных с перевозкой зерна за</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>период с "__" _________ по "__" __________ 20 __ года" приведено в приложении к</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>настоящей форме.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10035,221 +12170,1279 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4 к Правилам</w:t>
+              <w:t>Приложение к форме,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выплаты субсидий</w:t>
+              <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на удешевление стоимости</w:t>
+              <w:t>административных данных на</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>затрат, связанных</w:t>
+              <w:t>безвозмездной основе "Сводная</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>с перевозкой зерна</w:t>
+              <w:t>ведомость для выплаты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бюджетных субсидий на</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>возвещение стоимости затрат,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>связанных с перевозкой зерна за</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>период с "__" _________ по</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"__" __________ 20 __ года"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z388" w:id="141"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z389" w:id="142"/>
+    <w:bookmarkStart w:name="z1036" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Акт подтверждения выплаты бюджетных субсидий, связанных с перевозкой зерна № от "__" _______ 20__года</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="142"/>
+        <w:t xml:space="preserve"> Пояснение</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Сводная ведомость для выплаты бюджетных субсидий на возмещение стоимости затрат, связанных с перевозкой зерна за период с "__" _________ по "__" __________ 20 __ года" (индекс: форма 2-СВ, периодичность: единовременно)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z1037" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z1038" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Сводная ведомость для выплаты бюджетных субсидий на возмещение стоимости затрат, связанных с перевозкой зерна за период с "__" _________ по "__" __________ 20 __ года" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z1039" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма подписывается исполнителем и руководителем, либо лицом, исполняющим его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z1040" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма предоставляется: Администратору бюджетной программы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z1041" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. По итогу формирования сводной ведомости для выплаты бюджетных субсидий на возмещение стоимости затрат, связанных с перевозкой зерна за период с "__" _________ по "__" __________ 20 __ года и направляет их Администратору бюджетных субсидий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z1042" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма заполняется на русском и казахском языке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z1043" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z1044" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 2 Формы указывается наименование поставщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z1045" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 3 Формы указывается направление рынка (страна импорта) согласно Национальному классификатору Республики Казахстан НК РК ISO 3166-1-2016 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Кода стран", утвержденного и введенного в действие приказом Председателя Комитета технического регулирования и метрологии Министерства по инвестициям и развития Республики Казахстан от 18 ноября 2016 года № 290-од.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z1046" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 4 Формы указывается период отгрузки (месяц).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z1047" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 5 Формы указывается объем перевозки зерна, тонн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z1048" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 6 Формы указывается размер субсидий на 1 тонну, тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z1049" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 7 Формы указывается сумма причитающейся субсидии, тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам выплаты субсидий</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на удешевление стоимости</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>затрат, связанных с перевозкой зерна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 в редакции приказа Министра сельского хозяйства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма, предназначенная для</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сбора административных данных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на безвозмездной основе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1051" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: Администратору бюджетной программы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z1052" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.fcc.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z1053" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: акт подтверждения выплаты бюджетных субсидий, связанных с перевозкой зерна № от "__" _______ 20__года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z1054" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма 3-АПВ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z1055" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: единовременно</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z1056" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: __ _______ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z1057" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: оператор – акционерное общество, созданное по решению Правительства Республики Казахстан, единственным акционером которого является государство, и участвующее в обеспечении продовольственной безопасности посредством осуществления стабилизационной функции на зерновом рынке</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z1058" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: в течение пяти рабочих дней со дня получения бюджетных субсидий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный идентификационный</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+номер/ Бизнес-идентификационный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1064" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z1065" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Укажите территорию осуществления сельскохозяйственной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z1066" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Область ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z1067" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Код по классификатору административно-территориальных объектов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z1068" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Акт подтверждения выплаты бюджетных субсидий,  связанных с перевозкой зерна № от "__" _______ 20__года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z390" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="143"/>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10445,80 +13638,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z398" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="144"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10714,80 +13895,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z406" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="145"/>
+1.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -10959,80 +14128,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z414" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="146"/>
+2.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11204,80 +14361,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z422" w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="147"/>
+3.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11662,143 +14807,131 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z438" w:id="148"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z1118" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение страницы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z439" w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="149"/>
+Станция (порт) назначения (пограничного перехода)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11922,80 +15055,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z445" w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="150"/>
+8</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12593,140 +15714,533 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z469" w:id="151"/>
-[...81 lines deleted...]
-        <w:t xml:space="preserve">                               председателя комиссии)</w:t>
+      <w:bookmarkStart w:name="z1155" w:id="195"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование поставщика: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   подпись, фамилия, имя, отчество (при его наличии) руководителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1156" w:id="196"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование оператора: ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             подпись, фамилия, имя, отчество (при его наличии) председателя комиссии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1157" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z1158" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z1159" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z1160" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес электронной почты ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1161" w:id="201"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       фамилия, имя, отчество (при его наличии), подпись/электронная цифровая подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1162" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или лицо, исполняющее его обязанности _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1163" w:id="203"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       фамилия, имя, отчество (при его наличии), подпись/ электронная цифровая подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1164" w:id="204"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: пояснение по заполнению формы, предназначенной для сбора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>административных данных на безвозмездной основе "Акт подтверждения выплаты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бюджетных субсидий, связанных с перевозкой зерна № от "__" _______ 20__года"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приведено в приложении к настоящей форме.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12762,220 +16276,1352 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5 к Правилам</w:t>
+              <w:t>Приложение к форме,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выплаты субсидий</w:t>
+              <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на удешевление стоимости</w:t>
+              <w:t>административных данных на</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>затрат, связанных</w:t>
+              <w:t>безвозмездной основе "Акт</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>с перевозкой зерна</w:t>
+              <w:t>подтверждения выплаты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бюджетных субсидий,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>связанных с перевозкой зерна</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ от "__" ___ 20__года"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z472" w:id="153"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z473" w:id="154"/>
+    <w:bookmarkStart w:name="z1166" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Пояснение</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе Акт подтверждения выплаты бюджетных субсидий, связанных с перевозкой зерна № от "__" _______ 20__года (индекс: форма 3-АПВ, периодичность: единовременно)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z1167" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z1168" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Акт подтверждения выплаты бюджетных субсидий, связанных с перевозкой зерна № от "__" _______ 20__года" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z1169" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма подписывается исполнителем и руководителем, либо лицом, исполняющим его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z1170" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма предоставляется: Администратору бюджетной программы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z1171" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. По итогу формирования "Акт подтверждения выплаты бюджетных субсидий, связанных с перевозкой зерна № от "__" _______ 20__года" и направляет их Администратору бюджетных субсидий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z1172" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма заполняется на русском и казахском языке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z1173" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z1174" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 2 Формы указывается направление рынка (страна импорта) согласно Национальному классификатору Республики Казахстан НК РК ISO 3166-1-2016 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Кода стран", утвержденного и введенного в действие приказом Председателя Комитета технического регулирования и метрологии Министерства по инвестициям и развития Республики Казахстан от 18 ноября 2016 года № 290-од.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z1175" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 3 Формы указывается номер отправки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z1176" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 4 Формы указывается номер вагона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z1177" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 5 Формы указывается станция отправления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z1178" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 6 Формы указывается станция входа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z1179" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 7 Формы указывается станция выхода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z1180" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В графе 8 Формы указывается станция (порт) назначения (пограничного перехода).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z1181" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В графе 9 Формы указывается дата отправления (штемпель станции на перевозочных документах).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z1182" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В графе 10 Формы указывается объем перевозок, тонн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z1183" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В графе 11 Формы указывается размер субсидий на 1 тонну, тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z1184" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В графе 12 Формы указывается начислено субсидий, тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам выплаты субсидий</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на удешевление стоимости</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>затрат, связанных с перевозкой зерна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 в редакции приказа Министра сельского хозяйства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма, предназначенная для</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сбора административных данных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на безвозмездной основе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1186" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: Администратору бюджетной программы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z1187" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.fcc.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z1188" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: отчет об остатках и использовании средств на контрольном счете наличности оператора № от "__" _______ 20 __ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z1189" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма 4-О</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z1190" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: единовременно</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z1191" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: __ _______ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z1192" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: оператор – акционерное общество, созданное по решению Правительства Республики Казахстан, единственным акционером которого является государство, и участвующее в обеспечении продовольственной безопасности посредством осуществления стабилизационной функции на зерновом рынке</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z1193" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: в течение пяти рабочих дней со дня получения бюджетных субсидий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный идентификационный</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+номер/ Бизнес-идентификационный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1199" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z1200" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Укажите территорию осуществления сельскохозяйственной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z1201" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Область ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z1202" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Код по классификатору административно-территориальных объектов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z1203" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Отчет об остатках и использовании средств на контрольном счете наличности оператора № от "__" _______ 20__года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="236"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z474" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="155"/>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13135,80 +17781,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z481" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="156"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13374,57 +18008,61 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13571,57 +18209,61 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13768,57 +18410,61 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14006,51 +18652,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Итого</w:t>
+Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14146,128 +18792,361 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z516" w:id="157"/>
-[...76 lines deleted...]
-</w:t>
+      <w:bookmarkStart w:name="z1247" w:id="237"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование поставщика: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   подпись, фамилия, имя, отчество (при его наличии) руководителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1248" w:id="238"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование оператора: ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпись, фамилия, имя, отчество (при его наличии) председателя комиссии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1249" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z1250" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z1251" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z1252" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес электронной почты ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1253" w:id="243"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       фамилия, имя, отчество (при его наличии), подпись/электронная цифровая подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1254" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или лицо, исполняющее его обязанности _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1255" w:id="245"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя, отчество (при его наличии), подпись/ электронная цифровая подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1256" w:id="246"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: пояснение по заполнению формы, предназначенной для сбора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>административных данных на безвозмездной основе "Отчет об остатках и использовании</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>средств на контрольном счете наличности оператора № от "__" _______ 20__года"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приведено в приложении к настоящей форме.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14303,867 +19182,413 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к приказу</w:t>
+              <w:t>Приложение к форме,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министр сельского хозяйства</w:t>
+              <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>административных данных на</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 3 марта 2025 года № 67</w:t>
+              <w:t>безвозмездной основе "Отчет об</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>остатках и использовании</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>средств на контрольном счете</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наличности оператора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ от "__" _______ 20__года"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="158"/>
+    <w:bookmarkStart w:name="z1258" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила субсидирования расходов национальной компании в сфере агропромышленного комплекса, связанных с перевозкой зерна</w:t>
-[...41 lines deleted...]
-    <w:bookmarkStart w:name="z517" w:id="159"/>
+        <w:t xml:space="preserve"> Пояснение</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе Отчет об остатках и использовании средств на контрольном счете наличности оператора № от "__" _______ 20__года (индекс: форма 4-О, периодичность: единовременно)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z1259" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-[...320 lines deleted...]
-    <w:bookmarkStart w:name="z533" w:id="175"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z1260" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет об остатках и использовании средств на контрольном счете наличности оператора № от "__" _______ 20__года" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z1261" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма подписывается исполнителем и руководителем, либо лицом, исполняющим его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z1262" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма предоставляется: Администратору бюджетной программы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z1263" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. По итогу формирования "Отчет об остатках и использовании средств на контрольном счете наличности оператора № от "__" _______ 20__года" и направляет их Администратору бюджетных субсидий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z1264" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма заполняется на русском и казахском языке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z1265" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок субсидирования расходов национальной компании в сфере агропромышленного комплекса, связанных с перевозкой зерна</w:t>
-[...362 lines deleted...]
-    <w:bookmarkEnd w:id="191"/>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z1266" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 2 Формы указывается направление рынка (страна импорта) согласно Национальному классификатору Республики Казахстан НК РК ISO 3166-1-2016 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Кода стран", утвержденного и введенного в действие приказом Председателя Комитета технического регулирования и метрологии Министерства по инвестициям и развития Республики Казахстан от 18 ноября 2016 года № 290-од.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z1267" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 3 Формы указывается поступило средств, тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z1268" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 4 Формы указывается использовано средств, тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z1269" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 5 Формы указывается остаток средств, тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z1270" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 6 Формы указывается планируемое использование средств, тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15197,276 +19622,1835 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к Правилам</w:t>
+              <w:t>Приложение 2 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>субсидирования расходов</w:t>
+              <w:t>Министр сельского хозяйства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>национальной компании в сфере</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>агропромышленного комплекса,</w:t>
-[...12 lines deleted...]
-              <w:t>связанных с перевозкой зерна</w:t>
+              <w:t>от 3 марта 2025 года № 67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z551" w:id="192"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z552" w:id="193"/>
+    <w:bookmarkStart w:name="z92" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Правила субсидирования расходов национальной компании в сфере агропромышленного комплекса, связанных с перевозкой зерна</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила в редакции приказа Министра сельского хозяйства РК от 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования и действует до 01.09.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z517" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила субсидирования расходов национальной компании в сфере агропромышленного комплекса, связанных с перевозкой зерна (далее – Правила), разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 94 Предпринимательского кодекса Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике", и определяют порядок субсидирования расходов национальной компании в сфере агропромышленного комплекса, связанных с перевозкой зерна (далее – бюджетные субсидии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции приказа Министра сельского хозяйства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z519" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z520" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) национальная компания в сфере агропромышленного комплекса – акционерное общество, созданное по решению Правительства Республики Казахстан, единственным акционером которого является государство, и участвующее в обеспечении продовольственной безопасности посредством осуществления стабилизационной функции на зерновом рынке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z521" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) администратор бюджетной программы, осуществляющий выплату бюджетных субсидий (далее – Администратор бюджетной программы) – Министерство сельского хозяйства Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z522" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Национальной компании в сфере агропромышленного комплекса возмещаются расходы, связанные с перевозкой зерна (1001 – код единой товарной номенклатуры внешнеэкономической деятельности Евразийского экономического союза, утвержденной Решением Совета Евразийской экономической комиссии от 14 сентября 2021 года № 80), в размере 20 000 (двадцать тысяч) и 30 000 (тридцать тысяч) тенге за одну тонну.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z523" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Возмещение расходов, связанных с перевозкой зерна, осуществляется по следующим направлениям: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z524" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транзитом через территорию Российской Федерации в направлении портов Азовского, Черного и Балтийского морей в размере 20 000 (двадцать тысяч) тенге за одну тонну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z525" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транзитом через территорию Российской Федерации, Латвийской Республики, Литовской Республики и Эстонской Республики в направлении портов Балтийского моря в размере 30 000 (тридцать тысяч) тенге за одну тонну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z526" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транзитом через территорию Российской Федерации с назначением в Латвийскую Республику, Литовскую Республику и Эстонскую Республику в размере 20 000 (двадцать тысяч) тенге за одну тонну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z527" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транзитом через территорию Азербайджанской Республики и Грузии в направлении портов Черного моря в размере 30 000 (тридцать тысяч) тенге за одну тонну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z528" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транзитом через территорию Туркменистана с назначением в Исламский Эмират Афганистан в размере 30 000 (тридцать тысяч) тенге за одну тонну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z529" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      транзитом через территорию Туркменистана с назначением в Исламскую Республику Иран в размере 20 000 (двадцать тысяч) тенге за одну тонну; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z530" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транзитом через территорию Китайской Народной Республики в направлении стран Юго-Восточной Азии в размере 30 000 (тридцать тысяч) тенге за одну тонну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z531" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транзитом через территорию Российской Федерации с назначением в Азербайджанскую Республику, Грузию и Республику Армения в размере 20 000 (двадцать тысяч) тенге за одну тонну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z532" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в направлении стран Республики Таджикистан и Китайской Народной Республики в размере 20 000 (двадцать тысяч) тенге за одну тонну.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z533" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок субсидирования расходов национальной компании в сфере агропромышленного комплекса, связанных с перевозкой зерна</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z534" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В целях реализации мероприятий по субсидированию расходов национальной компании в сфере агропромышленного комплекса, связанных с перевозкой зерна, между Администратором бюджетной программы и национальной компании в сфере агропромышленного комплекса заключается договор о субсидировании расходов национальной компании в сфере агропромышленного комплекса, связанных с перевозкой зерна.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z535" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Национальная компания в сфере агропромышленного комплекса направляет Администратору бюджетной программы следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z536" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) копии экспортных контрактов с учетными номерами контрактов, присвоенными банками второго уровня; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z537" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копии деклараций на товары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z538" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) копии железнодорожных накладных с календарным штемпелем станции отправления, заверенные подписью и печатью национальной компании в сфере агропромышленного комплекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z539" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) копию паспорта качества зерна, выданного аккредитованной лабораторией по экспертизе качества зерна;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z540" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) копию договора об оказании услуг, заключенного между национальной компанией в сфере агропромышленного комплекса и оператором вагонов (контейнеров) или транспортным экспедитором или лицом, оказывающим услуги по транспортно-экспедиторскому обслуживанию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z541" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) реестр сведений по перевозке зерна железнодорожным транспортом по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z542" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Администратор бюджетной программы в течение пятнадцати рабочих дней со дня получения документов осуществляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z543" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) регистрацию документов в канцелярии Администратора бюджетной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z544" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проверку документов на предмет полноты и соответствия пункту 5 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z545" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае установления неполноты представленных документов и (или) несоответствия документов настоящим Правилам, Администратор бюджетной программы направляет национальной компании в сфере агропромышленного комплекса уведомление с указанием несоответствий, выявленных в представленных документах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z546" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок для приведения документов в соответствие с настоящими Правилами составляет 5 (пять) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z547" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Администратор бюджетной программы в течение трех рабочих дней со дня получения от национальной компании в сфере агропромышленного комплекса документов, соответствующих настоящим Правилам, направляет счет к оплате по информационной системе "Казначейство-клиент" на контрольный счет наличности национальной компании в сфере агропромышленного комплекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z548" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Национальная компания в сфере агропромышленного комплекса в течение пяти рабочих дней со дня получения бюджетных субсидий предоставляет Администратору бюджетной программы акт подтверждения полученных бюджетных субсидий, связанных с перевозкой зерна, по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z549" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Национальная компания в сфере агропромышленного комплекса обеспечивает полноту и достоверность предоставленных документов перед Администратором бюджетной программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам субсидирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расходов национальной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>компании в сфере</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>агропромышленного комплекса,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>связанных с перевозкой зерна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции приказа Министра сельского хозяйства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма, предназначенная для</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сбора административных данных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на безвозмездной основе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1272" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: Администратору бюджетной программы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z1273" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.fcc.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z1274" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: Реестр сведений по перевозке зерна железнодорожным транспортом</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z1275" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма 2-РП</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z1276" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: единовременно</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z1277" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: __ _______ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z1278" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: Национальная компания в сфере агропромышленного комплекса – акционерное общество, созданное по решению Правительства Республики Казахстан, единственным акционером которого является государство, и участвующее в обеспечении продовольственной безопасности посредством осуществления стабилизационной функции на зерновом рынке</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z1279" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: единовременно</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный идентификационный</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+номер/ Бизнес-идентификационный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1285" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z1286" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Укажите территорию осуществления сельскохозяйственной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z1287" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Область ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z1288" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Код по классификатору административно-территориальных объектов ____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z1289" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Реестр сведений по перевозке зерна железнодорожным транспортом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="305"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z553" w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="194"/>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z554" w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Направление рынка</w:t>
-[...18 lines deleted...]
-(страна импорта)</w:t>
+Направление рынка (страна импорта)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15664,80 +21648,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z563" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="196"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15969,80 +21941,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z572" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="197"/>
+1.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -16246,80 +22206,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z581" w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="198"/>
+2.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -16523,80 +22471,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z590" w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="199"/>
+3.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -16780,143 +22716,131 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z599" w:id="200"/>
+    <w:bookmarkStart w:name="z1336" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="306"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z600" w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="201"/>
+Станция (порт) назначения (пограничного перехода)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17040,80 +22964,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z606" w:id="202"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="202"/>
+9</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17711,267 +23623,314 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...179 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z636" w:id="204"/>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="204"/>
+      <w:bookmarkStart w:name="z1367" w:id="307"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностное лицо ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (подпись, фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1368" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z1369" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z1370" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z1371" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес электронной почты _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1372" w:id="312"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       фамилия, имя, отчество (при его наличии), подпись/электронная цифровая подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1373" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или лицо, исполняющее его обязанности _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1374" w:id="314"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       фамилия, имя, отчество (при его наличии), подпись/ электронная цифровая подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1375" w:id="315"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: пояснение по заполнению формы, предназначенной для сбора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>административных данных на безвозмездной основе "Реестр по перевозке зерна</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>железнодорожным транспортом" приведено в приложении к настоящей форме.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18007,2805 +23966,4763 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к Правилам</w:t>
+              <w:t>Приложение к форме,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>субсидирования расходов</w:t>
+              <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>национальной компании в сфере</w:t>
+              <w:t>административных данных на</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>агропромышленного комплекса,</w:t>
+              <w:t>безвозмездной основе "Реестр</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>связанных с перевозкой зерна</w:t>
+              <w:t>сведений по перевозке зерна</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>железнодорожным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>транспортом"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z638" w:id="205"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z639" w:id="206"/>
+    <w:bookmarkStart w:name="z1377" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Акт подтверждения полученных бюджетных субсидий, связанных с перевозкой зерна № от "__" _______ 20__года</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="206"/>
+        <w:t xml:space="preserve"> Пояснение</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Реестр сведений по перевозке зерна железнодорожным транспортом" (индекс: форма 1-РП, периодичность: единовременно)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z1378" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z1379" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Реестр сведений по перевозке зерна железнодорожным транспортом" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z1380" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма подписывается исполнителем и руководителем, либо лицом, исполняющим его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z1381" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма предоставляется: Администратору бюджетной программы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z1382" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. По итогу формирования "Реестр сведений по перевозке зерна железнодорожным транспортом" направляется администратору бюджетных субсидий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z1383" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма заполняется на русском и казахском языке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z1384" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z1385" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 2 Формы указывается направление рынка (страна импорта) согласно Национальному классификатору Республики Казахстан НК РК ISO 3166-1-2016 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Кода стран", утвержденного и введенного в действие приказом Председателя Комитета технического регулирования и метрологии Министерства по инвестициям и развития Республики Казахстан от 18 ноября 2016 года № 290-од.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z1386" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 3 Формы указывается период отгрузки (месяц).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z1387" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 4 Формы указывается номер отправки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z1388" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 5 Формы указывается номер вагона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z1389" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 6 Формы указывается станция отправления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z1390" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 7 Формы указывается станция входа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z1391" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В графе 8 Формы указывается станция выхода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z1392" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В графе 9 Формы указывается станция (порт) назначения (пограничного перехода).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z1393" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В графе 10 Формы указывается дата отправления (штемпель станции на перевозочных документах).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z1394" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В графе 11 Формы указывается объем перевозки зерна, тонн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z1395" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В графе 12 Формы указывается размер субсидий на 1 тонну, тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z1396" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В графе 13 Формы указывается сумма причитающейся субсидии, тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам субсидирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расходов национальной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>компании в сфере</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>агропромышленного комплекса,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>связанных с перевозкой зерна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 в редакции приказа Министра сельского хозяйства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма, предназначенная для</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сбора административных данных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на безвозмездной основе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1398" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: Администратору бюджетной программы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z1399" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.fcc.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z1400" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Наименование административной формы: Акт подтверждения полученных бюджетных субсидий, связанных с перевозкой зерна № от "__" _______ 20__ года </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z1401" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма 2-АППС</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z1402" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: единовременно</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z1403" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: __ _______ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z1404" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: Национальная компания в сфере агропромышленного комплекса – акционерное общество, созданное по решению Правительства Республики Казахстан, единственным акционером которого является государство, и участвующее в обеспечении продовольственной безопасности посредством осуществления стабилизационной функции на зерновом рынке</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z1405" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: единовременно</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1025"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z640" w:id="207"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...30 lines deleted...]
-          </w:tcPr>
+Индивидуальный идентификационный</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Направление рынка</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+номер/ Бизнес-идентификационный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1411" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z1412" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Укажите территорию осуществления сельскохозяйственной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z1413" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Область ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z1414" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Код по классификатору административно-территориальных объектов ____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z1415" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Акт подтверждения полученных бюджетных субсидий, связанных с перевозкой зерна № от "__" _______ 20__года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Направление рынка (страна импорта)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер отправки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер вагона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Станция отправления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Станция входа</w:t>
-            </w:r>
-[...214 lines deleted...]
-Начислено субсидий, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z653" w:id="208"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...16 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
-            </w:r>
-[...214 lines deleted...]
-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z666" w:id="209"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...336 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z679" w:id="210"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...336 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z692" w:id="211"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...336 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Итого</w:t>
-[...293 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z1459" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Станция выхода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Станция (порт) назначения (пограничного перехода)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата отправления (штемпель станции на перевозочных документах)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Объем перевозок, тонн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер субсидий на 1 тонну, тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начислено субсидий, тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1502" w:id="350"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностное лицо: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (подпись, фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z1503" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z1504" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z1505" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z1506" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес электронной почты ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1507" w:id="355"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       фамилия, имя, отчество (при его наличии), подпись/электронная цифровая подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1508" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или лицо, исполняющее его обязанности _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1509" w:id="357"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       фамилия, имя, отчество (при его наличии), подпись/ электронная цифровая подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1510" w:id="358"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: пояснение по заполнению формы, предназначенной для сбора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>административных данных на безвозмездной основе "Акт подтверждения полученных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бюджетных субсидий, связанных с перевозкой зерна № от "__" _______ 20__года"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приведено в приложении к настоящей форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение к форме,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенной для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных на</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>безвозмездной основе "Акт</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подтверждения полученных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бюджетных субсидий,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>связанных с перевозкой зерна</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ от "__" _______ 20__года"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1512" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе Акт подтверждения полученных бюджетных субсидий, связанных с перевозкой зерна № от "__" _______ 20__года (индекс: форма 2-АППС, периодичность: единовременно)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z1513" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z1514" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Акт подтверждения полученных бюджетных субсидий, связанных с перевозкой зерна № от "__" _______ 20__года" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z1515" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма подписывается исполнителем и руководителем, либо лицом, исполняющим его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z1516" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма предоставляется: Администратору бюджетной программы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z1517" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. По итогу формирования "Акт подтверждения полученных бюджетных субсидий, связанных с перевозкой зерна № от "__" _______ 20__года" и направляет их Администратору бюджетных субсидий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z1518" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма заполняется на русском и казахском языке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z1519" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z1520" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 2 Формы указывается направление рынка (страна импорта) согласно Национальному классификатору Республики Казахстан НК РК ISO 3166-1-2016 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Кода стран", утвержденного и введенного в действие приказом Председателя Комитета технического регулирования и метрологии Министерства по инвестициям и развития Республики Казахстан от 18 ноября 2016 года № 290-од.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z1521" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 3 Формы указывается номер отправки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z1522" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 4 Формы указывается номер вагона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z1523" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 5 Формы указывается станция отправления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z1524" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 6 Формы указывается станция входа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z1525" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 7 Формы указывается станция выхода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z1526" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В графе 8 Формы указывается станция (порт) назначения (пограничного перехода).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z1527" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В графе 9 Формы указывается дата отправления (штемпель станции на перевозочных документах).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z1528" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В графе 10 Формы указывается объем перевозок, тонн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z1529" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В графе 11 Формы указывается размер субсидий на 1 тонну, тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z1530" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В графе 12 Формы указывается начислено субсидий, тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21127,35 +29044,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>