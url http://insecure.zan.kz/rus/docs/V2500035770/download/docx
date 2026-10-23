--- v1 (2026-06-12)
+++ v2 (2026-10-23)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a43cb49" w14:textId="a43cb49">
+    <w:p w14:paraId="0df45ec" w14:textId="0df45ec">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -162,68 +162,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -248,50 +231,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -310,250 +294,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить прилагаемые:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Правила выплаты субсидий на удешевление стоимости затрат, связанных с перевозкой зерна, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Правила субсидирования расходов национальной компании в сфере агропромышленного комплекса, связанных с перевозкой зерна, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту земледелия Министерства сельского хозяйства Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие после дня его первого опубликования и действует до 1 сентября 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -747,64 +731,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Сапаров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z14" w:id="8"/>
+      <w:bookmarkStart w:name="z14" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Агентство по защите</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -818,172 +802,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z15" w:id="9"/>
+      <w:bookmarkStart w:name="z15" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство транспорта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z16" w:id="10"/>
+      <w:bookmarkStart w:name="z16" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство финансов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z17" w:id="11"/>
+      <w:bookmarkStart w:name="z17" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство торговли</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -997,118 +981,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z18" w:id="12"/>
+      <w:bookmarkStart w:name="z18" w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z19" w:id="13"/>
+      <w:bookmarkStart w:name="z19" w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, инноваций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1238,890 +1222,885 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 марта 2025 года № 67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила выплаты субсидий на удешевление стоимости затрат, связанных с перевозкой зерна</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила в редакции приказа Министра сельского хозяйства РК от 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования и действует до 01.09.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="15"/>
+    <w:bookmarkStart w:name="z93" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z94" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящие Правила выплаты субсидий на удешевление стоимости затрат, связанных с перевозкой зерна (далее – Правила), разработаны в соответствии с пунктом 2 статьи 94 Предпринимательского кодекса Республики Казахстан и подпунктом 2) пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" и определяют порядок выплаты субсидий на удешевление стоимости затрат, связанных с перевозкой зерна (далее – бюджетные субсидии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...17 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции приказа Министра сельского хозяйства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z96" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) администратор бюджетной программы, осуществляющий выплату бюджетных субсидий (далее – Администратор бюджетной программы) – Министерство сельского хозяйства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z97" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оператор вагонов (контейнеров) – лицо, владеющее вагонами (контейнерами) на праве собственности или иных законных основаниях, участвующее на основе договора с перевозчиком в перевозочном процессе путем оказания услуг оператора вагонов (контейнеров) и указанное в перевозочных документах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z98" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оператор – акционерное общество, созданное по решению Правительства Республики Казахстан, единственным акционером которого является государство, и участвующее в обеспечении продовольственной безопасности посредством осуществления стабилизационной функции на зерновом рынке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z99" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) поставщик – физическое или юридическое лицо, осуществляющее перевозку зерна с территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z100" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Бюджетные субсидии предоставляются поставщикам за перевозку зерна (1001 – код единой товарной номенклатуры внешнеэкономической деятельности Евразийского экономического союза, утвержденной Решением Совета Евразийской экономической комиссии от 14 сентября 2021 года № 80), по направлениям и в размерах, предусмотренных пунктом 4 настоящих Правил, и носят разовый характер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z101" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Выплата бюджетных субсидий осуществляется на основании документов, указанных в пункте 6 настоящих Правил, по следующим направлениям и размерам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z102" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транзитом через территорию Российской Федерации в направлении портов Азовского, Черного и Балтийского морей в размере 20 000 (двадцать тысяч) тенге за одну тонну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z103" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транзитом через территорию Российской Федерации, Латвийской Республики, Литовской Республики и Эстонской Республики в направлении портов Балтийского моря в размере 30 000 (тридцать тысяч) тенге за одну тонну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z104" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транзитом через территорию Российской Федерации с назначением в Латвийскую Республику, Литовскую Республику и Эстонскую Республику в размере 20 000 (двадцать тысяч) тенге за одну тонну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z105" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транзитом через территорию Азербайджанской Республики и Грузии в направлении портов Черного моря в размере 30 000 (тридцать тысяч) тенге за одну тонну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z106" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транзитом через территорию Туркменистана с назначением в Исламский Эмират Афганистан в размере 30 000 (тридцать тысяч) тенге за одну тонну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z107" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транзитом через территорию Туркменистана с назначением в Исламскую Республику Иран в размере 20 000 (двадцать тысяч) тенге за одну тонну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z108" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транзитом через территорию Китайской Народной Республики в направлении стран Юго-Восточной Азии в размере 30 000 (тридцать тысяч) тенге за одну тонну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z109" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транзитом через территорию Российской Федерации с назначением в Азербайджанскую Республику, Грузию и Республику Армения в размере 20 000 (двадцать тысяч) тенге за одну тонну.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z110" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...361 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок выплаты субсидий на удешевление стоимости затрат, связанных с перевозкой зерна</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z111" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z111" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Поставщик осуществляет перевозку зерна от станции погрузки до станции назначения в соответствии с направлениями, указанными в пункте 4 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z112" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z112" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Поставщик самостоятельно определяет оператора вагонов (контейнеров) или транспортных экспедиторов или лиц, оказывающих услуги по транспортно-экспедиторскому обслуживанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z113" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z113" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Поставщик предоставляет оператору:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z114" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z114" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявку на выплату бюджетных субсидий, связанных с перевозкой зерна, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (заявки принимаются на электронный адрес оператора mail@fcc.kz и регистрируются по дате и времени поступления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z115" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z115" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) копию экспортного контракта с учетным номером контракта, присвоенным банком второго уровня; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z116" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z116" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) копии деклараций на товары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z117" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z117" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) копии железнодорожных накладных с календарным штемпелем станции отправления, заверенные подписью и печатью поставщика (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z118" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z118" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) копию паспорта качества зерна, выданного аккредитованной лабораторией по экспертизе качества зерна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z119" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z119" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) копию договора об оказании услуг, заключенного между поставщиком и оператором вагонов (контейнеров) или транспортным экспедитором или лицом, оказывающим услуги по транспортно-экспедиторскому обслуживанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z120" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z120" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Указанные документы предоставляются поставщиком в адрес оператора не позднее сорока пяти рабочих дней со дня прибытия зерна на станцию назначения или в порт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z121" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z121" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Для рассмотрения документов, предоставленных поставщиком, оператор создает комиссию из числа сотрудников оператора, а также представителей общественных и неправительственных отраслевых организаций. Председателем комиссии является должностное лицо оператора, определяемое приказом руководителя оператора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z122" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z122" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Члены комиссии в течение десяти рабочих дней со дня регистрации заявки и документов поставщика:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z123" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z123" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рассматривают и проверяют документы на предмет полноты и соответствия настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z124" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z124" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) направляют запрос в Комитет государственных доходов Министерства финансов Республики Казахстан (далее – КГД МФ РК) для подтверждения оформления декларации на товар в разрезе поставщиков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z125" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z125" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КГД МФ РК предоставляет запрашиваемую информацию в срок не позднее пяти рабочих дней со дня получения запроса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z126" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z126" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принимают решение о подтверждении принятия документов в случае их соответствия настоящим Правилам. В случае выявления несоответствия документов настоящим Правилам, оператор направляет их поставщику на доработку посредством электронной почты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z127" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z127" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок для приведения документов в соответствие с настоящими Правилами составляет 5 (пять) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z128" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z128" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Члены комиссии не позднее 5 (пяти) рабочих дней со дня подтверждения принятия документов формируют реестр по перевозке зерна железнодорожным транспортом по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2136,112 +2115,174 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – реестр по перевозке зерна) и сводную ведомость для выплаты бюджетных субсидий на возмещение стоимости затрат, связанных с перевозкой зерна, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – сводная ведомость) и направляют их Администратору бюджетной программы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z129" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z129" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом рассмотрение заявок и выплата бюджетных субсидий осуществляются в порядке очередности согласно дате и времени регистрации заявок. Последующая заявка рассматривается после рассмотрения предыдущей заявки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z130" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Администратор бюджетной программы в течение трех рабочих дней со дня получения реестра по перевозке зерна и сводную ведомость направляет счет к оплате по цифровой системе "Казначейство-клиент" на контрольный счет наличности оператора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра сельского хозяйства РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Оператор не позднее трех рабочих дней со дня получения бюджетных субсидий от Администратора бюджетной программы перечисляет денежные средства с контрольного счета наличности оператора поставщикам согласно реестру по перевозке зерна.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z132" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z132" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оператор в течение пяти рабочих дней со дня получения бюджетных субсидий предоставляет Администратору бюджетной программы акт подтверждения выплаты бюджетных субсидий, связанных с перевозкой зерна, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2256,91 +2297,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, подписанные председателем комиссии и поставщиком, а также отчет об остатках и использовании средств на контрольном счете наличности оператора, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z133" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z133" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Поставщик обеспечивает полноту и достоверность документов (сведений), предоставляемых оператору для получения бюджетных субсидий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z134" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z134" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Оператор ежедневно в рабочие дни размещает информацию об оплаченных суммах бюджетных субсидий на официальном интернет-ресурсе www.fcc.kz.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2522,1052 +2563,1036 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 в редакции приказа Министра сельского хозяйства РК от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z719" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на выплату бюджетных субсидий, связанных с перевозкой зерна</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z720" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z720" w:id="59"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование оператора)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z721" w:id="57"/>
+      <w:bookmarkStart w:name="z721" w:id="60"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (полное наименование поставщика)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z722" w:id="58"/>
+      <w:bookmarkStart w:name="z722" w:id="61"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выплатить бюджетные субсидии, связанные с перевозкой зерна (указать</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       класс зерна), в объеме ____ тонн, в размере __________________________ тенге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (сумма цифрами и прописью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z723" w:id="59"/>
+    <w:bookmarkStart w:name="z723" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения о заявителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z724" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z724" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для юридического лица:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z725" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z725" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z726" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z726" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бизнес-идентификационный номер (далее – БИН) __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z727" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z727" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       класс по ОКЭД (код по общему классификатору видов экономической деятельности)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z728" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z728" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z729" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z729" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       фамилия, имя, отчество (при его наличии) руководителя </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z730" w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z730" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       адрес: _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z731" w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z731" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номер телефона (факса): _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z732" w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z732" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для физического лица (индивидуального предпринимателя): ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z733" w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z733" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z734" w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z734" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       индивидуальный идентификационный номер (далее – ИИН) _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z735" w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z735" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       класс по ОКЭД (код по общему классификатору видов экономической деятельности)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z736" w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z736" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z737" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z737" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, удостоверяющий личность:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z738" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z738" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номер _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z739" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z739" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кем выдано __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z740" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z740" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата выдачи __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z741" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z741" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       адрес: _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z742" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z742" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номер телефона (факса): _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z743" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z743" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о начале деятельности в качестве индивидуального предпринимателя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z744" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z744" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       местонахождение _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z745" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z745" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата уведомления _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z746" w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z746" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения текущего счета в банке второго уровня или национальном операторе почты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z747" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z747" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН/БИН ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z748" w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z748" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       код бенефициара (далее – Кбе) __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z749" w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z749" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реквизиты банка или оператора почты: ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z750" w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z750" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование банка или оператора почты: ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z751" w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z751" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       банковский идентификационный код ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z752" w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z752" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       индивидуальный идентификационный код ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z753" w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z753" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z754" w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z754" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кбе _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z755" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z755" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сведения по контракту:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z756" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z756" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       данные покупателя ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z757" w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z757" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номер контракта ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z758" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z758" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата заключения контракта _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z759" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z759" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объем зерна (класс), тонн _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z760" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z760" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пункт назначения _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z761" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z761" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       условия поставки _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z762" w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z762" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       период отгрузки ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z763" w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z763" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (по месяцам)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z764" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z764" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сведения о перевозке зерна:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -4666,70 +4691,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z801" w:id="101"/>
+    <w:bookmarkStart w:name="z801" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Расчет причитающихся субсидий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5435,165 +5460,147 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z827" w:id="102"/>
+    <w:bookmarkStart w:name="z827" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сумма причитающейся субсидии рассчитывается по формуле графа 3 х графу 4.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z828" w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z828" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждаю достоверность представленной информации, осведомлен об ответственности за представление недостоверных сведений в соответствии с законами Республики Казахстан и даю согласие на использование сведений, составляющих охраняемую законом тайну, на сбор, обработку персональных данных, а также на передачу данных по оказанной услуге в уполномоченный орган по исполнению бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z829" w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z829" w:id="107"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование поставщика _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (подпись, фамилия, имя, отчество (при его наличии) руководителя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z830" w:id="105"/>
+    <w:bookmarkStart w:name="z830" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подписано и отправлено в _____ часов "__" _____ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="108"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5710,68 +5717,50 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 в редакции приказа Министра сельского хозяйства РК от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5837,210 +5826,210 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сбора административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на безвозмездной основе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z832" w:id="106"/>
+    <w:bookmarkStart w:name="z832" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: Администратору бюджетной программы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z833" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z833" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.fcc.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z834" w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z834" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: реестр по перевозке зерна железнодорожным транспортом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z835" w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z835" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма 1-РП</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z836" w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z836" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: единовременно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z837" w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z837" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: __ _______ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z838" w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z838" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: члены комиссии и председатель комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z839" w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z839" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: не позднее 5 (пяти) рабочих дней со дня подтверждения принятия документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6173,148 +6162,148 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z845" w:id="114"/>
+    <w:bookmarkStart w:name="z845" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z846" w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z846" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Укажите территорию осуществления сельскохозяйственной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z847" w:id="116"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z847" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Область ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z848" w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z848" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код по классификатору административно-территориальных объектов ____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z849" w:id="118"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z849" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр по перевозке зерна железнодорожным транспортом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -8698,403 +8687,403 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z931" w:id="119"/>
+      <w:bookmarkStart w:name="z931" w:id="122"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены комиссии: _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии), должность, подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z932" w:id="120"/>
+      <w:bookmarkStart w:name="z932" w:id="123"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены комиссии: _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии), должность, подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z933" w:id="121"/>
+      <w:bookmarkStart w:name="z933" w:id="124"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены комиссии: _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии), должность, подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z934" w:id="122"/>
+      <w:bookmarkStart w:name="z934" w:id="125"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель комиссии ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии), подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z935" w:id="123"/>
+    <w:bookmarkStart w:name="z935" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z936" w:id="124"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z936" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z937" w:id="125"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z937" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон ____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z938" w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z938" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес электронной почты _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z939" w:id="127"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z939" w:id="130"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   фамилия, имя, отчество (при его наличии), подпись/электронная</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               цифровая подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z940" w:id="128"/>
+    <w:bookmarkStart w:name="z940" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель или лицо, исполняющее его обязанности ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z941" w:id="129"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z941" w:id="132"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       фамилия, имя, отчество (при его наличии), подпись/ электронная цифровая  подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z942" w:id="130"/>
+      <w:bookmarkStart w:name="z942" w:id="133"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: пояснение по заполнению формы, предназначенной для сбора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>административных данных на безвозмездной основе "Реестр по перевозке зерна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9246,354 +9235,336 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>железнодорожным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>транспортом"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z944" w:id="131"/>
+    <w:bookmarkStart w:name="z944" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Реестр по перевозке зерна железнодорожным транспортом" (индекс: форма 1-РП, периодичность: единовременно)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z945" w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z945" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z946" w:id="133"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z946" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Реестр по перевозке зерна железнодорожным транспортом" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z947" w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z947" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма подписывается исполнителем и руководителем, либо лицом, исполняющим его обязанности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z948" w:id="135"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z948" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма предоставляется: Администратору бюджетной программы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z949" w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z949" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. По итогу формирования "Реестра по перевозке зерна железнодорожным транспортом" и направляет их администратору бюджетных субсидий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z950" w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z950" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма заполняется на русском и казахском языке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z951" w:id="138"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z951" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z952" w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z952" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 2 Формы указывается наименование поставщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z953" w:id="140"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z953" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 3 Формы указывается направление рынка (страна импорта) согласно Национальному классификатору Республики Казахстан НК РК ISO 3166-1-2016 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Кода стран", утвержденного и введенного в действие приказом Председателя Комитета технического регулирования и метрологии Министерства по инвестициям и развития Республики Казахстан от 18 ноября 2016 года № 290-од.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z954" w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z954" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 4 Формы указывается период отгрузки (месяц).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z955" w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z955" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 5 Формы указывается объем перевозки зерна, тонн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z956" w:id="143"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z956" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 6 Формы указывается размер субсидий на 1 тонну, тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z957" w:id="144"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z957" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 7 Формы указывается сумма причитающейся субсидии, тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="147"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9710,68 +9681,50 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 в редакции приказа Министра сельского хозяйства РК от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9837,210 +9790,210 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сбора административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на безвозмездной основе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z959" w:id="145"/>
+    <w:bookmarkStart w:name="z959" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: Администратору бюджетной программы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z960" w:id="146"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z960" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.fcc.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z961" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z961" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: сводная ведомость для выплаты бюджетных субсидий на возмещение стоимости затрат, связанных с перевозкой зерна за период с "__" _________ по "__" __________ 20 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z962" w:id="148"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z962" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма 2-СВ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z963" w:id="149"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z963" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: единовременно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z964" w:id="150"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z964" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: __ _______ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z965" w:id="151"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z965" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: оператор – акционерное общество, созданное по решению Правительства Республики Казахстан, единственным акционером которого является государство, и участвующее в обеспечении продовольственной безопасности посредством осуществления стабилизационной функции на зерновом рынке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z966" w:id="152"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z966" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: не позднее 5 (пяти) рабочих дней со дня подтверждения принятия документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10173,148 +10126,148 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z972" w:id="153"/>
+    <w:bookmarkStart w:name="z972" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z973" w:id="154"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z973" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Укажите территорию осуществления сельскохозяйственной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z974" w:id="155"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z974" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Область ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z975" w:id="156"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z975" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код по классификатору административно-территориальных объектов ____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z976" w:id="157"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z976" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сводная ведомость для выплаты бюджетных субсидий на возмещение стоимости затрат, связанных с перевозкой зерна за период с "__" _________ по "__" __________ 20 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -11766,309 +11719,309 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1026" w:id="158"/>
+      <w:bookmarkStart w:name="z1026" w:id="161"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование оператора: ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     подпись, фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1027" w:id="159"/>
+    <w:bookmarkStart w:name="z1027" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z1028" w:id="160"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z1028" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z1029" w:id="161"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z1029" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z1030" w:id="162"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z1030" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес электронной почты ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z1031" w:id="163"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1031" w:id="166"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   фамилия, имя, отчество (при его наличии), подпись/электронная</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               цифровая подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1032" w:id="164"/>
+    <w:bookmarkStart w:name="z1032" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель или лицо, исполняющее его обязанности _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z1033" w:id="165"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1033" w:id="168"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             фамилия, имя, отчество (при его наличии), подпись/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         электронная цифровая подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1034" w:id="166"/>
+      <w:bookmarkStart w:name="z1034" w:id="169"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: пояснение по заполнению формы, предназначенной для сбора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>административных данных на безвозмездной основе "Сводная ведомость для выплаты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12293,354 +12246,336 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>период с "__" _________ по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"__" __________ 20 __ года"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1036" w:id="167"/>
+    <w:bookmarkStart w:name="z1036" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Сводная ведомость для выплаты бюджетных субсидий на возмещение стоимости затрат, связанных с перевозкой зерна за период с "__" _________ по "__" __________ 20 __ года" (индекс: форма 2-СВ, периодичность: единовременно)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z1037" w:id="168"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z1037" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z1038" w:id="169"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z1038" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Сводная ведомость для выплаты бюджетных субсидий на возмещение стоимости затрат, связанных с перевозкой зерна за период с "__" _________ по "__" __________ 20 __ года" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z1039" w:id="170"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z1039" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма подписывается исполнителем и руководителем, либо лицом, исполняющим его обязанности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z1040" w:id="171"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z1040" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма предоставляется: Администратору бюджетной программы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z1041" w:id="172"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z1041" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. По итогу формирования сводной ведомости для выплаты бюджетных субсидий на возмещение стоимости затрат, связанных с перевозкой зерна за период с "__" _________ по "__" __________ 20 __ года и направляет их Администратору бюджетных субсидий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z1042" w:id="173"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z1042" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма заполняется на русском и казахском языке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z1043" w:id="174"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z1043" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z1044" w:id="175"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z1044" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 2 Формы указывается наименование поставщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z1045" w:id="176"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z1045" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 3 Формы указывается направление рынка (страна импорта) согласно Национальному классификатору Республики Казахстан НК РК ISO 3166-1-2016 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Кода стран", утвержденного и введенного в действие приказом Председателя Комитета технического регулирования и метрологии Министерства по инвестициям и развития Республики Казахстан от 18 ноября 2016 года № 290-од.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z1046" w:id="177"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z1046" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 4 Формы указывается период отгрузки (месяц).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z1047" w:id="178"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z1047" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 5 Формы указывается объем перевозки зерна, тонн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z1048" w:id="179"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z1048" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 6 Формы указывается размер субсидий на 1 тонну, тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z1049" w:id="180"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z1049" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 7 Формы указывается сумма причитающейся субсидии, тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="183"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12757,68 +12692,50 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 в редакции приказа Министра сельского хозяйства РК от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12884,210 +12801,210 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сбора административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на безвозмездной основе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1051" w:id="181"/>
+    <w:bookmarkStart w:name="z1051" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: Администратору бюджетной программы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z1052" w:id="182"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z1052" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.fcc.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z1053" w:id="183"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z1053" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: акт подтверждения выплаты бюджетных субсидий, связанных с перевозкой зерна № от "__" _______ 20__года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z1054" w:id="184"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z1054" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма 3-АПВ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z1055" w:id="185"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z1055" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: единовременно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z1056" w:id="186"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z1056" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: __ _______ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z1057" w:id="187"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z1057" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: оператор – акционерное общество, созданное по решению Правительства Республики Казахстан, единственным акционером которого является государство, и участвующее в обеспечении продовольственной безопасности посредством осуществления стабилизационной функции на зерновом рынке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z1058" w:id="188"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z1058" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: в течение пяти рабочих дней со дня получения бюджетных субсидий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13220,148 +13137,148 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1064" w:id="189"/>
+    <w:bookmarkStart w:name="z1064" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z1065" w:id="190"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z1065" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Укажите территорию осуществления сельскохозяйственной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z1066" w:id="191"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z1066" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Область ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z1067" w:id="192"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z1067" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код по классификатору административно-территориальных объектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z1068" w:id="193"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z1068" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт подтверждения выплаты бюджетных субсидий,  связанных с перевозкой зерна № от "__" _______ 20__года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="196"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -14807,70 +14724,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1118" w:id="194"/>
+    <w:bookmarkStart w:name="z1118" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение страницы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15886,312 +15803,312 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1155" w:id="195"/>
+      <w:bookmarkStart w:name="z1155" w:id="198"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование поставщика: ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   подпись, фамилия, имя, отчество (при его наличии) руководителя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1156" w:id="196"/>
+      <w:bookmarkStart w:name="z1156" w:id="199"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование оператора: ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             подпись, фамилия, имя, отчество (при его наличии) председателя комиссии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1157" w:id="197"/>
+    <w:bookmarkStart w:name="z1157" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z1158" w:id="198"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z1158" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z1159" w:id="199"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z1159" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z1160" w:id="200"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z1160" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес электронной почты ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z1161" w:id="201"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1161" w:id="204"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       фамилия, имя, отчество (при его наличии), подпись/электронная цифровая подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1162" w:id="202"/>
+    <w:bookmarkStart w:name="z1162" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель или лицо, исполняющее его обязанности _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z1163" w:id="203"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1163" w:id="206"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       фамилия, имя, отчество (при его наличии), подпись/ электронная цифровая подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1164" w:id="204"/>
+      <w:bookmarkStart w:name="z1164" w:id="207"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: пояснение по заполнению формы, предназначенной для сбора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>административных данных на безвозмездной основе "Акт подтверждения выплаты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16373,454 +16290,436 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>связанных с перевозкой зерна</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ от "__" ___ 20__года"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1166" w:id="205"/>
+    <w:bookmarkStart w:name="z1166" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе Акт подтверждения выплаты бюджетных субсидий, связанных с перевозкой зерна № от "__" _______ 20__года (индекс: форма 3-АПВ, периодичность: единовременно)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z1167" w:id="206"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z1167" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z1168" w:id="207"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z1168" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Акт подтверждения выплаты бюджетных субсидий, связанных с перевозкой зерна № от "__" _______ 20__года" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z1169" w:id="208"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z1169" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма подписывается исполнителем и руководителем, либо лицом, исполняющим его обязанности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z1170" w:id="209"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z1170" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма предоставляется: Администратору бюджетной программы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z1171" w:id="210"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z1171" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. По итогу формирования "Акт подтверждения выплаты бюджетных субсидий, связанных с перевозкой зерна № от "__" _______ 20__года" и направляет их Администратору бюджетных субсидий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z1172" w:id="211"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z1172" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма заполняется на русском и казахском языке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z1173" w:id="212"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z1173" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z1174" w:id="213"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z1174" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 2 Формы указывается направление рынка (страна импорта) согласно Национальному классификатору Республики Казахстан НК РК ISO 3166-1-2016 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Кода стран", утвержденного и введенного в действие приказом Председателя Комитета технического регулирования и метрологии Министерства по инвестициям и развития Республики Казахстан от 18 ноября 2016 года № 290-од.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z1175" w:id="214"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z1175" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 3 Формы указывается номер отправки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z1176" w:id="215"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z1176" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 4 Формы указывается номер вагона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z1177" w:id="216"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z1177" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 5 Формы указывается станция отправления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z1178" w:id="217"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z1178" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 6 Формы указывается станция входа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z1179" w:id="218"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z1179" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 7 Формы указывается станция выхода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z1180" w:id="219"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z1180" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графе 8 Формы указывается станция (порт) назначения (пограничного перехода).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z1181" w:id="220"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z1181" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графе 9 Формы указывается дата отправления (штемпель станции на перевозочных документах).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z1182" w:id="221"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z1182" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В графе 10 Формы указывается объем перевозок, тонн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z1183" w:id="222"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z1183" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В графе 11 Формы указывается размер субсидий на 1 тонну, тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z1184" w:id="223"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z1184" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В графе 12 Формы указывается начислено субсидий, тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="226"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16937,68 +16836,50 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 в редакции приказа Министра сельского хозяйства РК от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17064,210 +16945,210 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сбора административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на безвозмездной основе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1186" w:id="224"/>
+    <w:bookmarkStart w:name="z1186" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: Администратору бюджетной программы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z1187" w:id="225"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z1187" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.fcc.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z1188" w:id="226"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z1188" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: отчет об остатках и использовании средств на контрольном счете наличности оператора № от "__" _______ 20 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z1189" w:id="227"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z1189" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма 4-О</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z1190" w:id="228"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z1190" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: единовременно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z1191" w:id="229"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z1191" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: __ _______ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z1192" w:id="230"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z1192" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: оператор – акционерное общество, созданное по решению Правительства Республики Казахстан, единственным акционером которого является государство, и участвующее в обеспечении продовольственной безопасности посредством осуществления стабилизационной функции на зерновом рынке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z1193" w:id="231"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z1193" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: в течение пяти рабочих дней со дня получения бюджетных субсидий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkEnd w:id="234"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17400,148 +17281,148 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1199" w:id="232"/>
+    <w:bookmarkStart w:name="z1199" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z1200" w:id="233"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z1200" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Укажите территорию осуществления сельскохозяйственной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z1201" w:id="234"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z1201" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Область ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z1202" w:id="235"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z1202" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код по классификатору административно-территориальных объектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z1203" w:id="236"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z1203" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет об остатках и использовании средств на контрольном счете наличности оператора № от "__" _______ 20__года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkEnd w:id="239"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -18792,312 +18673,312 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1247" w:id="237"/>
+      <w:bookmarkStart w:name="z1247" w:id="240"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование поставщика: ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkEnd w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   подпись, фамилия, имя, отчество (при его наличии) руководителя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1248" w:id="238"/>
+      <w:bookmarkStart w:name="z1248" w:id="241"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование оператора: ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпись, фамилия, имя, отчество (при его наличии) председателя комиссии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1249" w:id="239"/>
+    <w:bookmarkStart w:name="z1249" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z1250" w:id="240"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z1250" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z1251" w:id="241"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z1251" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z1252" w:id="242"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z1252" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес электронной почты ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z1253" w:id="243"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1253" w:id="246"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkEnd w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       фамилия, имя, отчество (при его наличии), подпись/электронная цифровая подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1254" w:id="244"/>
+    <w:bookmarkStart w:name="z1254" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель или лицо, исполняющее его обязанности _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z1255" w:id="245"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1255" w:id="248"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkEnd w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя, отчество (при его наличии), подпись/ электронная цифровая подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1256" w:id="246"/>
+      <w:bookmarkStart w:name="z1256" w:id="249"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: пояснение по заполнению формы, предназначенной для сбора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>административных данных на безвозмездной основе "Отчет об остатках и использовании</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19279,316 +19160,316 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наличности оператора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ от "__" _______ 20__года"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1258" w:id="247"/>
+    <w:bookmarkStart w:name="z1258" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе Отчет об остатках и использовании средств на контрольном счете наличности оператора № от "__" _______ 20__года (индекс: форма 4-О, периодичность: единовременно)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z1259" w:id="248"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z1259" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z1260" w:id="249"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z1260" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет об остатках и использовании средств на контрольном счете наличности оператора № от "__" _______ 20__года" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z1261" w:id="250"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z1261" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма подписывается исполнителем и руководителем, либо лицом, исполняющим его обязанности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z1262" w:id="251"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z1262" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма предоставляется: Администратору бюджетной программы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z1263" w:id="252"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z1263" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. По итогу формирования "Отчет об остатках и использовании средств на контрольном счете наличности оператора № от "__" _______ 20__года" и направляет их Администратору бюджетных субсидий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z1264" w:id="253"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z1264" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма заполняется на русском и казахском языке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z1265" w:id="254"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z1265" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z1266" w:id="255"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z1266" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 2 Формы указывается направление рынка (страна импорта) согласно Национальному классификатору Республики Казахстан НК РК ISO 3166-1-2016 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Кода стран", утвержденного и введенного в действие приказом Председателя Комитета технического регулирования и метрологии Министерства по инвестициям и развития Республики Казахстан от 18 ноября 2016 года № 290-од.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z1267" w:id="256"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z1267" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 3 Формы указывается поступило средств, тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z1268" w:id="257"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z1268" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 4 Формы указывается использовано средств, тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z1269" w:id="258"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z1269" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 5 Формы указывается остаток средств, тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z1270" w:id="259"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z1270" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 6 Формы указывается планируемое использование средств, тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkEnd w:id="262"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19667,131 +19548,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 марта 2025 года № 67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="260"/>
+    <w:bookmarkStart w:name="z92" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила субсидирования расходов национальной компании в сфере агропромышленного комплекса, связанных с перевозкой зерна</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила в редакции приказа Министра сельского хозяйства РК от 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования и действует до 01.09.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z517" w:id="261"/>
+    <w:bookmarkStart w:name="z517" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z518" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила субсидирования расходов национальной компании в сфере агропромышленного комплекса, связанных с перевозкой зерна (далее – Правила), разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19806,50 +19681,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 94 Предпринимательского кодекса Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике", и определяют порядок субсидирования расходов национальной компании в сфере агропромышленного комплекса, связанных с перевозкой зерна (далее – бюджетные субсидии).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19868,726 +19744,770 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z519" w:id="262"/>
+    <w:bookmarkStart w:name="z519" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z520" w:id="263"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z520" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) национальная компания в сфере агропромышленного комплекса – акционерное общество, созданное по решению Правительства Республики Казахстан, единственным акционером которого является государство, и участвующее в обеспечении продовольственной безопасности посредством осуществления стабилизационной функции на зерновом рынке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z521" w:id="264"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z521" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) администратор бюджетной программы, осуществляющий выплату бюджетных субсидий (далее – Администратор бюджетной программы) – Министерство сельского хозяйства Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z522" w:id="265"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z522" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Национальной компании в сфере агропромышленного комплекса возмещаются расходы, связанные с перевозкой зерна (1001 – код единой товарной номенклатуры внешнеэкономической деятельности Евразийского экономического союза, утвержденной Решением Совета Евразийской экономической комиссии от 14 сентября 2021 года № 80), в размере 20 000 (двадцать тысяч) и 30 000 (тридцать тысяч) тенге за одну тонну.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z523" w:id="266"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z523" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Возмещение расходов, связанных с перевозкой зерна, осуществляется по следующим направлениям: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z524" w:id="267"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z524" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       транзитом через территорию Российской Федерации в направлении портов Азовского, Черного и Балтийского морей в размере 20 000 (двадцать тысяч) тенге за одну тонну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z525" w:id="268"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z525" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       транзитом через территорию Российской Федерации, Латвийской Республики, Литовской Республики и Эстонской Республики в направлении портов Балтийского моря в размере 30 000 (тридцать тысяч) тенге за одну тонну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z526" w:id="269"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z526" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       транзитом через территорию Российской Федерации с назначением в Латвийскую Республику, Литовскую Республику и Эстонскую Республику в размере 20 000 (двадцать тысяч) тенге за одну тонну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z527" w:id="270"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z527" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       транзитом через территорию Азербайджанской Республики и Грузии в направлении портов Черного моря в размере 30 000 (тридцать тысяч) тенге за одну тонну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z528" w:id="271"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z528" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       транзитом через территорию Туркменистана с назначением в Исламский Эмират Афганистан в размере 30 000 (тридцать тысяч) тенге за одну тонну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z529" w:id="272"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z529" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       транзитом через территорию Туркменистана с назначением в Исламскую Республику Иран в размере 20 000 (двадцать тысяч) тенге за одну тонну; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z530" w:id="273"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z530" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       транзитом через территорию Китайской Народной Республики в направлении стран Юго-Восточной Азии в размере 30 000 (тридцать тысяч) тенге за одну тонну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z531" w:id="274"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z531" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       транзитом через территорию Российской Федерации с назначением в Азербайджанскую Республику, Грузию и Республику Армения в размере 20 000 (двадцать тысяч) тенге за одну тонну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z532" w:id="275"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z532" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в направлении стран Республики Таджикистан и Китайской Народной Республики в размере 20 000 (двадцать тысяч) тенге за одну тонну.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z533" w:id="276"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z533" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок субсидирования расходов национальной компании в сфере агропромышленного комплекса, связанных с перевозкой зерна</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z534" w:id="277"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z534" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В целях реализации мероприятий по субсидированию расходов национальной компании в сфере агропромышленного комплекса, связанных с перевозкой зерна, между Администратором бюджетной программы и национальной компании в сфере агропромышленного комплекса заключается договор о субсидировании расходов национальной компании в сфере агропромышленного комплекса, связанных с перевозкой зерна.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z535" w:id="278"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z535" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Национальная компания в сфере агропромышленного комплекса направляет Администратору бюджетной программы следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z536" w:id="279"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z536" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) копии экспортных контрактов с учетными номерами контрактов, присвоенными банками второго уровня; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z537" w:id="280"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z537" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) копии деклараций на товары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z538" w:id="281"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z538" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) копии железнодорожных накладных с календарным штемпелем станции отправления, заверенные подписью и печатью национальной компании в сфере агропромышленного комплекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z539" w:id="282"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z539" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) копию паспорта качества зерна, выданного аккредитованной лабораторией по экспертизе качества зерна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z540" w:id="283"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z540" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) копию договора об оказании услуг, заключенного между национальной компанией в сфере агропромышленного комплекса и оператором вагонов (контейнеров) или транспортным экспедитором или лицом, оказывающим услуги по транспортно-экспедиторскому обслуживанию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z541" w:id="284"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z541" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) реестр сведений по перевозке зерна железнодорожным транспортом по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z542" w:id="285"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z542" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Администратор бюджетной программы в течение пятнадцати рабочих дней со дня получения документов осуществляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z543" w:id="286"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z543" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) регистрацию документов в канцелярии Администратора бюджетной программы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z544" w:id="287"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z544" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проверку документов на предмет полноты и соответствия пункту 5 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z545" w:id="288"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z545" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В случае установления неполноты представленных документов и (или) несоответствия документов настоящим Правилам, Администратор бюджетной программы направляет национальной компании в сфере агропромышленного комплекса уведомление с указанием несоответствий, выявленных в представленных документах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z546" w:id="289"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z546" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок для приведения документов в соответствие с настоящими Правилами составляет 5 (пять) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z548" w:id="291"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z547" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Администратор бюджетной программы в течение трех рабочих дней со дня получения от национальной компании в сфере агропромышленного комплекса документов, соответствующих настоящим Правилам, направляет счет к оплате по цифровой системе "Казначейство-клиент" на контрольный счет наличности национальной компании в сфере агропромышленного комплекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра сельского хозяйства РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z548" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Национальная компания в сфере агропромышленного комплекса в течение пяти рабочих дней со дня получения бюджетных субсидий предоставляет Администратору бюджетной программы акт подтверждения полученных бюджетных субсидий, связанных с перевозкой зерна, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z549" w:id="292"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z549" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Национальная компания в сфере агропромышленного комплекса обеспечивает полноту и достоверность предоставленных документов перед Администратором бюджетной программы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="296"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20730,68 +20650,50 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 в редакции приказа Министра сельского хозяйства РК от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20857,210 +20759,210 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сбора административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на безвозмездной основе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1272" w:id="293"/>
+    <w:bookmarkStart w:name="z1272" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: Администратору бюджетной программы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z1273" w:id="294"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z1273" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.fcc.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z1274" w:id="295"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z1274" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: Реестр сведений по перевозке зерна железнодорожным транспортом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z1275" w:id="296"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z1275" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма 2-РП</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z1276" w:id="297"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z1276" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: единовременно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z1277" w:id="298"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z1277" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: __ _______ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z1278" w:id="299"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z1278" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: Национальная компания в сфере агропромышленного комплекса – акционерное общество, созданное по решению Правительства Республики Казахстан, единственным акционером которого является государство, и участвующее в обеспечении продовольственной безопасности посредством осуществления стабилизационной функции на зерновом рынке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z1279" w:id="300"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z1279" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: единовременно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkEnd w:id="304"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -21193,148 +21095,148 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1285" w:id="301"/>
+    <w:bookmarkStart w:name="z1285" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z1286" w:id="302"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z1286" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Укажите территорию осуществления сельскохозяйственной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z1287" w:id="303"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z1287" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Область ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z1288" w:id="304"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z1288" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код по классификатору административно-территориальных объектов ____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z1289" w:id="305"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z1289" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр сведений по перевозке зерна железнодорожным транспортом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkEnd w:id="309"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -22716,70 +22618,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1336" w:id="306"/>
+    <w:bookmarkStart w:name="z1336" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkEnd w:id="310"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -23630,275 +23532,275 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1367" w:id="307"/>
+      <w:bookmarkStart w:name="z1367" w:id="311"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное лицо ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkEnd w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (подпись, фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1368" w:id="308"/>
+    <w:bookmarkStart w:name="z1368" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z1369" w:id="309"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z1369" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z1370" w:id="310"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z1370" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон ____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z1371" w:id="311"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z1371" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес электронной почты _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z1372" w:id="312"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1372" w:id="316"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkEnd w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       фамилия, имя, отчество (при его наличии), подпись/электронная цифровая подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1373" w:id="313"/>
+    <w:bookmarkStart w:name="z1373" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель или лицо, исполняющее его обязанности _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z1374" w:id="314"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1374" w:id="318"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkEnd w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       фамилия, имя, отчество (при его наличии), подпись/ электронная цифровая подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1375" w:id="315"/>
+      <w:bookmarkStart w:name="z1375" w:id="319"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: пояснение по заполнению формы, предназначенной для сбора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkEnd w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>административных данных на безвозмездной основе "Реестр по перевозке зерна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -24050,474 +23952,456 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>железнодорожным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>транспортом"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1377" w:id="316"/>
+    <w:bookmarkStart w:name="z1377" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Реестр сведений по перевозке зерна железнодорожным транспортом" (индекс: форма 1-РП, периодичность: единовременно)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z1378" w:id="317"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z1378" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z1379" w:id="318"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z1379" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Реестр сведений по перевозке зерна железнодорожным транспортом" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z1380" w:id="319"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z1380" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма подписывается исполнителем и руководителем, либо лицом, исполняющим его обязанности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z1381" w:id="320"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z1381" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма предоставляется: Администратору бюджетной программы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z1382" w:id="321"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z1382" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. По итогу формирования "Реестр сведений по перевозке зерна железнодорожным транспортом" направляется администратору бюджетных субсидий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z1383" w:id="322"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z1383" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма заполняется на русском и казахском языке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z1384" w:id="323"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z1384" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z1385" w:id="324"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z1385" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 2 Формы указывается направление рынка (страна импорта) согласно Национальному классификатору Республики Казахстан НК РК ISO 3166-1-2016 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Кода стран", утвержденного и введенного в действие приказом Председателя Комитета технического регулирования и метрологии Министерства по инвестициям и развития Республики Казахстан от 18 ноября 2016 года № 290-од.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z1386" w:id="325"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z1386" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 3 Формы указывается период отгрузки (месяц).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z1387" w:id="326"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z1387" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 4 Формы указывается номер отправки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z1388" w:id="327"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z1388" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 5 Формы указывается номер вагона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z1389" w:id="328"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z1389" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 6 Формы указывается станция отправления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z1390" w:id="329"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z1390" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 7 Формы указывается станция входа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z1391" w:id="330"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z1391" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графе 8 Формы указывается станция выхода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z1392" w:id="331"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z1392" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графе 9 Формы указывается станция (порт) назначения (пограничного перехода).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z1393" w:id="332"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z1393" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В графе 10 Формы указывается дата отправления (штемпель станции на перевозочных документах).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z1394" w:id="333"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z1394" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В графе 11 Формы указывается объем перевозки зерна, тонн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z1395" w:id="334"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z1395" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В графе 12 Формы указывается размер субсидий на 1 тонну, тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z1396" w:id="335"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z1396" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В графе 13 Формы указывается сумма причитающейся субсидии, тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="339"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24660,68 +24544,50 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 в редакции приказа Министра сельского хозяйства РК от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24787,210 +24653,210 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сбора административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на безвозмездной основе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1398" w:id="336"/>
+    <w:bookmarkStart w:name="z1398" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: Администратору бюджетной программы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z1399" w:id="337"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z1399" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.fcc.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z1400" w:id="338"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z1400" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Наименование административной формы: Акт подтверждения полученных бюджетных субсидий, связанных с перевозкой зерна № от "__" _______ 20__ года </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z1401" w:id="339"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z1401" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма 2-АППС</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z1402" w:id="340"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z1402" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: единовременно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z1403" w:id="341"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z1403" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: __ _______ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z1404" w:id="342"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z1404" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: Национальная компания в сфере агропромышленного комплекса – акционерное общество, созданное по решению Правительства Республики Казахстан, единственным акционером которого является государство, и участвующее в обеспечении продовольственной безопасности посредством осуществления стабилизационной функции на зерновом рынке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z1405" w:id="343"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z1405" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: единовременно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkEnd w:id="347"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -25123,148 +24989,148 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1411" w:id="344"/>
+    <w:bookmarkStart w:name="z1411" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z1412" w:id="345"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z1412" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Укажите территорию осуществления сельскохозяйственной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z1413" w:id="346"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z1413" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Область ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z1414" w:id="347"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z1414" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код по классификатору административно-территориальных объектов ____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z1415" w:id="348"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z1415" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт подтверждения полученных бюджетных субсидий, связанных с перевозкой зерна № от "__" _______ 20__года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkEnd w:id="352"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -26509,70 +26375,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1459" w:id="349"/>
+    <w:bookmarkStart w:name="z1459" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkEnd w:id="353"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -27789,275 +27655,275 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1502" w:id="350"/>
+      <w:bookmarkStart w:name="z1502" w:id="354"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное лицо: ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkEnd w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (подпись, фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1503" w:id="351"/>
+    <w:bookmarkStart w:name="z1503" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z1504" w:id="352"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z1504" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z1505" w:id="353"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z1505" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z1506" w:id="354"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z1506" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес электронной почты ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z1507" w:id="355"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1507" w:id="359"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkEnd w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       фамилия, имя, отчество (при его наличии), подпись/электронная цифровая подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1508" w:id="356"/>
+    <w:bookmarkStart w:name="z1508" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель или лицо, исполняющее его обязанности _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z1509" w:id="357"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1509" w:id="361"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkEnd w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       фамилия, имя, отчество (при его наличии), подпись/ электронная цифровая подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1510" w:id="358"/>
+      <w:bookmarkStart w:name="z1510" w:id="362"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: пояснение по заполнению формы, предназначенной для сбора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkEnd w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>административных данных на безвозмездной основе "Акт подтверждения полученных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -28239,490 +28105,490 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>связанных с перевозкой зерна</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ от "__" _______ 20__года"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1512" w:id="359"/>
+    <w:bookmarkStart w:name="z1512" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе Акт подтверждения полученных бюджетных субсидий, связанных с перевозкой зерна № от "__" _______ 20__года (индекс: форма 2-АППС, периодичность: единовременно)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z1513" w:id="360"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z1513" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z1514" w:id="361"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z1514" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Акт подтверждения полученных бюджетных субсидий, связанных с перевозкой зерна № от "__" _______ 20__года" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z1515" w:id="362"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z1515" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма подписывается исполнителем и руководителем, либо лицом, исполняющим его обязанности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z1516" w:id="363"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z1516" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма предоставляется: Администратору бюджетной программы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z1517" w:id="364"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z1517" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. По итогу формирования "Акт подтверждения полученных бюджетных субсидий, связанных с перевозкой зерна № от "__" _______ 20__года" и направляет их Администратору бюджетных субсидий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z1518" w:id="365"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z1518" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма заполняется на русском и казахском языке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z1519" w:id="366"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z1519" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z1520" w:id="367"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z1520" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 2 Формы указывается направление рынка (страна импорта) согласно Национальному классификатору Республики Казахстан НК РК ISO 3166-1-2016 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Кода стран", утвержденного и введенного в действие приказом Председателя Комитета технического регулирования и метрологии Министерства по инвестициям и развития Республики Казахстан от 18 ноября 2016 года № 290-од.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z1521" w:id="368"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z1521" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 3 Формы указывается номер отправки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z1522" w:id="369"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z1522" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 4 Формы указывается номер вагона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z1523" w:id="370"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z1523" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 5 Формы указывается станция отправления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z1524" w:id="371"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z1524" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 6 Формы указывается станция входа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z1525" w:id="372"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z1525" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 7 Формы указывается станция выхода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z1526" w:id="373"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z1526" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графе 8 Формы указывается станция (порт) назначения (пограничного перехода).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z1527" w:id="374"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z1527" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графе 9 Формы указывается дата отправления (штемпель станции на перевозочных документах).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z1528" w:id="375"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z1528" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В графе 10 Формы указывается объем перевозок, тонн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z1529" w:id="376"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z1529" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В графе 11 Формы указывается размер субсидий на 1 тонну, тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z1530" w:id="377"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z1530" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В графе 12 Формы указывается начислено субсидий, тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkEnd w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>