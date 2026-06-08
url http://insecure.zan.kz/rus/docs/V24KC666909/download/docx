--- v0 (2025-10-03)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4a0870c" w14:textId="4a0870c">
+    <w:p w14:paraId="dc36359" w14:textId="dc36359">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об установлении льготы отдельным категориям граждан для проезда на городском общественном транспорте (кроме такси) в городе Темиртау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Совместные постановление акимата города Темиртау Карагандинской области от 4 октября 2024 года № 48/62 и решение Темиртауского городского маслихата Карагандинской области от 4 октября 2024 года № 20/6. Зарегистрировано в Департаменте юстиции Карагандинской области 9 октября 2024 года № 6669-09</w:t>
+        <w:t>Совместные постановление акимата города Темиртау Карагандинской области от 4 октября 2024 года № 48/62 и решение Темиртауского городского маслихата Карагандинской области от 4 октября 2024 года № 20/6. Зарегистрировано в Департаменте юстиции Карагандинской области 9 октября 2024 года № 6669-09.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -172,74 +172,426 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", акимат города Темиртау ПОСТАНОВЛЯЕТ и Темиртауский городской маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Установить льготу в виде бесплатного проезда на городском общественном транспорте (кроме такси) в городе Темиртау при наличии документа, подтверждающего право на бесплатный проезд (электронный проездной документ), детям от 7 до 18 лет.</w:t>
+      1. Установить льготу в виде бесплатного проезда на городском общественном транспорте (кроме такси) в городе Темиртау при наличии документа, подтверждающего право на бесплатный проезд (электронный проездной документ) следующим категориям гражданам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z24" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) детям от 7 до 18 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ветеранам боевых действий на территории других государств:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2) военнообязанным, призывавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-3) военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-4) военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза ССР;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-5) рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-6) военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-7) военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-8) военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавших непосредственно в ядерных испытаниях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированных (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутри утробном состоянии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) родителям или опекунам, воспитывающим ребенка с инвалидностью до восемнадцати лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 – в редакции совместного постановления акимата города Темиртау Карагандинской области от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20/40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и решения Темиртауского городского маслихата Карагандинской области от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее совместное постановление и решение вводится в действие со дня официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>