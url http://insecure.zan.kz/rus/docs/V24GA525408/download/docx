--- v0 (2025-10-14)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0591432" w14:textId="0591432">
+    <w:p w14:paraId="5f69b49" w14:textId="5f69b49">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,67 +93,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан по городу Тараз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Таразского городского маслихата Жамбылской области от 26 декабря 2024 года № 25-6. Зарегистрировано Департаментом юстиции Жамбылской области 31 декабря 2024 года № 5254-08</w:t>
-[...15 lines deleted...]
-      </w:pPr>
+        <w:t>Решение Таразского городского маслихата Жамбылской области от 26 декабря 2024 года № 25-6. Зарегистрировано Департаментом юстиции Жамбылской области 31 декабря 2024 года № 5254-08.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z7" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -183,260 +176,220 @@
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 6 мая 2020 года "О ветеранах", постановлением Правительства Республики Казахстан от 30 июня 2023 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 523</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" Таразский городской маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан по городу Тараз согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Признать утратившим силу некоторые решения Таразского городского маслихата согласно </w:t>
+      2. Признать утратившим силу некоторые решения Таразского </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">городского маслихата согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z11" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z11" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Государственному учреждению "Аппарат Таразского городского маслихата" в установленном законодательством Республики Казахстан порядке обеспечить: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) государственную регистрацию настоящего решения в Республиканском государственном учреждении "Департамент юстиции Жамбылской области Министерства юстиции Республики Казахстан"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) размещение настоящего решения на интернет-ресурсе Таразского городского маслихата после его официального опубликования. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Настоящее решение вступает в силу со дня государственной регистрации в органах юстиции и вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -744,93 +697,87 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2024 года № 25-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="5"/>
+    <w:bookmarkStart w:name="z19" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан по городу Тараз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z20" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z20" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z21" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан (далее – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -865,500 +812,452 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Типовые Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) и определяют порядок оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан. </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z22" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Основные термины и понятия, которые используются в настоящих </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z24" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специальная комиссия – комиссия, создаваемая решением акима города Тараз, по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z25" w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) социальная помощь – помощь, предоставляемая местными исполнительными органами (далее - МИО) в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z26" w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный орган по оказанию социальной помощи – коммунальное государственное учреждение "Отдел занятости и социальных программ акимата города Тараз";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z27" w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z28" w:id="12"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z29" w:id="13"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z30" w:id="14"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z31" w:id="15"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z32" w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) участковая комиссия – специальная комиссия, создаваемая решением акима города Тараз для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z33" w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) Социальная помощь назначается с месяца обращения на основании сведений о доходах, представленных на момент подачи заявления за предыдущий квартал. Совокупный доход рассчитывается в соответствии с приказом Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 181</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Получение сведения о доходе и о составе семьи иницируются путем запроса из автоматизированной информационной системы "Е-Собес" в автоматизированную информационную систему "Социальная помощь".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z36" w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z37" w:id="20"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z38" w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z39" w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Для целей настоящих Правил, под социальной помощью понимается помощь, предоставляемая акиматом города Тараз в денежной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к памятным датам и праздничным дням.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Меры социальной поддержки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1493,1688 +1392,1686 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими Типовыми правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="23"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Социальная помощь предоставляется единовременно и периодически (ежемесячно, ежеквартально, 1 раз в полугодие, 1 раз в год) постоянно проживающим гражданам на территории города Тараз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z42" w:id="24"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Перечни праздничных дней и памятных дат для оказания социальной помощи, а также кратность оказания социальной помощи устанавливаются Таразским городским маслихатом по представлению акимата города Тараз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z43" w:id="25"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых областными (города республиканского значения, столицы) местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z44" w:id="26"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z45" w:id="27"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Перечень категорий получателей, предельные размеры социальной помощи, сроки обращения за социальной помощью отдельным категориям нуждающихся граждан устанавливаются МИО и утверждаются решениями Таразского городского маслихата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z46" w:id="28"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z47" w:id="29"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z48" w:id="30"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z49" w:id="31"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z50" w:id="32"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z51" w:id="33"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сиротство, отсутствие родительского попечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z52" w:id="34"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) неспособность к самообслуживанию в связи с преклонным возрастом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z53" w:id="35"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) освобождение из мест лишения свободы, нахождение на учете службы пробации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z54" w:id="36"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z55" w:id="37"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Периодическая социальная помощь к памятным датам и праздничным дням предоставляется один раз в год следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z56" w:id="38"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ко Дню защитника Отечества - 7 мая:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z57" w:id="39"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза Советских Социалистических Республик, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями – в размере не менее 50000 (пятьдесят) тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z58" w:id="40"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ко Дню Победы - 9 мая:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z59" w:id="41"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участникам Великой Отечественной войны, а именно военнослужащие, проходившие службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза Советских Социалистических Республик (далее – Союза ССР), партизаны и подпольщики Великой Отечественной войны и лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащие действующей армии и флота, партизаны и подпольщики Великой Отечественной войны, а также рабочие и служащие, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов не менее 1500000 (один миллион пятьсот тысяч);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств (включая военнослужащих и советников) - в размере не менее 150000 (сто пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="42"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, проходившие в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии - в размере не менее 100000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z62" w:id="43"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшие штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившиеся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии - в размере не менее 150000 (сто пятьдесят тысяч)тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг - в размере не менее 150000 (сто пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z64" w:id="45"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, принимавшим участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований - в размере не менее 150000 (сто пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z65" w:id="46"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       работникам специальных формирований Народного комиссариата путей сообщения, Народного комиссариата связи, плавающего состава промысловых и транспортных судов и летно-подъемного состава авиации, Народного комиссариата рыбной промышленности бывшего Союза ССР, морского и речного флота, летно-подъемного состава Главсевморпути, которые в период Великой Отечественной войны были переведены на положение военнослужащих и выполняли задачи в интересах действующей армии и флота в пределах тыловых границ действующих фронтов, оперативных зон флотов, а также члены экипажей судов транспортного флота, интернированных в начале Великой Отечественной войны в портах других государств - в размере не менее 150000 (сто пятьдесят тысяч)тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденные медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" - в размере не менее 60000 (шестьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z67" w:id="48"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны - в размере не менее 100000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z68" w:id="49"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия - в размере не менее 150000(сто пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочим и служащим соответствующих категорий, обслуживавшие действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий - в размере не менее 150000 (сто пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах - в размере не менее 60000 (шестьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z71" w:id="52"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - в размере не менее 50000 (пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - в размере не менее 50000 (пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, партизан, подпольщиков, лиц погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте - в размере не менее 50000 (пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьи погибших работников госпиталей и больниц города Ленинграда - в размере не менее 50000 (пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время - в размере не менее 50000 (пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруга (супруг) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак - в размере не менее 50000 (пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочим и служащим, направлявшим на работу в Афганистан в период с 1 декабря 1979 года по декабрь 1989 года и другие страны, в которых велись боевые действия - в размере не менее 50000 (пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z78" w:id="59"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия - в размере не менее 150000 (сто пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z79" w:id="60"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочим и служащим Комитета государственной безопасности бывшего Союза ССР, временно находившиеся на территории Афганистана и не входившие в состав ограниченного контингента советских войск - в размере не менее 50000 (пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z80" w:id="61"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия - в размере не менее 50000 (пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z81" w:id="62"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года - в размере не менее 150000 (сто пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года - в размере не менее 150000 (сто пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z83" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшие участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы - в размере не менее 150000 (сто пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнообязанным, прозывавшимся на учебные сборы и направлявшиеся в Афганистан в период ведения боевых действий - в размере не менее 150000 (сто пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z85" w:id="66"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий - в размере не менее 150000 (сто пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z86" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза ССР - в размере не менее 150000 (сто пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z87" w:id="68"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z87" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий - в размере не менее 150000 (сто пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z88" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988-1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии - в размере не менее 150000 (сто пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z89" w:id="70"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z89" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 - 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях - в размере не менее 150000 (сто пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z90" w:id="71"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z90" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения - в размере не менее 50000 (пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z91" w:id="72"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z91" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний - в размере не менее 50000 (пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z92" w:id="73"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z92" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний - в размере не менее 150000 (сто пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z93" w:id="74"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z93" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ко Дню Независимости - 16 декабря:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жертвам политических репрессий за участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий" – в размере не менее 150000 (сто пятьдесят тысяч) тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="75"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z95" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Социальная помощь оказывается один раз в год по обращениям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z96" w:id="76"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Гражданину (семье), в случае причинении ущерба либо его имуществу вследствие стихийного бедствия или пожара в размере не более 300 (трехсот) месячных расчетных показателей при условии, что среднедушевой доход семьи не превышает 20 (двадцатикратного) размера прожиточного минимума, на основании заключения специальной комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z97" w:id="77"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок обращения за социальной помощью осуществляется в течение 6 (шести) месяцев с момента наступления стихийного бедствия или пожара.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z98" w:id="78"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       лицам, со злокачественными новообразованиями, в размере 25 (двадцати пяти) месячных расчетных показателей при условии, что среднедушевой доход семьи не превышает 3 (трехкратного) размера прожиточного минимума; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z99" w:id="79"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       списки получателей социальной помощи при наличии социально значимого заболевания предоставляются в электронном виде организациями здравоохранения в соответствии с Кодами международной классификации болезней, установленных перечнем социально значимых заболеваний приказа Министра здравоохранения Республики Казахстан, с указанием индивидуального идентификационного номера, фамилии, имени, отчества, срока выплаты. Предоставление списка в срок до 20 числа каждого месяца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z100" w:id="80"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z100" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, освобожденным из мест лишения свободы, состоящим на учете службы пробации, в течение 3 (трех) месяцев со дня освобождения, в размере 15 (пятнадцати) месячного расчетного показателя при условии, что доход не превышает 3 (трехкратного) прожиточных минимумов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z101" w:id="81"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z101" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, находящимся в трудной жизненной ситуации, неспособным к самообслуживанию в связи с преклонным возрастом в размере 15 (пятнадцати) месячных расчетных показателей при условии, что доход не превышает 1 (однократного) уровня прожиточного минимума;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z102" w:id="82"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z102" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, приравненным по льготам к ветеранам Великой Отечественной войны, ветеранам труда, пенсионерам, вышедшим на пенсию по возрасту, в случае отсутствия в индивидуальной программы абилитации и реабилитации лица с инвалидностью санаторно-курортного лечения, возмещение затрат на санаторно-курортное лечение без оплаты расходов на проезд, на территорий Республики Казахстан при предоставлении документов, подтверждающих затраты на санаторно-курортное лечение, один раз в год при условии, что среднедушевой доход семьи не превышает 3 (трехкратного) уровня прожиточного минимума, в размере 45 (сорока пяти) месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z103" w:id="83"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z103" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, сопровождающим лиц с инвалидностью первой группы, имеющих в индивидуальной программе абилитации и реабилитации мероприятие по предоставлению социальных услуг индивидуального помощника (за исключением лиц с инвалидностью, получивших трудовое увечье или профессиональное заболевание по вине работодателя) получателю пособия, осуществляющему уход лицу с инвалидностью первой группы, возмещение затрат на санаторно-курортное лечение без оплаты расходов на проезд, в размере 70% (семидесяти процентов) от гарантированной суммы, при условии, что среднедушевой доход семьи не превышает 3 (трехкратного) уровня прожиточного минимума.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z104" w:id="84"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z104" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для получения социальной помощи заявитель обращается в уполномоченный орган с подтверждающими документами. Срок для обращения за единовременной социальной помощью составляет не позднее 3 (трех) месяцев, со дня завершения санаторно-курортного лечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z105" w:id="85"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z105" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       единовременная социальная помощь на газификацию жилья:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z106" w:id="86"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      одиноко проживающим пенсионерам по возрасту, лицам, имеющим инвалидность, семьям, имеющим или воспитывающим детей с инвалидностью, являющимся частными собственниками или членами семьи частного собственника, проживающим в местном частном жилище, где среднедушевой доход семьи не превышает 3 (трехкратного) прожиточного минимума, в случае отсутствия у них и членов семьи другого жилища. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="87"/>
+      одиноко проживающим пенсионерам по возрасту, лицам, имеющим инвалидность, семьям, имеющим или воспитывающим детей с инвалидностью, многодетным матерям и многодетным семьям, ветеранам боевых действий на территории других государств, опекунам или попечителям ребенка-сироты (детей-сирот) и ребенка (детей), оставшегося без попечения родителей, являющимся частными собственниками или членами семьи частного собственника, проживающим в местном частном жилище, где среднедушевой доход семьи не превышает 3 (трехкратного) прожиточного минимума, в случае отсутствия у них и членов семьи другого жилища. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Объем социальной помощи определяется на основании фактических затрат заявителя, связанных с установкой и проведением газопровода, не превышающего 100 (сто) месячных расчетных показателей один раз. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z108" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для получения социальной помощи заявитель обращается в уполномоченный орган и дополнительно к перечню документов, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил, прилагает акт и/или документ, подтверждающий расходы, связанные с установкой и проведением газопровода (копии чеков, квитанций, договор на оказание услуг, акт выполненных работ, смета расходов по газификации) и справка об отсутствии (наличии) зарегистрированного права на недвижимое имущество.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="88"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z109" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок для обращения за единовременной социальной помощью составляет не позднее 3 (трех) месяцев, со дня завершения работ по газификации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z110" w:id="89"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z110" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ежемесячная социальная помощь предоставляется: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z111" w:id="90"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z111" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       социальная помощь родителям или законным представителям детей, лицам, больным с заболеванием туберкулез, в период амбулаторного лечения, ежемесячно в размере 15 (пятнадцати) месячного расчетного показателя при условии, что среднедушевой доход семьи не превышает 5 (пятикратного) прожиточного минимума;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z112" w:id="91"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z112" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       социальная помощь родителям или законным представителям детей, инфицированных вирусным иммунодефицитом человека (ВИЧ), состоящих на диспансерном учете, или детям с ВИЧ, в размере 30 (тридцати) месячных расчетных показателей ежемесячно при условии, что среднедушевой доход семьи не превышает 5 (пятикратный) размер прожиточного минимума;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z113" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       слабовидящим лицам с инвалидностью второй группы, детям-сиротам и детям, оставшимся без попечения родителей, детям с инвалидностью и воспитывающимся и (или) обучающимся в специализованных интернатных организациях образования, детям, находящимся в центрах временной изоляции, адаптации и реабилитации несовершеннолетних в период получения образования для компенсации расходов по оплате проезда на маршрутах городского пассажирского транспорта предоставляется в размере 1 (одного) месячного расчетного показателя, при условии, что среднедушевой доход семьи не превышает 3 (трехкратного) прожиточного минимума. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="92"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными решением Таразского городского маслихата Жамбылской области от 31.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z115" w:id="93"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z115" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z116" w:id="94"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z116" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z117" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3209,460 +3106,412 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам, или электронно на портал с заявлением по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z118" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее – ИС) государственных органов и (или) организаций через шлюз "электронное правительство" по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="95"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z119" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z120" w:id="96"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z120" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z121" w:id="97"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z121" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z122" w:id="98"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z122" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z123" w:id="99"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z123" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z124" w:id="100"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z124" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z125" w:id="101"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z125" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, подтверждающий факт наличия социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z126" w:id="102"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z126" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, подтверждающий факт сиротства, отсутствия родительского попечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z127" w:id="103"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z127" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, подтверждающий факт неспособности к самообслуживанию в связи с преклонным возрастом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z128" w:id="104"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z128" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, подтверждающий факт освобождения из мест лишения свободы, нахождения на учете службы пробации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z129" w:id="105"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z129" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы представляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z130" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="106"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z131" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z132" w:id="107"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z132" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z133" w:id="108"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z133" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Поступившие заявления, в том числе электронные, уполномоченный орган по оказанию социальной помощи регистрирует в день поступления в течение рабочего дня, а в случае поступления вне времени рабочего дня – в первый рабочий день после даты поступления заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z134" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При поступлении заявления на оказание социальной помощи отдельным категориям нуждающихся граждан по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3697,68 +3546,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 8 Типовых правил, уполномоченный орган по оказанию социальной помощи или акимы поселка, села, сельского округа в течение 1 (один) рабочего дня направляют документы заявителя в участковую комиссию для проведения обследования материального положения лица (семьи). </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z135" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Участковая комиссия в течение 2 (два) рабочих дней со дня получения документов проводит обследование заявителя, по результатам которого составляет акт о материальном положении лица (семьи), подготавливает заключение о нуждаемости лица (семьи) в социальной помощи по формам, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3773,460 +3606,412 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам, и направляет их в уполномоченный орган по оказанию социальной помощи или акиму поселка, села, сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="109"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z136" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аким поселка, села, сельского округа в течение 2 (два) рабочих дней со дня получения акта и заключения участковой комиссии направляет их с приложенными документами в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z137" w:id="110"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z137" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В случае недостаточности документов для оказания социальной помощи, уполномоченный орган по оказанию социальной помощи запрашивает в соответствующих органах сведения, необходимые для рассмотрения представленных для оказания социальной помощи документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z138" w:id="111"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z138" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В случае невозможности представления заявителем необходимых документов в связи с их порчей, утерей, уполномоченный орган по оказанию социальной помощи принимает решение об оказании социальной помощи на основании данных иных уполномоченных органов и организаций, имеющих соответствующие сведения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z139" w:id="112"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z139" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Уполномоченный орган по оказанию социальной помощи в течение 1 (один) рабочего дня со дня поступления документов от участковой комиссии или акима поселка, села, сельского округа производит расчет среднедушевого дохода лица (семьи) в соответствии с законодательством Республики Казахстан и представляет полный пакет документов на рассмотрение специальной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z140" w:id="113"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z140" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Специальная комиссия в течение 2 (два) рабочих дней со дня поступления документов выносит заключение о необходимости оказания социальной помощи, при положительном заключении указывает размер социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z141" w:id="114"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z141" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Уполномоченный орган по оказанию социальной помощи в течение 8 (восемь) рабочих дней со дня регистрации документов заявителя на оказание социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи на основании принятых документов и заключения специальной комиссии о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z142" w:id="115"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z142" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в оказании социальной помощи уполномоченный орган по оказанию социальной помощи в срок не позднее трех рабочих дней до принятия решения уведомляет заявителя о предварительном решении об отказе, а также проведении заслушивания для предоставления возможности выражения позиции по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z143" w:id="116"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z143" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Время и дата заслушивания устанавливаются уполномоченным органом по оказанию социальной помощи, которое проводится путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z144" w:id="117"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z144" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приглашения заявителя на заслушивание посредством видеоконференцсвязи или иных средств коммуникации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z145" w:id="118"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z145" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       использования информационных систем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z146" w:id="119"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z146" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иных способов связи, позволяющих заявителю изложить свою позицию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z147" w:id="120"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z147" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заявитель вправе предоставить или высказать возражение к </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z148" w:id="121"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z148" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предварительному решению по административному делу в срок не позднее двух рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z149" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        В случае устного выражения заявителем своего возражения, уполномоченный орган по оказанию социальной помощи, должностное лицо ведут протокол заслушивания. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="122"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z150" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи, должностное лицо обязаны обеспечить заявителю возможность ознакомиться с протоколом заслушивания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z151" w:id="123"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z151" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель в течение трех рабочих дней после ознакомления вправе представить свои замечания на протокол заслушивания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z152" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По результатам рассмотрения замечаний уполномоченный орган по оказанию социальной помощи принимает решение об оказании (отказе в оказании) социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z153" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Уполномоченный орган по оказанию социальной помощи направляет заявителю уведомление о принятом решении об оказании социальной помощи согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4241,390 +4026,391 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам (в случае отказа – согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="124"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z154" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если в заявлении на оказание социальной помощи указан номер мобильного телефона, зарегистрированного в базе мобильных граждан, уведомление об оказании социальной помощи (отказе в оказании) отправляется в автоматическом режиме посредством передачи sms-оповещения на мобильный телефон заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z155" w:id="125"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z155" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии возможности отправки sms-оповещения на мобильный телефон заявителя уполномоченный орган по оказанию социальной помощи или Государственная корпорация распечатывают уведомление об оказании социальной помощи (отказе в оказании) и выдают его при личном обращении заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z156" w:id="126"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z156" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче заявления посредством портала уведомление об оказании социальной помощи (отказе в оказании) в автоматическом режиме в течение одного рабочего дня со дня принятия решения отправляется в личный кабинет заявителя посредством портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z157" w:id="127"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z157" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z158" w:id="128"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z158" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z159" w:id="129"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z159" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z160" w:id="130"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z160" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z161" w:id="131"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z161" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z162" w:id="132"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z162" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом города республиканского значения, столицы, района (города областного значения) на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z163" w:id="133"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z163" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z164" w:id="134"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z164" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z165" w:id="135"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z165" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z166" w:id="136"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z166" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z167" w:id="137"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z167" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z168" w:id="138"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z168" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) направления получателя на проживание в государственные медико-социальные учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z169" w:id="139"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z169" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z170" w:id="140"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z170" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4677,68 +4463,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 8 Типовых правил.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z172" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4753,68 +4522,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z173" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4829,386 +4582,371 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="141"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z174" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z175" w:id="142"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z175" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z176" w:id="143"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z176" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z177" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="144"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z178" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z179" w:id="145"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z179" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z180" w:id="146"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z180" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по единовременным выплатам – ежедневно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z181" w:id="147"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z181" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по ежемесячным и ежеквартальным выплатам – к 29 числу месяца, предшествующего месяцу выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z182" w:id="148"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z182" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z183" w:id="149"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z183" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z184" w:id="150"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z184" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По заявкам о суммах потребности на выплату социальной помощи, поступившим 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию не ранее первого числа месяца выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z185" w:id="151"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z185" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z186" w:id="152"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z186" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z187" w:id="153"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z187" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z188" w:id="154"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z188" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5378,223 +5116,202 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2024 года № 25-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z192" w:id="155"/>
+    <w:bookmarkStart w:name="z192" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Таразского городского маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z193" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Решение Таразского городского маслихата Жамбылской области от 15 сентября 2023 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 7-6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 5082) "Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан по городу Тараз";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z194" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Решение Таразского городского маслихата Жамбылской области от 6 сентября 2024 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 19-5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 5231-08) "О внесении изменений в решение Таразского городского маслихата от 15 сентября 2023 года № 7-6 "Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан по городу Тараз".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5920,31 +5637,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>