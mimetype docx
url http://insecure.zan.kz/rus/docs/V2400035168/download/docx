--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3561e6f" w14:textId="3561e6f">
+    <w:p w14:paraId="9103708" w14:textId="9103708">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,431 +93,444 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении квалификационных требований к специалистам и правил их допуска к работе на информационно-коммуникационной платформе "электронного правительства"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 30 сентября 2024 года № 614/НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 сентября 2024 года № 35168</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Приказ Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 30 сентября 2024 года № 614/НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 сентября 2024 года № 35168.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Приказ утрачивает силу приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Вводится в действие с 08.01.2025.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с пунктом 5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об информатизации" ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить прилагаемые:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>квалификационные требования</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к специалистам;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> допуска специалистов к работе на информационно-коммуникационной платформе "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту архитектуры и политики цифровой трансформации Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего приказа представление в Юридический департамент Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра цифрового развития инновации и аэрокосмической промышленности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие с 8 января 2025 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
@@ -532,146 +545,145 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Министр цифрового развития, </w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Министр цифрового развития, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">инноваций и аэрокосмической промышленности </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ж. Мадиев</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -802,539 +814,484 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 сентября 2024 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 614/НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квалификационные требования к специалистам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Квалификационные требования к специалистам (далее – Квалификационные требования) разработаны в соответствии с пунктом 5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об информатизации" и определяют квалификационные требования к специалистам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Квалификационных требованиях используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационно-коммуникационные технологии (далее – ИКТ) – совокупность методов работы с электронными информационными ресурсами и методов информационного взаимодействия, осуществляемых с применением аппаратно-программного комплекса и сети телекоммуникаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) специалист, выполняющий роль менеджера проекта – физическое лицо, обладающее знаниями и опытом работы в отрасли информационно-коммуникационных технологий, соответствующий требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Квалификационных требований;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) специалист – физическое лицо, обладающее знаниями и опытом работы в отрасли информационно-коммуникационных технологий, соответствующий требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Квалификационных требований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) информационно-коммуникационная платформа "электронного правительства" (далее – ИКП ЭП) – технологическая платформа, предназначенная для автоматизации деятельности государственного органа, в том числе автоматизации государственных функций и оказания вытекающих из них государственных услуг, а также централизованного сбора, обработки, хранения государственных электронных информационных ресурсов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) программный продукт ИКП ЭП (далее – платформенный программный продукт) – программное обеспечение, разработанное и размещенное на информационно-коммуникационной платформе "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. К работе на ИКП ЭП допускаются лица, осуществляющие разработку и размещение программного продукта ИКП ЭП согласно Правилам допуска специалистов к работе на ИКП ЭП, утвержденным настоящим приказом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Квалификационные требования к специалистам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Квалификационные требования к специалистам, включают наличие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) высшего, послесреднего образования или среднего (технического и профессионального) образования, подтвержденного дипломом или справкой с места учебы в сфере ИКТ или информационной безопасности, или информатики, или компьютерного моделирования, или прикладной математики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сертификатов, свидетельств, удостоверений, подтверждающих повышение квалификации или прохождение переподготовки в сфере ИКТ, или информационной безопасности, или информатики, или компьютерного моделирования, или прикладной математики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) положительного результата ознакомления с инструментальными средствами ИКП ЭП. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Квалификационные требования к специалистам, выполняющим роль менеджера проекта, включают наличие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) высшего, послесреднего образования или среднего образования (технического и профессионального) образования, подтвержденного дипломом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сертификатов, свидетельств, удостоверений, подтверждающих повышение квалификации или прохождение переподготовки по Методологии непрерывной безопасной разработки программного обеспечения DevSecOps и (или) управлению проектами в сфере ИКТ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) положительного результата ознакомления с инструментальными средствами ИКП ЭП. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1465,191 +1422,169 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 сентября 2024 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 614/НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила допуска специалистов к работе на информационно-коммуникационной платформе "электронного правительства"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила допуска специалистов к работе на информационно-коммуникационной платформе "электронного правительства" разработаны в соответствии с пунктом 5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об информатизации" и определяют порядок допуска специалистов к работе на информационно-коммуникационной платформе "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Физическое лицо проходит инструктаж по применению инструментальных средств ИКП ЭП, посредством обучающих материалов, размещенных на ИКП ЭП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Допуск к работе на ИКП ЭП осуществляется по положительному результату ознакомления с инструментальными средствами ИКП ЭП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Список лиц, имеющих допуск к работе на ИКП ЭП, размещается оператором информационно-коммуникационной инфраструктуры "электронного правительства" на ИКП ЭП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Государственные органы привлекают лиц, допущенных к работе на ИКП ЭП, в качестве контрактных служащих. Их привлечение осуществляется в соответствии и в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1664,104 +1599,105 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственной службе Республики Казахстан" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> привлечения контрактных служащих, видов проектов, по которым привлекаются контрактные служащие, вопросов условий оплаты труда и иных вопросов регулирования их деятельности, утвержденными постановлением Правительства Республики Казахстан от 16 июня 2023 года № 482.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>