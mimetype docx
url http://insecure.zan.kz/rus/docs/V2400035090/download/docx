--- v0 (2025-12-18)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0ca6678" w14:textId="0ca6678">
+    <w:p w14:paraId="69eeeee" w14:textId="69eeeee">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -974,1752 +974,2050 @@
         <w:t>
       1) эффективность работы интервьюера – достижение поставленной цели с наименьшими затратами времени для респондента и (или) домашнего хозяйства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) инструктор по подготовке и проведению национальных переписей – лицо, осуществляющее контроль за качеством работы интервьюеров при проведении национальных переписей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным приказом Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 28.02.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) исключен приказом Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 5</w:t>
+        <w:t>№ 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными приказами Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 28.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок привлечения лиц в качестве интервьюеров при проведении общегосударственных статистических наблюдений и национальных переписей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Привлечение лиц в качестве интервьюеров при проведении наблюдений осуществляется территориальным подразделением путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) опубликования вакансий интервьюеров на интернет-ресурсе территориального подразделения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) приема заявок от лиц, изъявивших желание занять вакантное место интервьюера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) создания специальной комиссии для отбора лиц в качестве интервьюеров при проведении наблюдений из числа заинтересованных структурных подразделений территориального подразделения (далее – комиссия). Общее количество членов комиссии должно составлять нечетное число и быть не менее трех человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) рассмотрения комиссией заявок лиц с учетом образования (высшее или техническое и профессиональное или послесреднее или общее среднее образование) без предъявления требований по стажу работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) проведения комиссией собеседования с претендентами, изъявивших желание занять вакантное место интервьюера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) заключения договора возмездного оказания услуг (далее – договор) с лицами, получивших в качестве интервьюеров положительное решение большинством голосов комиссии. В случае поступления заявок от лиц, изъявивших желание занять вакантное место интервьюера, из отдаленных от областного центра населенных пунктов, комиссия проводит собеседование в удаленном режиме (посредством видеоконференцсвязи, в случае ее отсутствия, путем телефонных переговоров) в соответствующем территориальном городском или районном подразделении статистики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Организация работы интервьюера при проведении общегосударственных статистических наблюдений и национальных переписей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Основные функции интервьюера при проведении общегосударственных статистических наблюдений и национальных переписей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. К основным функциям интервьюера относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) изучение нормативных правовых актов в области государственной статистики и соблюдение методических документов, регламентирующих проведение наблюдений и инструкций по заполнению статистических форм;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) прохождение обучения по вопросам организации и проведения наблюдений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) прохождение специального инструктажа, изучение информации по всем вопросам организации и проведения наблюдения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) проведение наблюдения путем посещения респондента и (или) домашнего хозяйства с предъявлением удостоверения интервьюера согласно форме, приведенной в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) идентифицирование (определение) адреса респондента и (или) домашнего хозяйства согласно списку, подготовленному супервайзером;</w:t>
+      5) идентифицирование (определение) адреса респондента и (или) домашнего хозяйства согласно списку, подготовленному ответственным сотрудником территориального подразделения Бюро, осуществляющий контроль за работой интервьюера при проведении наблюдения (далее – ответственный сотрудник территориального подразделения Бюро);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) ведение маршрутного листа о наблюдении согласно форме, приведенной в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, за исключением наблюдения по статистике уровня жизни;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) раздача информационного листа респондентам и (или) домашним хозяйствам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) проведение агитационно-разъяснительной работы среди респондентов и (или) домашних хозяйств, с целью привлечения их к наблюдению, включая информирование о цели наблюдения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) установление даты посещения (при необходимости дата посещения устанавливается интервьюером по договоренности с самим респондентом и (или) домашним хозяйством) в соответствии со статистической методологией по отраслям статистики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) установление контакта с респондентом и (или) домашним хозяйством и получение согласия на опрос;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) оперативный, качественный опрос при проведении наблюдения, с использованием в работе планшета и аудио техники;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) оказание консультативной помощи респондентам и (или) домашним хозяйствам, включая ответы на вопросы респондентов и (или) домашних хозяйств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) проведение арифметико-логического контроля информации, полученной от респондентов и (или) домашних хозяйств, осуществление кодирования данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) в случае обнаружения ошибок дополнительное посещение респондентов и (или) домашних хозяйств для уточнения необходимых данных и информирование супервайзера о результатах посещения;</w:t>
+      14) в случае обнаружения ошибок дополнительное посещение респондентов и (или) домашних хозяйств для уточнения необходимых данных и информирование ответственного сотрудника территориального подразделения Бюро о результатах посещения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) своевременное представление по итогам наблюдения заполненной статистической формы в территориальное подразделение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) составление бланка отчета о проведении опроса согласно форме, приведенной в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, за исключением наблюдения по статистике уровня жизни.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...57 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 28.02.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменениями, внесенными приказом Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 5</w:t>
+        <w:t>№ 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Контроль качества работы интервьюера при проведении общегосударственных статистических наблюдений и национальных переписей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Контроль и проверка качества работы интервьюера осуществляется ответственным сотрудником территориального подразделения Бюро и (или) инструктором по подготовке и проведению национальных переписей, путем выборочного контрольного обзвона и (или) обхода респондентов и (или) домашних хозяйств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Один ответственный сотрудник территориального подразделения Бюро и (или) инструктор по подготовке и проведению национальных переписей контролирует работу не более шести интервьюеров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. По итогам проведенного контроля деятельности интервьюера оформляется отчет, который учитывается при оплате работы интервьюера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Составление отчета о результатах проверки работы интервьюера осуществляется согласно форме, приведенной в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам. Контроль качества работы интервьюера по статистике уровня жизни проводится в течение года в количестве 50 % всех обследуемых домашних хозяйств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Эффективность работы интервьюера при проведении общегосударственных статистических наблюдений и национальных переписей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Эффективность работы интервьюера оценивается по следующим параметрам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) своевременность передачи первичных статистических данных на бумажном носителе и (или) в электронном виде интервьюером в территориальное подразделение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) полнота и достоверность полученных первичных статистических данных от респондента и (или) домашнего хозяйства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) качественное проведение наблюдения, отсутствие ошибок при подготовке отчетной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проведение наблюдения с полным охватом респондентов и (или) домашних хозяйств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Соблюдение конфиденциальности первичных статистических данных при проведении общегосударственных статистических наблюдений и национальных переписей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Полученные интервьюером в ходе опроса данные являются первичными статистическими данными, конфиденциальность которых обеспечивается согласно действующего законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Интервьюер при заключении договора гарантирует сохранение конфиденциальности первичных статистических данных, а также других сведений об опрошенных лицах, полученных при посещении респондента и (или) домашнего хозяйства. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Интервьюер информирует респондента и (или) домашнее хозяйство, что конфиденциальность полученной информации гарантируется самим интервьюером и территориальным подразделением и будет использоваться только в агрегированном (сводном) виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Заполненные интервьюерами статистические формы передаются организующим наблюдение супервайзерам.</w:t>
+      15. Заполненные интервьюерами статистические формы передаются организующим наблюдение ответственным сотрудникам территориального подразделения Бюро.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В целях обеспечения конфиденциальности полученных первичных статистических данных заполненные статистические формы хранятся в специально оборудованном помещении территориального подразделения и (или) в Базе данных ИИС "е-Статистика".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Особенности проведения общегосударственных статистических наблюдений и национальных переписей по отраслям статистики</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Наблюдения по статистике сельского хозяйства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Исключен приказом и.о. Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 29.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Для проведения статистического наблюдения по растениеводству или животноводству интервьюер в зависимости от метода отбора получает в территориальном подразделении список респондентов, которых необходимо опросить, с указанием адреса и телефона при наличии или информацию о количестве наблюдаемых домашних хозяйств в населенном пункте, порядковом номере хозяйства, с которого начинается опрос, и размере шага, с которым следует посещать хозяйства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Во втором случае территориальным подразделением на местах составляется маршрут для интервьюера. Сначала произвольно определяется хозяйство (улица и номер дома), с которого начинается отсчет. Затем от этого хозяйства в произвольном направлении (например, вдоль одной улицы) отсчитывается количество хозяйств, соответствующее порядковому номеру, с которого начнется опрос. В результате определяется первое хозяйство, в котором необходимо провести наблюдение. Следующие хозяйства для опроса определяются в соответствии с шагом выборки. При проведении наблюдения по животноводству интервьюер пропускает выпавшие по шагу хозяйства, в которых не содержатся сельскохозяйственные животные, при проведении наблюдений по растениеводству – хозяйства, в которых нет посевов сельскохозяйственных культур. После пропуска, далее шаг выборки сохраняется, и в итоге опрашивается количество домашних хозяйств, заявленное в выборке. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. При проведении наблюдения по животноводству во втором, третьем и четвертом кварталах отчетного года опрашиваются те же домашние хозяйства, которые были опрошены в первом квартале отчетного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если интервьюеру не удается установить контакт с главой домашнего хозяйства, попавшего в выборку, либо он отказывается от участия в наблюдении, предусмотрены следующие варианты действий интервьюера:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) если выборка содержит список конкретных домашних хозяйств, то замена домашних хозяйств на другие не допускается, интервьюер делает отметку в маршрутном листе в случае отсутствия членов домашнего хозяйства или отказа участвовать в наблюдении с указанием причины;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) если выборка содержит информацию о количестве наблюдаемых домашних хозяйств в населенном пункте и размере шага, с которым посещают домашние хозяйства, то не найденные или отказавшиеся участвовать в опросе заменяют на соседние в пределах выделенного интервьюеру маршрута, в итоге опрашивают количество домашних хозяйств, заявленных в выборке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Наблюдение по статистике занятости населения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Исключен приказом и.о. Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 29.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Сбор первичных статистических данных осуществляется путем проведения выборочного обследования занятости населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Интервьюер опрашивает членов респондентов и (или) домашних хозяйств, достигших пятнадцатилетнего возраста, проживающих по адресам только согласно спискам, представленным в выборке, в том числе не являющихся собственниками занимаемого жилья.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z86" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Список респондентов и (или) домашних хозяйств предоставляются интервьюеру супервайзером.</w:t>
+      22. Список респондентов и (или) домашних хозяйств предоставляются интервьюеру ответственным сотрудником территориального подразделения Бюро.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 – в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Интервьюер доводит до сведения респондента и (или) домашнего хозяйства следующую информацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z88" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) о случайном выборе соответствующего респондента и (или) домашнего хозяйства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z89" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) о необходимости получения информации у соответствующего респондента и (или) домашнего хозяйства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z90" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) цели наблюдения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z91" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) о времени проведения опроса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z92" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Интервьюер строго соблюдает процедуры ведения опроса и записи ответов респондентов и (или) домашних хозяйств в соответствии с инструкцией о порядке заполнения Анкеты выборочного обследования занятости населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z93" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Интервьюер запрашивает от респондента и (или) домашнего хозяйства следующую информацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) о постоянно проживающих совместно по данному адресу членов домашнего хозяйства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z95" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) объединяют ли они полностью или частично свои доходы, имущество и о совместном потреблении товаров и услуг. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полученный ответ используется для определения лиц, составляющих единое домашнее хозяйство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Интервьюер производит повторное посещение по адресу в другое время, если при первом обращении никого не застал дома. В случае если после двух визитов по одному адресу в разное время и в разные дни недели не установлен контакт с респондентом и (или) домашним хозяйством, тогда разрешается замена респондента и (или) домашнего хозяйства из резервного списка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. В случае отказа респондента и (или) домашнего хозяйства участвовать в наблюдении по объективным и субъективным причинам, производится замена адресов жилых помещений из резервных списков, согласно соответствующей страте. Резервная выборочная совокупность составляется специалистами по формированию выборочной совокупности тем же методом, по которому составлена основная выборочная совокупность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Наблюдение по статистике уровня жизни</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z100" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Интервьюер проводит работу в соответствии с Графиком работы интервьюера по статистике уровня жизни (далее – График) согласно форме, приведенной в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. График составляется с учетом сроков сбора первичных статистических данных, договоренности с самим респондентом и (или) домашним хозяйством о возможности прихода в определенные дни и выдается интервьюеру для исполнения. При составлении Графика для статистической формы "Дневник учета ежедневных расходов" (индекс D 003) необходимо распределить количество респондентов и (или) домашних хозяйств по пять на каждые две недели месяца в течение отчетного квартала (домашние хозяйства заполняют в течение двух недель отчетного квартала).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2748,556 +3046,742 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30. Адреса отобранных респондентов и (или) домашних хозяйств предоставляются интервьюеру супервайзером. Наблюдению подлежат респонденты и (или) домашние хозяйства, которые проживают по отобранному адресу, в том числе не являющиеся собственниками занимаемого жилья.</w:t>
+      30. Адреса отобранных респондентов и (или) домашних хозяйств предоставляются интервьюеру ответственным сотрудником территориального подразделения Бюро. Наблюдению подлежат респонденты и (или) домашние хозяйства, которые проживают по отобранному адресу, в том числе не являющиеся собственниками занимаемого жилья.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z103" w:id="93"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 – в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. В течение года замена адресов в случае отсутствия членов домашнего хозяйства или отказа участвовать в наблюдении не осуществляется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z104" w:id="94"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z104" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Интервьюер проводит инструктаж с респондентами и (или) домашними хозяйствами по заполнению статистических форм. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z105" w:id="95"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z105" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. По статистическим формам, заполняемым самими респондентами и (или) домашними хозяйствами, интервьюер обеспечивает своевременное и качественное их заполнение посредством телефонных звонков продолжительностью двадцать минут на каждое домашнее хозяйство в месяц. Указанная процедура включает в себя напоминание о необходимости ведения записи в формы и консультацию по возникающим у респондентов и (или) домашних хозяйств вопросов. При необходимости осуществляется дополнительное посещение домашнего хозяйства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z106" w:id="96"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z106" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Интервьюер по окончанию сбора первичных статистических данных от респондентов и (или) домашних хозяйств осуществляет кодирование первичных статистических данных в течение трех календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z107" w:id="97"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z107" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Интервьюер при проведении предварительного обхода жилых помещений при плановой ротации (один раз в год) составляет бланк отчета о проведении предварительного обхода жилых помещений согласно форме, приведенной в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z108" w:id="98"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z108" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Наблюдение по статистике информационно-коммуникационных технологий и туризма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z109" w:id="99"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z109" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Исключен приказом и.о. Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 29.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z110" w:id="100"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z110" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37. Анкеты выборочных наблюдений заполняются интервьюерами со слов опрашиваемых респондентов и (или) членов домашних хозяйств один раз в год, согласно Графику предоставления респондентами первичных статистических данных в соответствии с инструкциями по их заполнению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z113" w:id="101"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z113" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Сбор первичных статистических данных в ходе наблюдения осуществляется интервьюерами в соответствии со списками адресов домашних хозяйств, отобранных для проведения наблюдения и маршрутным листом интервьюера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z114" w:id="102"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z114" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Наблюдению подлежат лица, проживающие по адресу согласно спискам домашних хозяйств, в том числе не являющиеся собственниками занимаемого жилья.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z115" w:id="103"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z115" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      40. В случае отсутствия членов домашнего хозяйства по отобранному адресу интервьюер дополнительно еще несколько (не менее двух раз) посещает этот адрес. Если после дополнительных посещений члены домашнего хозяйства отсутствуют, тогда интервьюер сообщает об этом супервайзеру для принятия решения о необходимости замены данного домашнего хозяйства из резервного списка домашних хозяйств.</w:t>
+      40. В случае отсутствия членов домашнего хозяйства по отобранному адресу интервьюер дополнительно еще несколько (не менее двух раз) посещает этот адрес. Если после дополнительных посещений члены домашнего хозяйства отсутствуют, тогда интервьюер сообщает об этом ответственному сотруднику территориального подразделения Бюро для принятия решения о необходимости замены данного домашнего хозяйства из резервного списка домашних хозяйств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z116" w:id="104"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 40 – в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Существует три варианта наблюдения членов домашнего хозяйства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z117" w:id="105"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z117" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наблюдение каждого члена домашнего хозяйства для заполнения индивидуального вопросника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z118" w:id="106"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z118" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наблюдение главы домашнего хозяйства по вопросам о каждом члене домашнего хозяйства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z119" w:id="107"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z119" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) случайный выбор одного члена домашнего хозяйства, отвечающего на вопросы за всех членов домашнего хозяйства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z120" w:id="108"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z120" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Статистическая форма заполняется на всех членов семьи в возрасте шести лет и старше. Каждому из них интервьюер присваивает порядковый номер. В случае, если число опрашиваемых в домашнем хозяйстве по статистической форме "Анкета обследования домашнего хозяйства об использовании информационно-коммуникационными технологиями" превышает пяти человек, то интервьюер заполняет более двух статистических форм, на титульных листах которых прописывается слово "Продолжение". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z121" w:id="109"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z121" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кроме того, необходимо дополнительно по каждому члену домашнего хозяйства заполнить индивидуальный опросник согласно приложению статистической формы "Анкета обследования домашнего хозяйства об использовании информационно-коммуникационными технологиями" (индекс – Н-020).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z122" w:id="110"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z122" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      43. В случае обнаружения грубых ошибок в анкетах выборочных наблюдений, интервьюер дополнительно посещает домашнее хозяйство для уточнения необходимых данных и информирует супервайзера о результатах посещения.</w:t>
+      43. В случае обнаружения грубых ошибок в анкетах выборочных наблюдений, интервьюер дополнительно посещает домашнее хозяйство для уточнения необходимых данных и информирует ответственного сотрудника территориального подразделения Бюро о результатах посещения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z123" w:id="111"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 43 – в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4.1. Наблюдение по статистике туризма по опросу нерезидентов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z124" w:id="112"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z124" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Наблюдение основано на принципах анонимного и добровольного участия физических лиц (нерезидентов), достигших восемнадцатилетнего возраста, пересекающих государственную границу Республики Казахстан в пунктах пропуска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z125" w:id="113"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z125" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Основной целью организации и проведения наблюдения является получение первичных статистических данных, необходимых для формирования официальной статистической информации по статистике туризма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z126" w:id="114"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z126" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Сбор информации интервьюером проводится методом случайной выборки, на основе личных опросов посетителей (нерезидентов). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3326,622 +3810,684 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="115"/>
+    <w:bookmarkStart w:name="z128" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Наблюдение проводится в пунктах пропуска два раза в год, согласно Графику предоставления респондентами первичных статистических данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z129" w:id="116"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z129" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Наблюдению подлежат посетители (нерезиденты) в аэропортах, на железнодорожных вокзалах, на автостанциях и на автомобильных пунктах пропуска на момент выезда из Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z130" w:id="117"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z130" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. При проведении опроса с нерезидентами интервьюерам желательно знание иностранных языков, преимущественно владение английским языком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z131" w:id="118"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z131" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. Въездная поездка, рассматриваемая как туристская поездка, отвечает следующим требованиям: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z132" w:id="119"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z132" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) путешествие в пределах Республики Казахстан лиц, не проживающих постоянно на ее территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z133" w:id="120"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z133" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пребывание не более двенадцати месяцев (если человек живет более двенадцати месяцев – это местный житель или резидент, живущий в этой местности);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z134" w:id="121"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z134" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отсутствие оплачиваемой деятельности в стране (месте) временного пребывания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z135" w:id="122"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z135" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 5. Наблюдение по статистике преступности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z136" w:id="123"/>
+      <w:bookmarkStart w:name="z136" w:id="120"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок – в редакции приказа и.о. Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 29.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">52. Исключен приказом и.о. Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 29.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="124"/>
+    <w:bookmarkStart w:name="z137" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Ввод и обработка первичных статистических данных осуществляется на региональном уровне, а обработка сводных данных, контроли и формирование выходной информации по результатам статистического наблюдения на центральном уровне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z138" w:id="125"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z138" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Наблюдение осуществляется путем наблюдения населения и записи сведений в статистические формы. Наблюдение осуществляется методом ведения опроса специально подготовленными интервьюерами путем посещения ими респондентов и (или) домашних хозяйств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z139" w:id="126"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z139" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. При проведении выборочного наблюдения опрашивается один член домашнего хозяйства в возрасте от пятнадцати до восьмидесяти лет. При проживании в домашнем хозяйстве более одного респондента, отбор респондента для опроса производится методом "ближайший день рождения" (выбирается член респондента и (или) домашнего хозяйства, день рождения которого приходится на ближайший период).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z140" w:id="127"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z140" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Интервьюер производит повторное посещение по адресу в другое время, если при первом обращении респондент отсутствовал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z141" w:id="128"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z141" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      57. В случае обнаружения ошибок в анкетах выборочных наблюдений, интервьюер дополнительно посещает респондента и (или) домашнее хозяйство для уточнения необходимых данных и информирует супервайзера о результатах посещения.</w:t>
+      57. В случае обнаружения ошибок в анкетах выборочных наблюдений, интервьюер дополнительно посещает респондента и (или) домашнее хозяйство для уточнения необходимых данных и информирует ответственного сотрудника территориального подразделения Бюро о результатах посещения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z142" w:id="129"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 57 – в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. В ходе наблюдения имеют место случаи, когда не удается опросить респондента и (или) домашнее хозяйство по причине того, что жилище не найдено, изменено целевое назначение помещения, не заселено, или респондент и (или) домашнее хозяйство отказывается участвовать в наблюдении. Указанные случаи сокращают размер выборки и являются источником потенциального смещения выборки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z143" w:id="130"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z143" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Эффективной профилактикой преодоления проблемы неполучения данных является документирование каждого случая согласно маршрутному листу интервьюера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z144" w:id="131"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z144" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. При возникновении сложности по соблюдению принципа "недопущения замены" следует предусмотреть список резервных респондентов и (или) домашних хозяйств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z145" w:id="132"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z145" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Отбор и замена респондента и (или) домашнего хозяйства из списка резервного списка осуществляется путем определения наиболее близко расположенного респондента и (или) домашнего хозяйства от адреса респондента и (или) домашнего хозяйства, не участвующего в наблюдении по причинам, указанным в пункте 58 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z146" w:id="133"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z146" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 6. Наблюдения при проведении национальных переписей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z147" w:id="134"/>
+      <w:bookmarkStart w:name="z147" w:id="131"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок – в редакции приказа и.о. Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 29.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">62. Исключен приказом и.о. Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 29.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="135"/>
+    <w:bookmarkStart w:name="z148" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       63. До начала переписи интервьюер проходит обучение по проведению переписи и инструктаж по работе на ПВУ с мобильным приложением "Перепись" с обязательной проверкой усвоенного материала. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z149" w:id="136"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z149" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       64. Интервьюер изучает границы своего участка, в необходимых случаях границы участка уточняются путем совместного обхода (объезда) с инструкторами по подготовке и проведению национальных переписей и интервьюерами смежных участков. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3960,90 +4506,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="137"/>
+    <w:bookmarkStart w:name="z150" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Задача интервьюера опросить всех респондентов на своем счетном участке и внести в планшет полные и достоверные ответы от респондентов и (или) домашних хозяйств на вопросы переписных листов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z151" w:id="138"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z151" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Переписные листы заполняются интервьюером с использованием планшета или бумажного носителя (в случае отсутствия возможности использования планшетов). Заполненные и внесенные далее в планшет переписные листы на бумажном носителе подлежат сдаче инструктору по подготовке и проведению национальных переписей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4062,90 +4608,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="139"/>
+    <w:bookmarkStart w:name="z152" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. В случае отсутствия домашнего хозяйства по месту жительства или невозможности доступа в жилые дома (квартиры), интервьюеру необходимо оставить в почтовом ящике информационное письмо, в котором указывается адрес инструкторского участка, где он может пройти перепись, а также контактный телефон интервьюера для согласования даты и времени проведения опроса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z153" w:id="140"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z153" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. В назначенный инструктором по подготовке и проведению национальных переписей день интервьюер принимает участие в контрольном обходе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4717,80 +5263,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z159" w:id="141"/>
+    <w:bookmarkStart w:name="z159" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Маршрутный лист интервьюера № ___</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(заполняется территориальным подразделением статистики)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование территории (населенного пункта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6242,68 +6788,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z164" w:id="142"/>
+    <w:bookmarkStart w:name="z164" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бланк отчета о проведении опроса по форме ___________________ месяц 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -8111,178 +8657,214 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z168" w:id="143"/>
+    <w:bookmarkStart w:name="z168" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет о результатах проверки работы интервьюера по проведению</w:t>
+        <w:t xml:space="preserve"> Отчет о результатах проверки работы интервьюера</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>общегосударственных статистических наблюдений</w:t>
+        <w:t>по проведению общегосударственных статистических наблюдений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>_______________________________________</w:t>
+        <w:t>____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z169" w:id="144"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 – в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мною, _________________________________________________________________</w:t>
+      Мною, __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. (при его наличии) должность),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>проведена проверка работы интервьюера ____________________________________</w:t>
+        <w:t>проведена проверка работы интервьюера _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. (при его наличии) интервьюера, № удостоверения)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>с _____ по _____ по проведению статистических наблюдений ___________________.</w:t>
+        <w:t>с _____ по _____ по проведению статистических наблюдений ___________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Проверка проведена по следующим вопросам:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -8510,136 +9092,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Рекомендации по результатам проверки и текущей работы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1. ____________________________________________________________________</w:t>
+        <w:t>1. __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2. ____________________________________________________________________</w:t>
+        <w:t>2. __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3. ____________________________________________________________________</w:t>
+        <w:t>3. __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4. ____________________________________________________________________</w:t>
+        <w:t>4. __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Супервайзер _________________________ Ф.И.О. (при его наличии), подпись</w:t>
+        <w:t>Ответственный сотрудник территориального подразделения Бюро</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ознакомлен(а) интервьюер _____________ Ф.И.О. (при его наличии), подпись</w:t>
+        <w:t>__________________________Ф.И.О. (при его наличии), подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ознакомлен(а) интервьюер _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ф.И.О. (при его наличии), подпись.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8837,25326 +9453,25862 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="145"/>
+    <w:bookmarkStart w:name="z172" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> График работы интервьюера № _____________ на ____ квартал _____ года</w:t>
+        <w:t xml:space="preserve"> График работы интервьюера № ____________ на ____ квартал _____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z173" w:id="146"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 – в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1 пятерка – месяц _________________________________________</w:t>
+      1 пятерка – месяц _______________ № домашних хозяйств ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ домашних хозяйств _____________________________________</w:t>
+        <w:t>2 пятерка – месяц _______________ № домашних хозяйств ___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2 пятерка – месяц _________________________________________</w:t>
+        <w:t>3 пятерка – месяц _______________ № домашних хозяйств ___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ домашних хозяйств _____________________________________</w:t>
+        <w:t>4 пятерка – месяц _______________ № домашних хозяйств ___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3 пятерка – месяц _________________________________________</w:t>
+        <w:t>5 пятерка – месяц _______________ № домашних хозяйств ___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ домашних хозяйств _____________________________________</w:t>
-[...101 lines deleted...]
-        <w:t>№ домашних хозяйств _____________________________________</w:t>
+        <w:t>6 пятерка – месяц _______________ № домашних хозяйств ___________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="424"/>
-[...27 lines deleted...]
-        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № д/х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="57"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="66"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Месяц</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="66"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сбор форм(ы) _____*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 план</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="57"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 факт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="57"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="66"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Опрос по форме_____*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 план</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="26"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 факт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="26"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="108"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Напоминание и консультация домашних хозяйств (согласно пунктов 33, 34 Правил)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 план</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="26"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 факт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="26"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="108"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Передача форм в территориальные подразделения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 план</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="26"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="24"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 факт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="26"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="24"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...895 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="26"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="24"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="108"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Месяц</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="108"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сбор форм(ы) _____ *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 план</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="25"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 факт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="25"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="115"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Опрос по форме_____*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 план</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="25"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 факт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="25"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="115"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Напоминание и консультация домашних хозяйств (согласно пунктов 33, 34 Правил)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 план</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="25"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 факт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="25"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="115"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Передача форм в территориальные подразделения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 план</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="25"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 факт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="25"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="115"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Месяц</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="115"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сбор форм(ы) _____ *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 план</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="25"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 факт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="25"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="115"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Опрос по форме_____*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 план</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="25"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 факт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="25"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="115"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Напоминание и консультация домашних хозяйств (согласно пунктов 33, 34 Правил)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 план</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="25"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 факт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="25"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="115"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Передача форм в территориальные подразделения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 план</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:tcW w:w="100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 факт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="424" w:type="dxa"/>
-[...863 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Супервайзер _____________________________________</w:t>
+      Ответственный сотрудник территориального подразделения Бюро</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ф.И.О. (при его наличии), подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -34172,79 +35324,110 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ф.И.О. (при его наличии), подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z175" w:id="147"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>* при необходимости дублируются строки для необходимого количества наблюдении (форм).</w:t>
+        <w:t>
+      * при необходимости дублируются строки для необходимого количества наблюдении (форм).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -34442,80 +35625,118 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z178" w:id="148"/>
+    <w:bookmarkStart w:name="z178" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бланк отчета о проведении предварительного обхода</w:t>
+        <w:t xml:space="preserve"> Бланк отчета о проведении предварительного обхода по статистическому</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>по статистическому обследованию уровня жизни населения ноябрь-декабрь месяц 202_ г.</w:t>
+        <w:t>обследованию уровня жизни населения ноябрь-декабрь месяц 202_ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 6 – в редакции приказа Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -34529,52 +35750,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-№ </w:t>
+              <w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35042,124 +36263,122 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ф.И.О. (при его наличии), подпись интервьюера</w:t>
+      Ф.И.О. (при его наличии), подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________</w:t>
+        <w:t>интервьюера_________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ф.И.О. (при его наличии), подпись супервайзера</w:t>
+        <w:t>Ф.И.О. (при его наличии), подпись ответственного сотрудника</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________</w:t>
+        <w:t>территориального подразделения Бюро___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z180" w:id="149"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>* Инструкция по заполнению графы "Результат обхода и опроса":</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -35335,50 +36554,82 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"9" - адрес не найден;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"10" - не открыли дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -35386,55 +36637,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -35760,31 +37011,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>