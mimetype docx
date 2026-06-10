--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="50c888f" w14:textId="50c888f">
+    <w:p w14:paraId="c4f5641" w14:textId="c4f5641">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1367,1556 +1367,1640 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 144-4 Кодекса сроки проведения расследования не должны превышать тридцать календарных дней и могут быть продлены только один раз на тридцать календарных дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Сроки уведомления субъекта контроля и надзора, уполномоченного органа в области правовой статистики и специальных учетов, заинтересованных государственных органов о начале проведения расследования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Руководитель территориального подразделения в течение 2 (двух) рабочих дней со дня подписания решения уведомляет уполномоченный орган в области правовой статистики и специальных учетов, заинтересованные государственные органы, представители которых включены в состав комиссии по расследованию, путем направления уведомления о начале проведения расследования через информационную систему "Единый реестр субъектов и объектов проверок".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Территориальное подразделение направляет субъекту контроля и наздора уведомление о начале проведения расследования не менее чем за сутки до начала расследования. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о начале проведения расследования вручается нарочно, направляется в форме заказного почтового отправления с уведомлением о вручении либо посредством электронного документа, подписанного посредством электронной цифровой подписи, по адресу электронной почты субъекта контроля и надзора, если такой адрес ранее был представлен данным субъектом в орган контроля и надзора.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом, уведомление, направленное одним из нижеперечисленных способов, считается врученной в следующих случаях: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нарочно – с даты отметки в рекомендации о получении;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      1) нарочно – с даты отметки в рекомендации о получении;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) почтой – заказным письмом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      2) почтой – заказным письмом;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) электронным способом – с даты отправки на электронный адрес субъекта контроля и надзора, если такой адрес ранее был представлен данным субъектом в орган контроля и надзора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      3) электронным способом – с даты отправки на электронный адрес субъекта контроля и надзора, если такой адрес ранее был представлен данным субъектом в орган контроля и надзора.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Порядок привлечения независимых экспертов и иных заинтересованных лиц</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. К проведению расследования допускается привлечение независимых экспертов, обладающих специальными научными или практическими знаниями, а также заинтересованных лиц, чьи права и законные интересы затрагиваются в связи с проведением расследования о нарушении законодательства Республики Казахстан в области карантина растений. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Решение о привлечении к расследованию в области карантина растений независимых экспертов/заинтересованных лиц оформляется по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Независимые эксперты и заинтересованные лица не являются членами комиссии.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      Независимые эксперты и заинтересованные лица не являются членами комиссии.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Комиссия осуществляет приглашение независимых экспертов посредством направления запросов о предоставлении кандидатур независимых экспертов в государственные органы и в подведомственные организации по обеспечению карантина растений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      10. Комиссия осуществляет приглашение независимых экспертов посредством направления запросов о предоставлении кандидатур независимых экспертов в государственные органы и в подведомственные организации по обеспечению карантина растений.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия осуществляет приглашение заинтересованных лиц, чьи права и законные интересы затрагиваются в связи с проведением расследования о нарушении законодательства Республики Казахстан в области карантина растений, посредством направления запросов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      Комиссия осуществляет приглашение заинтересованных лиц, чьи права и законные интересы затрагиваются в связи с проведением расследования о нарушении законодательства Республики Казахстан в области карантина растений, посредством направления запросов.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Сведения о кандидатуре независимого эксперта/заинтересованных лиц направляются в территориальные подразделения ведомства уполномоченного органа в области карантина растений в срок, не превышающий три рабочих дня со дня поступления запроса, указанного в пункте 10 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      11. Сведения о кандидатуре независимого эксперта/заинтересованных лиц направляются в территориальные подразделения ведомства уполномоченного органа в области карантина растений в срок, не превышающий три рабочих дня со дня поступления запроса, указанного в пункте 10 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Независимый эксперт не привлекается для проведения расследования в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      12. Независимый эксперт не привлекается для проведения расследования в случаях:</w:t>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отсутствия специальных научных или практических знаний в области проводимого расследования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      1) отсутствия специальных научных или практических знаний в области проводимого расследования;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличия трудовых и (или) иных договорных отношений с проверяемым субъектом контроля и надзора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      2) наличия трудовых и (или) иных договорных отношений с проверяемым субъектом контроля и надзора;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличия личной, прямой или косвенной заинтересованности в результатах проводимого расследования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      3) наличия личной, прямой или косвенной заинтересованности в результатах проводимого расследования.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Условия и порядок образования состава комиссии по расследованию</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Расследование проводится комиссией по расследованию (далее – комиссия), в состав которой входят государственные инспекторы по карантину растений. В зависимости от предмета расследования в состав комиссии включаются представители заинтересованных государственных органов (центральных исполнительных органов, в том числе их ведомств и территориальных подразделений, местных исполнительных органов). </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общее количество членов комиссии составляет нечетное число, не менее трех человек. Секретарь Комиссии определяется из числа сотрудников территориального подразделения. Секретарь Комиссии не является ее членом.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      Общее количество членов комиссии составляет нечетное число, не менее трех человек. Секретарь Комиссии определяется из числа сотрудников территориального подразделения. Секретарь Комиссии не является ее членом.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Председатель Комиссии руководит ее деятельностью, принимает решение о привлечении независимых экспертов, заинтересованных лиц, и осуществляет общий контроль над проведением расследования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      14. Председатель Комиссии руководит ее деятельностью, принимает решение о привлечении независимых экспертов, заинтересованных лиц, и осуществляет общий контроль над проведением расследования.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Члены Комиссии:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      15. Члены Комиссии:</w:t>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) устанавливают причины нарушения требований законодательства Республики Казахстан в области карантина растений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      1) устанавливают причины нарушения требований законодательства Республики Казахстан в области карантина растений;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определяют субъекты (объекты) контроля и надзора, допустившие нарушения требований законодательства Республики Казахстан в области карантина растений, ставшие основанием для проведения расследования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      2) определяют субъекты (объекты) контроля и надзора, допустившие нарушения требований законодательства Республики Казахстан в области карантина растений, ставшие основанием для проведения расследования;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляют обследование, осмотр территории субъектов (объектов) контроля и надзора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      3) осуществляют обследование, осмотр территории субъектов (объектов) контроля и надзора;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) получают заключения независимых экспертов (в случае их привлечения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) организовывают отбор проб и проведение лабораторных исследований и получают их результаты (при необходимости); </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) получают копии документов (сведений) на бумажных и электронных носителях для приобщения к акту о результатах расследования по итогам расследования;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      6) получают копии документов (сведений) на бумажных и электронных носителях для приобщения к акту о результатах расследования по итогам расследования;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляют фото- и видеосъемки, относящиеся к предмету расследования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      7) осуществляют фото- и видеосъемки, относящиеся к предмету расследования.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В ходе расследования комиссия, с учетом необходимости защиты сведений, составляющих государственные секреты либо иную охраняемую законами Республики Казахстан тайну, предоставляет участникам расследования, по их письменному запросу, возможность ознакомиться со сведениями, имеющими отношение к расследованию. По запросу заинтересованных лиц комиссия проводит консультации по предмету расследования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      16. В ходе расследования комиссия, с учетом необходимости защиты сведений, составляющих государственные секреты либо иную охраняемую законами Республики Казахстан тайну, предоставляет участникам расследования, по их письменному запросу, возможность ознакомиться со сведениями, имеющими отношение к расследованию. По запросу заинтересованных лиц комиссия проводит консультации по предмету расследования.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Посещение субъектов (объектов) контроля и надзора проводится для определения границ и площадей очагов распространения карантинных объектов, выявления причин их распространения случаев, указанных в пункте 2 настоящих Правил, а также отбора образцов для определения видового состава карантинных объектов и объема зараженной продукции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отбор образцов продукции осуществляется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 6. Порядок оформления материалов расследования</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. По результатам расследования составляется акт о результатах расследования в области карантина растений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акт о результатах расследования в области карантина растений оформляется не позднее 2 (двух) рабочих дней со дня завершения расследования на основании материалов расследования.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      Акт о результатах расследования в области карантина растений оформляется не позднее 2 (двух) рабочих дней со дня завершения расследования на основании материалов расследования.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В акте о результатах расследования в области карантина растений указываются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      19. В акте о результатах расследования в области карантина растений указываются:</w:t>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дата и место составления акта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...15 lines deleted...]
-      1) дата и место составления акта;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наименование органа контроля и надзора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...15 lines deleted...]
-      2) наименование органа контроля и надзора;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дата и номер решения о проведении расследования (дополнительного решения о продлении сроков проведения расследования (при его наличии)), на основании которого проведено расследование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
-[...15 lines deleted...]
-      3) дата и номер решения о проведении расследования (дополнительного решения о продлении сроков проведения расследования (при его наличии)), на основании которого проведено расследование;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) состав комиссии по расследованию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
-[...15 lines deleted...]
-      4) состав комиссии по расследованию;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) и должность независимых экспертов, привлеченных для проведения расследования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
-[...15 lines deleted...]
-      5) фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) и должность независимых экспертов, привлеченных для проведения расследования;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), должность заинтересованных лиц, привлеченных при проведении расследования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...15 lines deleted...]
-      6) фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), должность заинтересованных лиц, привлеченных при проведении расследования;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) наименование или фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) и место нахождения субъекта (объекта) контроля и надзора, допустившего нарушения требований законодательства Республики Казахстан в области карантина растений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
-[...15 lines deleted...]
-      7) наименование или фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) и место нахождения субъекта (объекта) контроля и надзора, допустившего нарушения требований законодательства Республики Казахстан в области карантина растений;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) период проведения расследования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
-[...15 lines deleted...]
-      8) период проведения расследования;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сведения о причинах нарушений требований законодательства Республики Казахстан в области карантина растений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) сведения о выявленных в ходе осуществления и (или) по результатам расследования нарушения требований, являющихся основанием для применения мер оперативного реагирования; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) наименование проверочного листа и пункты требований, по которым выявлены нарушения;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...15 lines deleted...]
-      11) наименование проверочного листа и пункты требований, по которым выявлены нарушения;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) меры, предусмотренные законами Республики Казахстан, в отношении субъекта (объекта) контроля и надзора, допустившего нарушения требований законодательства Республики Казахстан в области карантина растений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...15 lines deleted...]
-      12) меры, предусмотренные законами Республики Казахстан, в отношении субъекта (объекта) контроля и надзора, допустившего нарушения требований законодательства Республики Казахстан в области карантина растений;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) сроки устранения нарушений, выявленных по результатам расследования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
-[...15 lines deleted...]
-      13) сроки устранения нарушений, выявленных по результатам расследования;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) сроки устранения выявленных нарушений требований, являющихся основанием для применения мер оперативного реагирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
-[...15 lines deleted...]
-      14) сроки устранения выявленных нарушений требований, являющихся основанием для применения мер оперативного реагирования;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) подпись должностных лиц, проводивших расследование.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      15) подпись должностных лиц, проводивших расследование.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Акт о результатах расследования в области карантина растений подписывается членами комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...15 lines deleted...]
-      20. Акт о результатах расследования в области карантина растений подписывается членами комиссии.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отказа члена комиссии от подписания акта о результатах расследования в области карантина растений председателем комиссии в акте о результатах расследования в области карантина растений в присутствии членов комиссии производится соответствующая запись. Член комиссии письменно излагает свое особое мнение, которое прилагается к акту о результатах расследования в области карантина растений до его подписания председателем комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
-[...15 lines deleted...]
-      В случае отказа члена комиссии от подписания акта о результатах расследования в области карантина растений председателем комиссии в акте о результатах расследования в области карантина растений в присутствии членов комиссии производится соответствующая запись. Член комиссии письменно излагает свое особое мнение, которое прилагается к акту о результатах расследования в области карантина растений до его подписания председателем комиссии.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Материалы расследования содержат:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) решение о проведении расследования, дополнительное решение о продлении сроков проведения расследования (при его наличии); </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обращения физических и (или) юридических лиц, а также государственных органов; информация (экстренное извещение), подаваемая государственными органами или субъектами деятельности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
-[...15 lines deleted...]
-      2) обращения физических и (или) юридических лиц, а также государственных органов; информация (экстренное извещение), подаваемая государственными органами или субъектами деятельности;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) акт о результатах расследования, к которому прилагаются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
-[...15 lines deleted...]
-      3) акт о результатах расследования, к которому прилагаются:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      решение о привлечении к расследованию независимых экспертов/заинтересованных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключения независимых экспертов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      решение о привлечении к расследованию независимых экспертов/заинтересованных лиц;</w:t>
-[...18 lines deleted...]
-      заключения независимых экспертов;</w:t>
+      акты отбора образцов продукции и результаты лабораторных исследований, экспертиз (при их проведении);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иные материалы, имеющие отношение к расследованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:p>
-[...51 lines deleted...]
-      иные материалы, имеющие отношение к расследованию.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. При проведении расследования для установления причин нарушения требований законодательства Республики Казахстан в области карантина растений и определения субъектов (объектов) контроля и надзора, допустивших нарушения указанных требований, предметом контроля являются требования, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом меры оперативного реагирования применяются только в отношении нарушений требований, установленных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>проверочных листах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> согласно совместному приказу Министра сельского хозяйства Республики Казахстан от 28 декабря 2015 года № 15-05/1138 и Министра национальной экономики Республики Казахстан от 29 декабря 2015 года № 819 "Об утверждении критериев оценки степени риска и проверочных листов в области карантина растений" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 12740) (далее – проверочный лист).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Копия акта о результатах расследования в области карантина растений не позднее трех рабочих дней со дня его подписания вручается или направляется письмом с уведомлением субъекту контроля и надзора.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
-[...15 lines deleted...]
-      23. Копия акта о результатах расследования в области карантина растений не позднее трех рабочих дней со дня его подписания вручается или направляется письмом с уведомлением субъекту контроля и надзора.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Субъект контроля и надзора устраняет выявленные нарушения требований по результатам расследования в сроки, указанные в акте о результатах расследования в области карантина растений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
-[...15 lines deleted...]
-      24. Субъект контроля и надзора устраняет выявленные нарушения требований по результатам расследования в сроки, указанные в акте о результатах расследования в области карантина растений.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      До истечения сроков, предусмотренных в акте о результатах расследования в области карантина растений, субъект контроля и надзора предоставляет информацию об устранении выявленных нарушений требований с приложением материалов, доказывающих факт устранения нарушений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z105" w:id="97"/>
-[...15 lines deleted...]
-      До истечения сроков, предусмотренных в акте о результатах расследования в области карантина растений, субъект контроля и надзора предоставляет информацию об устранении выявленных нарушений требований с приложением материалов, доказывающих факт устранения нарушений.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Итоги проведенного расследования, за исключением сведений, составляющих государственные секреты либо иную охраняемую законами Республики Казахстан тайну, в течение десяти рабочих дней после дня окончания расследования публикуются на интернет- ресурсе территориального подразделения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z106" w:id="98"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Территориальное подразделение уведомляет государственный орган, осуществляющий в пределах своей компетенции деятельность в области государственной правовой статистики и специальных учетов, об итогах расследования в порядке, определенном Генеральной прокуратурой Республики Казахстан в соответствии с частью четвертой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 144-4 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3060,781 +3144,781 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="100"/>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Решение о проведении расследования в области карантина растений</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z111" w:id="100"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      №________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z111" w:id="101"/>
-[...9 lines deleted...]
-      №________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________                  "___" _______ 20 __ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(место вынесения решения) (дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z112" w:id="101"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Наименование территориального подразделения ведомства уполномоченного</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>___________________________                  "___" _______ 20 __ года</w:t>
-[...35 lines deleted...]
-      1. Наименование территориального подразделения ведомства уполномоченного</w:t>
+        <w:t>органа в области карантина растений</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z113" w:id="102"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основания для проведения расследования _____________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>органа в области карантина растений</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z114" w:id="103"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Наименование юридического лица или его филиала и (или) представительства,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>физического лица, в отношении которого назначено расследование в области</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>карантина растений, его местонахождение, индивидуальный идентификационный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер/бизнес-идентификационный номер, участок территории</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z115" w:id="104"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Предмет проведения расследования в области карантина растений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Состав комиссии по расследованию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z117" w:id="106"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Председатель комиссии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z118" w:id="107"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) члены комиссии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z119" w:id="108"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) секретарь Комиссии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
-[...319 lines deleted...]
-        </w:rPr>
         <w:t>(фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>должность)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z118" w:id="108"/>
-[...131 lines deleted...]
-      3) секретарь Комиссии:</w:t>
+      <w:bookmarkStart w:name="z120" w:id="109"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Срок проведения расследования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
-[...52 lines deleted...]
-      6. Срок проведения расследования:</w:t>
+        <w:t>с "___" _______ 20___года по "___" _______ 20___года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z121" w:id="110"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность),</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпись (электронная цифровая подпись) и должность лица, вынесшего решение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4012,475 +4096,475 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="112"/>
+    <w:bookmarkStart w:name="z124" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дополнительное решение о продлении сроков проведения расследования в области карантина растений</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z125" w:id="112"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      №________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z125" w:id="113"/>
-[...9 lines deleted...]
-      №________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________            "____"___________20 __ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(место вынесения решения) (дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z126" w:id="113"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Наименование территориального подразделения ведомства уполномоченного</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________            "____"___________20 __ года</w:t>
-[...35 lines deleted...]
-      1. Наименование территориального подразделения ведомства уполномоченного</w:t>
+        <w:t>органа в области карантина растений ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z127" w:id="114"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Решение о проведении дополнительного расследования в области карантина</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>органа в области карантина растений ___________________________________</w:t>
-[...52 lines deleted...]
-      2. Решение о проведении дополнительного расследования в области карантина</w:t>
+        <w:t>растений от "____" _________ 20____ года № _______.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Состав комиссии по расследованию:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-      3. Состав комиссии по расследованию:</w:t>
+      <w:bookmarkStart w:name="z129" w:id="116"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z129" w:id="117"/>
-[...9 lines deleted...]
-      1) _________________________________________________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z130" w:id="117"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z130" w:id="118"/>
-[...9 lines deleted...]
-      2) _________________________________________________________________</w:t>
+      <w:bookmarkStart w:name="z131" w:id="118"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z131" w:id="119"/>
-[...9 lines deleted...]
-      3) __________________________________________________________________</w:t>
+      <w:bookmarkStart w:name="z132" w:id="119"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Срок проведения расследования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность))</w:t>
-[...18 lines deleted...]
-      4. Срок проведения расследования:</w:t>
+        <w:t>с "___" _______ 20___года по "___" _______ 20___года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Расследование продлено с "___" _____ 20___года по "___" _____ 20___ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-      5. Расследование продлено с "___" _____ 20___года по "___" _____ 20___ года</w:t>
+      <w:bookmarkStart w:name="z134" w:id="121"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Основания продления сроков расследования ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z134" w:id="122"/>
-[...9 lines deleted...]
-      6. Основания продления сроков расследования ___________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z135" w:id="122"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность),</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпись (электронная цифровая подпись) и должность лица, вынесшего решение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4658,389 +4742,389 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z138" w:id="124"/>
+    <w:bookmarkStart w:name="z138" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Решение о привлечении к расследованию в области карантина растений независимых экспертов/заинтересованных лиц</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z139" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _____ 20__ года            город, область _____________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z139" w:id="125"/>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z140" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z140" w:id="125"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с пунктом ___ статьи ____ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О карантине растений", пунктом _____ Правил расследования в области карантина</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>растений, утвержденных приказом Министра сельского хозяйства Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан от "____" _________20___ года № ___ по предмету расследования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в области карантина растений, проводимому по решению о проведении расследования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в области карантина растений</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и должность лица, вынесшего решение)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ _______ от "____" _________ 20____ года:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z141" w:id="126"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Привлечь к расследованию в области карантина растений следующих независимых</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"О карантине растений", пунктом _____ Правил расследования в области карантина</w:t>
-[...67 lines deleted...]
-        <w:t>в области карантина растений</w:t>
+        <w:t>экспертов/заинтересованных лиц ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность),</w:t>
-[...52 lines deleted...]
-      1. Привлечь к расследованию в области карантина растений следующих независимых</w:t>
+        <w:t>(фамилия, имя, отчество (при его наличии), должность, привлекаемых экспертов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и заинтересованных лиц, обладающих специальными знаниями)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z142" w:id="127"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Перед независимыми экспертами/заинтересованными лицами поставить следующие</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:p>
-[...86 lines deleted...]
-    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вопросы: _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5286,637 +5370,742 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="129"/>
+    <w:bookmarkStart w:name="z145" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт о результатах расследования в области карантина растений</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z146" w:id="129"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № _______</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z146" w:id="130"/>
-[...9 lines deleted...]
-      № _______</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________            "____" ____________ 20___года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(место составления акта) (дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Наименование органа контроля и надзора ________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...43 lines deleted...]
-      1. Наименование органа контроля и надзора ________________________________</w:t>
+      <w:bookmarkStart w:name="z148" w:id="131"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Дата и номер решения о проведении расследования (дополнительного решения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z148" w:id="132"/>
-[...9 lines deleted...]
-      2. Дата и номер решения о проведении расследования (дополнительного решения</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о продлении сроков проведения расследования (при его наличии)), на основании</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>которого проведено расследование _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z149" w:id="132"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Состав Комиссии:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>о продлении сроков проведения расследования (при его наличии)), на основании</w:t>
-[...16 lines deleted...]
-        <w:t>которого проведено расследование _______________________________________</w:t>
+        <w:t>Председатель комиссии ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Члены комиссии: ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и должность)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z149" w:id="133"/>
-[...9 lines deleted...]
-      3. Состав Комиссии:</w:t>
+      <w:bookmarkStart w:name="z150" w:id="133"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Председатель комиссии ________________________________________________</w:t>
-[...84 lines deleted...]
-        <w:t>и должность)</w:t>
+        <w:t>и должность независимых экспертов, привлеченных для проведения расследования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z150" w:id="134"/>
-[...9 lines deleted...]
-      4. Фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z151" w:id="134"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность),</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>и должность независимых экспертов, привлеченных для проведения расследования</w:t>
+        <w:t>должность заинтересованных лиц, привлеченных при проведении расследования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z151" w:id="135"/>
-[...9 lines deleted...]
-      5. Фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность),</w:t>
+      <w:bookmarkStart w:name="z152" w:id="135"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Наименование или фамилия, имя, отчество (если оно указано в документе,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>должность заинтересованных лиц, привлеченных при проведении расследования</w:t>
+        <w:t>удостоверяющем личность) и место нахождения субъекта (объекта) контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и надзора, допустившего нарушения требований законодательства Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан в области карантина растений __________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z153" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Период проведения расследования _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z154" w:id="137"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Сведения о причинах нарушений требований законодательства Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан в области карантина растений __________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z152" w:id="136"/>
-[...69 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="137"/>
-[...35 lines deleted...]
-      8. Сведения о причинах нарушений требований законодательства Республики</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z155" w:id="138"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Сведения о выявленных в ходе осуществления и (или) по результатам</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Казахстан в области карантина растений __________________________________</w:t>
+        <w:t>расследования нарушения требований, являющихся основанием для применения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мер оперативного реагирования _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5932,96 +6121,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z155" w:id="139"/>
-[...9 lines deleted...]
-      9. Сведения о выявленных в ходе осуществления и (или) по результатам</w:t>
+      <w:bookmarkStart w:name="z156" w:id="139"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Наименование проверочного листа и пункты требований, по которым выявлены</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>расследования нарушения требований, являющихся основанием для применения</w:t>
-[...16 lines deleted...]
-        <w:t>мер оперативного реагирования _________________________________________</w:t>
+        <w:t>нарушения ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -6037,365 +6209,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z156" w:id="140"/>
-[...9 lines deleted...]
-      10. Наименование проверочного листа и пункты требований, по которым выявлены</w:t>
+      <w:bookmarkStart w:name="z157" w:id="140"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Меры, предусмотренные законами Республики Казахстан, в отношении субъекта</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>нарушения ___________________________________________________________</w:t>
+        <w:t>(объекта) контроля и надзора, допустившего нарушения требований законодательства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан в области карантина растений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z158" w:id="141"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Сроки устранения нарушений, выявленных по результатам расследования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z157" w:id="141"/>
-[...97 lines deleted...]
-      12. Сроки устранения нарушений, выявленных по результатам расследования</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(число, месяц, год)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z159" w:id="142"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Сроки устранения выявленных нарушений требований, являющихся основанием</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>для применения мер оперативного реагирования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(число, месяц, год)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z159" w:id="143"/>
-[...9 lines deleted...]
-      13. Сроки устранения выявленных нарушений требований, являющихся основанием</w:t>
+      <w:bookmarkStart w:name="z160" w:id="143"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приложение: материалы расследования на _______ листах</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:p>
-[...69 lines deleted...]
-    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Особое мнение на _______ листах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6435,55 +6519,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6809,31 +6893,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>