--- v0 (2025-10-05)
+++ v1 (2026-07-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e1d0ac4" w14:textId="e1d0ac4">
+    <w:p w14:paraId="c7da51d" w14:textId="c7da51d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении форм ведомственных статистических наблюдений Министерства труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра труда и социальной защиты населения Республики Казахстан от 25 апреля 2024 года № 114. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 апреля 2024 года № 34313</w:t>
+        <w:t>Приказ Министра труда и социальной защиты населения Республики Казахстан от 25 апреля 2024 года № 114. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 апреля 2024 года № 34313.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1242,50 +1242,88 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202__ жылғы ______ (ай) еңбек делдалдығы үшін өтініш берген азаматтардың саны туралы есеп</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Отчет о численности граждан, обратившихся за трудовым посредничеством за _______ (месяц) 202__ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№245 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -1747,127 +1785,129 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мансап орталықтары, еңбек мобильділігі орталықтары, облыстардың, республикалық маңызы бар қалалардың, астананың халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдары және "Еңбек ресурстарын дамыту орталығы" АҚ (бұдан әрі – "ЕРДО" АҚ) ұсынады</w:t>
-[...16 lines deleted...]
-              <w:t>Представляют карьерные центры, центры трудовой мобильности, местные исполнительные органы по вопросам социальной защиты и занятости населения областей, городов республиканского значения, столицы и АО "Центр развития трудовых ресурсов" (далее – АО "ЦРТР")</w:t>
+"Мансап орталықтары, еңбек мобильділігі орталықтары, астананың, облыстардың, республикалық маңызы бар қалалардың халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдары және "Еңбек ресурстарын дамыту орталығы" АҚ (бұдан әрі – "ЕРДО" АҚ) ұсынады</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представляют карьерные центры, центры трудовой мобильности, местные исполнительные органы по вопросам социальной защиты и занятости населения столицы, областей, городов республиканского значения и АО "Центр развития трудовых ресурсов" (далее – АО "ЦРТР")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұсыну мерзімі – мансап орталықтары есепті айдан кейінгі айдың 2-күні; еңбек мобильділігі орталықтары есепті айдан кейінгі айдың 4-күні; облыстардың, республикалық маңызы бар қалалардың және астананың халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдары есепті айдан кейінгі айдың 6-күні; "ЕРДО" АҚ Еңбекминіне – есепті айдан кейінгі айдың 8-күні</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Срок представления – карьерные центры – 2-го числа после отчетного месяца; центры трудовой мобильности – 4-го числа после отчетного месяца; местные исполнительные органы по вопросам социальной защиты и занятости населения областей, городов республиканского значения, столицы – 6-го числа после отчетного месяца; АО "ЦРТР" в МТСЗН – 8-го числа после отчетного месяца </w:t>
+Ұсыну мерзімі – мансап орталықтары есепті айдан кейінгі айдың 2-күні; еңбек мобильділігі орталықтары есепті айдан кейінгі айдың 4-күні; астананың, облыстардың, республикалық маңызы бар қалалардың халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдары есепті айдан кейінгі айдың 6-күні; "ЕРДО" АҚ Еңбекминіне – есепті айдан кейінгі айдың 8-күні</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок представления – карьерные центры – 2-го числа после отчетного месяца; центры трудовой мобильности – 4-го числа после отчетного месяца; местные исполнительные органы по вопросам социальной защиты и занятости населения столицы, областей, городов республиканского значения – 6-го числа после отчетного месяца; АО "ЦРТР" в МТСЗН – 8-го числа после отчетного месяца"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12873,51 +12913,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) социальная профессиональная ориентация – комплекс взаимосвязанных мероприятий, направленных на оказание практической помощи в выборе профессий, смене рода занятий и повышение квалификации с учетом профессиональных знаний, навыков, интересов личности и потребностей рынка труда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) центр трудовой мобильности – юридическое лицо, создаваемое местным исполнительным органом области, города республиканского значения и столицы в целях разработки и реализации мер содействия занятости;</w:t>
+      2) центр трудовой мобильности – юридическое лицо, создаваемое местным исполнительным органом столицы, области, города республиканского значения в целях разработки и реализации мер содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) трудоустройство – комплекс организационных, экономических и правовых мероприятий, призванных способствовать обеспечению занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
@@ -12993,74 +13033,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, городах областного и республиканского значения, столице;</w:t>
+      7) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, столице, городе республиканского значения, городе областного значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) субсидируемое рабочее место – рабочее место, создаваемое работодателем на договорной основе с центром трудовой мобильности (карьерным центром) для трудоустройства безработных, а также студентов и учащихся старших классов общеобразовательных школ в свободное от учебы время, участвующих в работах, не причиняющих вреда здоровью и не нарушающих процесса обучения, с полным или частичным субсидированием их заработной платы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№245 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Все показатели в статистической форме (за исключением строки 5 и 5.1, где показываются данные на конец отчетного месяца) приводятся за отчетный месяц и нарастающим итогом с начала текущего года. Данные указываются с точностью до единицы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -14583,50 +14685,68 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жасырын жұмыссыздық жөніндегі мәлімет (қысқартылған және жұмыспен ішінара қамтылған жұмыскерлер, жалақы бойынша берешек туралы)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Сведения о скрытой безработице (о сокращенных и частично занятых работниках, задолженности по заработной плате)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сноска. Приложение 3 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 16.06.2026 №245 (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15068,127 +15188,129 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заңды тұлғалар және олардың филиалдары мен өкілдіктерінің өздері орналасқан орындары бойынша; аудандардың, қалалардың халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдары; облыстардың, республикалық маңызы бар қалалардың, астананың халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдары және "Еңбек ресурстарын дамыту орталығы" АҚ (бұдан әрі – "ЕРДО" АҚ) ұсынады</w:t>
-[...16 lines deleted...]
-              <w:t>Представляют юридические лица и их филиалы и представительства по месту нахождения; местные исполнительные органы по вопросам социальной защиты и занятости населения районов, городов; местные исполнительные органы по вопросам социальной защиты и занятости населения областей, городов республиканского значения, столицы и АО "Центр развития трудовых ресурсов" (далее – АО "ЦРТР")</w:t>
+Заңды тұлғалар және олардың филиалдары мен өкілдіктерінің өздері орналасқан орындары бойынша; аудандардың, қалалардың халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдары; астананың, облыстардың, республикалық маңызы бар қалалардың халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдары және "Еңбек ресурстарын дамыту орталығы" АҚ (бұдан әрі – "ЕРДО" АҚ) ұсынады</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представляют юридические лица и их филиалы и представительства по месту нахождения; местные исполнительные органы по вопросам социальной защиты и занятости населения районов, городов; местные исполнительные органы по вопросам социальной защиты и занятости населения столицы, областей, городов республиканского значения и АО "Центр развития трудовых ресурсов" (далее – АО "ЦРТР")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұсыну мерзімі – заңды тұлғалар және олардың филиалдары мен өкілдіктерінің өздері орналасқан орындары бойынша есепті айдан кейін 3-күні; аудандардың, қалалардың халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдары есепті айдан кейінгі айдың 5-күні; облыстардың, республикалық маңызы бар қалалардың, астананың халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдары есепті айдан кейінгі айдың 7-күні; "ЕРДО" АҚ Еңбекминіне есепті айдан кейінгі айдың 10-күні</w:t>
-[...16 lines deleted...]
-              <w:t>Срок представления – юридические лица и их филиалы и представительства по месту своего нахождения 3-го числа после отчетного месяца; местные исполнительные органы по вопросам социальной защиты и занятости населения районов, городов – 5-го числа после отчетного месяца; местные исполнительные органы по вопросам социальной защиты и занятости населения областей, городов республиканского значения, столицы – 7-го числа после отчетного месяца; АО "ЦРТР" в МТСЗН – 10-го числа после отчетного месяца</w:t>
+Ұсыну мерзімі – заңды тұлғалар және олардың филиалдары мен өкілдіктерінің өздері орналасқан орындары бойынша есепті айдан кейін 3-күні; аудандардың, қалалардың халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдары есепті айдан кейінгі айдың 5-күні; астананың, облыстардың, республикалық маңызы бар қалалардың халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдары есепті айдан кейінгі айдың 7-күні; "ЕРДО" АҚ Еңбекминіне есепті айдан кейінгі айдың 10-күні</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок представления – юридические лица и их филиалы и представительства по месту своего нахождения 3-го числа после отчетного месяца; местные исполнительные органы по вопросам социальной защиты и занятости населения районов, городов – 5-го числа после отчетного месяца; местные исполнительные органы по вопросам социальной защиты и занятости населения столицы, областей, городов республиканского значения – 7-го числа после отчетного месяца; АО "ЦРТР" в МТСЗН – 10-го числа после отчетного месяца".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15398,520 +15520,567 @@
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...31 lines deleted...]
-              <w:t>¹Вид экономической деятельности ___________(код секции )______________(код раздела)</w:t>
+          <w:bookmarkStart w:name="z146" w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>¹Экономикалық қызмет түрі ___________(секция коды )________________(бөлім коды)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+¹Вид экономической деятельности ___________(код секции )______________(код раздела)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...31 lines deleted...]
-              <w:t>Код строки</w:t>
+          <w:bookmarkStart w:name="z149" w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жол коды</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код строки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z151" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіпорынның жұмыс режимі</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Режим работы предприятия</w:t>
+          <w:bookmarkEnd w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Режим работы предприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z153" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өндіріс көлемі, мың теңге</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Объем производства, тысяч тенге</w:t>
+          <w:bookmarkEnd w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Объем производства, тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z155" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыскерлердің жалпы тізімдік саны, адам</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Общая списочная численность работников, человек</w:t>
+          <w:bookmarkEnd w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая списочная численность работников, человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z157" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқар-тылған жұмыс орындарының барлығы, адам</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Всего сокращено рабочих мест, человек</w:t>
+          <w:bookmarkEnd w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего сокращено рабочих мест, человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z159" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқар-тылған бос орындарының барлығы, бірлік</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Всего сокращено вакантных мест, единиц</w:t>
+          <w:bookmarkEnd w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего сокращено вакантных мест, единиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z161" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыскерлердің саны, адам</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Количество работников, человек</w:t>
+          <w:bookmarkEnd w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество работников, человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z163" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 айдан кейін күтілетін жұмыс орындарының қысқартылуы, адам</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>ожидаемое сокращение рабочих мест через 2 месяца, человек</w:t>
+          <w:bookmarkEnd w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ожидаемое сокращение рабочих мест через 2 месяца, человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15971,298 +16140,322 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z172" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өз еркімен жұмыстан босатылғандар</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>уволенных по собственному желанию</w:t>
+          <w:bookmarkEnd w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+уволенных по собственному желанию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z174" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жалақысы сақталмайтын демалысқа шыққандар</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>находящихся в отпусках без сохранения заработной платы</w:t>
+          <w:bookmarkEnd w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+находящихся в отпусках без сохранения заработной платы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z176" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 толық емес жұмыс уақыты режимінде жұмыс істейтіндер</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>занятых в режиме неполного рабочего времени</w:t>
+          <w:bookmarkEnd w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+занятых в режиме неполного рабочего времени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z178" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өндірістің, жабдықтың тоқтатылуына байланысты уақытша жұмыспен қамтылмағандар</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>временно незанятых из-за простоя производства, оборудования</w:t>
+          <w:bookmarkEnd w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+временно незанятых из-за простоя производства, оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z182" w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>А</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16602,119 +16795,134 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z194" w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z195" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өндірістің толық тоқтауы (жұмыс пен қызметтің орындалуының тоқтатылуы)</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Полная остановка производства (прекращение выполнения работ и услуг)</w:t>
+          <w:bookmarkEnd w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полная остановка производства (прекращение выполнения работ и услуг)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16964,642 +17172,665 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z207" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание:</w:t>
+        <w:t>
+      Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...72 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z208" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>продолжение</w:t>
+        <w:t>
+      Примечание:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z209" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1Экономикалық қызмет түрі – осы статистикалық нысанға қосымшаға сәйкес толтырылады</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z210" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1Вид экономической деятельности – заполняется согласно приложению к настоящей статистической форме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z211" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z212" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...31 lines deleted...]
-              <w:t>Код строки</w:t>
+          <w:bookmarkStart w:name="z213" w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жол коды</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код строки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z215" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіпорынның жұмыс режимі</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Режим работы предприятия</w:t>
+          <w:bookmarkEnd w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Режим работы предприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z217" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өндіріс көлемі, мың теңге</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Объем производства, тысяч тенге</w:t>
+          <w:bookmarkEnd w:id="109"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Объем производства, тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z219" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыскерлердің жалпы тізімдік саны, адам</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Общая списочная численность работников, человек</w:t>
+          <w:bookmarkEnd w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая списочная численность работников, человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z221" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқар-тылған жұмыс орындарының барлығы, адам</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Всего сокращено рабочих мест, человек</w:t>
+          <w:bookmarkEnd w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего сокращено рабочих мест, человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z223" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқар-тылған бос орындарының барлығы, бірлік</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Всего сокращено вакантных мест, единиц</w:t>
+          <w:bookmarkEnd w:id="112"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего сокращено вакантных мест, единиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z98" w:id="87"/>
+          <w:bookmarkStart w:name="z225" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыскерлердің саны, адам</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="87"/>
+          <w:bookmarkEnd w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество работников, человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z227" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 айдан кейін күтілетін жұмыс орындарының қысқартылуы, адам</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>ожидаемое сокращение рабочих мест через 2 месяца, человек</w:t>
+          <w:bookmarkEnd w:id="114"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ожидаемое сокращение рабочих мест через 2 месяца, человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17659,298 +17890,322 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z236" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өз еркімен жұмыстан босатылғандар</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>уволенных по собственному желанию</w:t>
+          <w:bookmarkEnd w:id="115"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+уволенных по собственному желанию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z238" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жалақысы сақталмайтын демалысқа шыққандар</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>находящихся в отпусках без сохранения заработной платы</w:t>
+          <w:bookmarkEnd w:id="116"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+находящихся в отпусках без сохранения заработной платы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z240" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 толық емес жұмыс уақыты режимінде жұмыс істейтіндер</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>занятых в режиме неполного рабочего времени</w:t>
+          <w:bookmarkEnd w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+занятых в режиме неполного рабочего времени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z242" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өндірістің, жабдықтың тоқтатылуына байланысты уақытша жұмыспен қамтылмағандар</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>временно незанятых из-за простоя производства, оборудования</w:t>
+          <w:bookmarkEnd w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+временно незанятых из-за простоя производства, оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z246" w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>А</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="119"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18290,119 +18545,134 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z258" w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="120"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z259" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Толық емес жұмыс уақыты режиміне көшу (ішінара тоқтауы, өндіріс көлемінің қысқаруы, жұмыс режимінің өзгеруі)</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Переход на режим неполного рабочего времени (частичная приостановка, сокращение объема производства, изменение режима работы)</w:t>
+          <w:bookmarkEnd w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Переход на режим неполного рабочего времени (частичная приостановка, сокращение объема производства, изменение режима работы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18652,548 +18922,585 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z271" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>продолжение</w:t>
+        <w:t>
+      жалғасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z272" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...31 lines deleted...]
-              <w:t>Код строки</w:t>
+          <w:bookmarkStart w:name="z273" w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жол коды</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код строки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z275" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіпорынның жұмыс режимі</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Режим работы предприятия</w:t>
+          <w:bookmarkEnd w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Режим работы предприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z277" w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өндіріс көлемі, мың теңге</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Объем производства, тысяч тенге</w:t>
+          <w:bookmarkEnd w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Объем производства, тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z279" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыскерлердің жалпы тізімдік саны, адам</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Общая списочная численность работников, человек</w:t>
+          <w:bookmarkEnd w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая списочная численность работников, человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z281" w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқар-тылған жұмыс орындарының барлығы, адам</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Всего сокращено рабочих мест, человек</w:t>
+          <w:bookmarkEnd w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего сокращено рабочих мест, человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z283" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқар-тылған бос орындарының барлығы, бірлік</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Всего сокращено вакантных мест, единиц</w:t>
+          <w:bookmarkEnd w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего сокращено вакантных мест, единиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z285" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыскерлердің саны, адам</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Количество работников, человек</w:t>
+          <w:bookmarkEnd w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество работников, человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z287" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 айдан кейін күтілетін жұмыс орындарының қысқартылуы, адам</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>ожидаемое сокращение рабочих мест через 2 месяца, человек</w:t>
+          <w:bookmarkEnd w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ожидаемое сокращение рабочих мест через 2 месяца, человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -19253,298 +19560,322 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z296" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өз еркімен жұмыстан босатылғандар</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>уволенных по собственному желанию</w:t>
+          <w:bookmarkEnd w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+уволенных по собственному желанию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z298" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жалақысы сақталмайтын демалысқа шыққандар</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>находящихся в отпусках без сохранения заработной платы</w:t>
+          <w:bookmarkEnd w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+находящихся в отпусках без сохранения заработной платы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z300" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 толық емес жұмыс уақыты режимінде жұмыс істейтіндер</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>занятых в режиме неполного рабочего времени</w:t>
+          <w:bookmarkEnd w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+занятых в режиме неполного рабочего времени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z302" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өндірістің, жабдықтың тоқтатылуына байланысты уақытша жұмыспен қамтылмағандар</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>временно незанятых из-за простоя производства, оборудования</w:t>
+          <w:bookmarkEnd w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+временно незанятых из-за простоя производства, оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z306" w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>А</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="136"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19884,106 +20215,118 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z318" w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="137"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z100" w:id="89"/>
+          <w:bookmarkStart w:name="z319" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Толық режимдегі жұмыс</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="89"/>
+          <w:bookmarkEnd w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Работа в полном режиме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20249,86 +20592,93 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-бөлім. Кәсіпорын персоналын жұмыспен қамту үшін қабылданатын шаралар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z102" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 2. Меры, принимаемые с целью занятости персонала предприятия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -20957,520 +21307,658 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:bookmarkStart w:name="z103" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-бөлім. Жалақы бойынша мерзімі өткен берешек</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Раздел 3. Просроченная задолженность по заработной плате</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...66 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z331" w:id="142"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жол коды</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="142"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код строки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z333" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалақы бойынша мерзімі өткен берешек</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...33 lines deleted...]
-          </w:tcPr>
+          <w:bookmarkEnd w:id="143"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Просроченная задолженность по заработной плате</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z335" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сома, мың теңге</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...14 lines deleted...]
-            </w:r>
+          <w:bookmarkEnd w:id="144"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...49 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z344" w:id="145"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="145"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z345" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалақы бойынша мерзімі өткен берешек</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...19 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+          <w:bookmarkEnd w:id="146"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Просроченная задолженность по заработной плате</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z104" w:id="93"/>
+      <w:bookmarkStart w:name="z104" w:id="147"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Статистикалық нысанды толтыруға жұмсалған уақытты көрсетіңіз, сағатпен (қажеттiсiн қоршаңыз)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Укажите время, затраченное на заполнение статистической формы, в часах (нужное обвести)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -21828,101 +22316,101 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 более 40 часов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z105" w:id="94"/>
+      <w:bookmarkStart w:name="z105" w:id="148"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үлгілік мекенжай бөлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Типовая адресная часть</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z106" w:id="95"/>
+      <w:bookmarkStart w:name="z106" w:id="149"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Мекенжайы (респонденттің) _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22158,64 +22646,64 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Не согласны на распространение первичных статистических данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z107" w:id="96"/>
+      <w:bookmarkStart w:name="z107" w:id="150"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта мекенжайы (респонденттің)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты (респондента) _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22433,64 +22921,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя и отчество (при его наличии) подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z108" w:id="97"/>
+      <w:bookmarkStart w:name="z108" w:id="151"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22518,50 +23006,82 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Представление недостоверных и непредставление первичных статистических данных в соответствующие органы государственной статистики в установленный срок являются административными правонарушениями, предусмотренными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 497</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан "Об административных правонарушениях".</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22692,68 +23212,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>занятых работниках, задолженности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по заработной плате)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="98"/>
+    <w:bookmarkStart w:name="z110" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Виды экономической деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -34360,51 +34880,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 4 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 апреля 2024 года № 114</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="99"/>
+    <w:bookmarkStart w:name="z112" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инструкция по заполнению статистической формы ведомственного статистического наблюдения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -34413,805 +34933,805 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(о сокращенных и частично занятых работниках, задолженности по заработной плате)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(индекс 3-ТН (скрытая безработица), периодичность месячная)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z113" w:id="100"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z113" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящая Инструкция по заполнению статистической формы ведомственного статистического наблюдения "Сведения о скрытой безработице" (о сокращенных и частично занятых работниках, задолженности по заработной плате) (индекс 3-ТН (скрытая безработица), периодичность месячная) (далее – Инструкция) разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13 Закона Республики Казахстан "О государственной статистике" и детализирует заполнение статистической формы ведомственного статистического наблюдения "Сведения о скрытой безработице" (о сокращенных и частично занятых работниках, задолженности по заработной плате) (индекс 3-ТН (скрытая безработица), периодичность месячная) (далее – статистическая форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z114" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящей Инструкции используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z115" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) неполным рабочим временем считается время, которое меньше нормальной продолжительности, установленной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Трудовым</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексом Республики Казахстан (далее – Трудовой кодекс), в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z116" w:id="103"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z116" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неполный рабочий день, то есть уменьшение нормы продолжительности ежедневной работы (рабочей смены);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z117" w:id="104"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z117" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неполная рабочая неделя, то есть сокращение числа рабочих дней в рабочей неделе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z118" w:id="105"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z118" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       одновременное уменьшение нормы продолжительности ежедневной работы (рабочей смены) и сокращение числа рабочих дней в рабочей неделе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z119" w:id="106"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z119" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уполномоченный государственный орган по труду – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере трудовых отношений в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z120" w:id="107"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z120" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Статистическую форму представляют ежемесячно юридические лица и их филиалы и представительства по месту нахождения, при наличии одного из следующих случаев:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z121" w:id="108"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z121" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полная остановка производства (прекращение выполнения работ и услуг);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z122" w:id="109"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z122" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переход на режим неполного рабочего времени (частичная приостановка, сокращение объема производства, изменение режима работы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z123" w:id="110"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z123" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       работа в полном объеме, но планирующие и осуществившие сокращение штатного состава;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z124" w:id="111"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z124" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличии просроченной задолженности по заработной плате (свыше трех месяцев).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z125" w:id="112"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z125" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вид экономической деятельности в разделе 1 заполняется согласно приложению к статистической форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z126" w:id="113"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z126" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В разделе 1 заполняется только одна строка – 1, 2 или 3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z127" w:id="114"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z127" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данные по строке 1 заполняют предприятия, полностью прекратившие выполнение работ, оказания услуг, в том числе по истечении срока контракта (договора) и завершения срока выполнения обязательств по контракту (договору).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z128" w:id="115"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z128" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данные по строке 2 заполняют предприятия, частично приостановившие производство, прекратившие работу в отдельных подразделениях, цехах, участках, перешедшие на режим неполного рабочего времени в целом по предприятию или в отдельных подразделениях, цехах, участках, сократившие объем производства, изменившие режим работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z129" w:id="116"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z129" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данные по строке 3 заполняют предприятия, осуществляющие работу в полном режиме, но планирующие высвобождение персонала или сокращение штатных единиц, а также предприятия осуществившие сокращения в отчетном периоде (то есть отчетный месяц).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z130" w:id="117"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z130" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В строках 1, 2 или 3 раздела 1:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z131" w:id="118"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z131" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по графе 1 указывается объем производства предприятия, тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z132" w:id="119"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z132" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по графе 2 указывается общая списочная численность работников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z133" w:id="120"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z133" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по графе 3 указывается – количество тех или иных должностей, исключенных из штатного расписания за отчетный период, то есть количество людей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z134" w:id="121"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z134" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по графе 4 указывается – количество тех или иных должностей, исключенных из штатного расписания, заполняется за отчетный период, то есть количество вакантных мест (единиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z135" w:id="122"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z135" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по графе 5 указывается число работников, уволенных по собственному желанию, в том числе принятых на сезонные, временные работы по истечении срока трудового договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z136" w:id="123"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z136" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по графе 6 указывается число работников, находящихся в отпусках без сохранения заработной платы. Данная графа заполняется по состоянию на конец отчетного периода, то есть на 1 число месяца, следующего за отчетным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z137" w:id="124"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z137" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по графе 7 указывается количество работников, занятых в режиме неполного рабочего времени. Графа 7 заполняется по состоянию на конец отчетного периода, то есть на 1 число месяца, следующего за отчетным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z138" w:id="125"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z138" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по графе 8 указывается количество работников, временно не занятых из-за простоя производства, оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z139" w:id="126"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z139" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по графе 9 указывается ожидаемое сокращение рабочих мест через 2 месяца, указывается в количестве человек на отчетную дату.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z140" w:id="127"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z140" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Раздел 2 содержит показатели по мерам, принятым предприятием (организацией, учреждением) с целью обеспечения занятости работников:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z141" w:id="128"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z141" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по строке 1 указывается число работников, перераспределенных на другие работы (должности) – количество работников, переведенных на другие работы (должности);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z142" w:id="129"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z142" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по строке 2 указывается число работников, обученных другим профессиям – количество работников, прошедших обучение, переобучение, переподготовку и работающих на должностях, по которым прошли обучение, переобучение, переподготовку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z143" w:id="130"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z143" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по строке 3 указывается число работников, направленных и проходящих переподготовку, повышение квалификации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z144" w:id="131"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z144" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Раздел 3 заполняется предприятиями, организациями, учреждениями, у которых имеется просроченная задолженность по заработной плате.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z145" w:id="132"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z145" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 2 указывается просроченная задолженность по заработной плате – невыплаченная заработная плата в нарушение пункта 1 статьи 113 Трудового кодекса, заполняется на конец отчетного периода, то есть на 1 число месяца, следующего за отчетным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -35537,31 +36057,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>