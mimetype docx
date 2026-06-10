--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a44bb16" w14:textId="a44bb16">
+    <w:p w14:paraId="74bf30e" w14:textId="74bf30e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1615,1186 +1616,1740 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. При утере поощрений их дубликаты не выдаются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Внесение и рассмотрение материалов для поощрения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа Министра просвещения РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Кадровая служба Министерства уведомляет посредством модуля "Марапат" информационной системы "Национальная образовательная база данных" (далее – ИС НОБД) органы управления образованием и организации образования о сроках приема представлений, квоте на поощрения (далее – квота) не позднее чем за 70 календарных дней до соответствующего праздника, дня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа Министра просвещения РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Организации сферы образования (независимо от форм собственности) для поощрения педагогов, работников сферы образования, а также лиц, внесших вклад в развитие сферы образования, направляют в органы управления образованием городов/районов посредством модуля "Марапат" (при наличии доступа к ИС НОБД) не позднее чем за 50 календарных дней до соответствующего праздника, дня:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) представление;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) наградной лист установленного образца по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Системе поощрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается в редакции приказа Министра просвещения РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Органы управления образованием городов/районов формируют списки педагогов, набравших наибольший балл по уровням образования (независимо от форм собственности) в соответствии с показателями согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Системе поощрения, а также списки работников сферы образования, лиц, внесших вклад в развитие сферы образования, и направляют в органы управления образованием областей, городов республиканского значения и столицы посредством модуля "Марапат" (при наличии доступа к ИС НОБД) согласно квоте не позднее чем за 40 календарных дней до соответствующего праздника, дня:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) представление;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) наградной лист установленного образца по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Системе поощрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции приказа Министра просвещения РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Органы управления образованием областей, городов республиканского значения и столицы формируют списки педагогов, набравших наибольший балл по уровням образования (независимо от форм собственности) в соответствии с показателями согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Системе поощрения, а также списки работников сферы образования, лиц, внесших вклад в развитие сферы образования, посредством модуля "Марапат" (при наличии доступа к ИС НОБД) согласно квоте не позднее чем за 30 календарных дней до соответствующего праздника, дня и вносят в Министерство:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) представление;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) наградной лист установленного образца по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Системе поощрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа Министра просвещения РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководители структурных подразделений Министерства, организаций и учреждений, находящихся в ведении Министерства, государственных учреждений – территориальных органов, находящихся в ведении Комитета по обеспечению качества в сфере образования Министерства, формируют списки педагогов, работников сферы образования, лиц, внесших вклад в развитие сферы образования, по своему курируемому направлению работы, и не позднее чем за 30 календарных дней до соответствующего праздника, дня вносят в кадровую службу посредством модуля "Марапат" (при наличии доступа к ИС НОБД):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) представление;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) наградной лист установленного образца по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Системе поощрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Представления о поощрении граждан Республики Казахстан, иностранцев и лиц без гражданства инициируются руководителями структурных подразделений Министерства и выносится на рассмотрение Комиссии по поощрению (далее – Комиссия). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции приказа Министра просвещения РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. При техническом сбое ИС НОБД или отсутствии доступа к ИС НОБД органами и организациями сферы образования документы, указанные в пунктах 12, 13, 14, 15 и 16 настоящей Системы поощрения, направляются посредством электронного документооборота.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Для обеспечения объективного подхода к поощрению приказом руководителя аппарата Министерства создается Комиссия, состав которой состоит из нечетного количества членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Секретарь комиссии подготавливает необходимые документы и выносит вопрос о поощрении на рассмотрение Комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Комиссия рассматривает представленные материалы и открытым голосованием коллегиально принимает протокольное решение о поощрении не позднее, чем за 10 календарных дней до соответствующего праздника, дня. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решения Комиссии принимаются на заседании простым большинством голосов от общего числа членов Комиссии, присутствующих на данном заседании. При равенстве голосов по обсуждаемому вопросу голос председателя Комиссии является решающим. Решение Комиссии оформляется протоколом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. При равенстве баллов поощрение осуществляется в последующей очередности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) педагог с высшей квалификационной категорией ("педагог-исследователь" или "педагог-мастер");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) педагог, руководитель с наибольшим количеством учащихся, побеждавших и/или занявших призовые места на международных олимпиадах, конкурсах, соревнованиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) педагог, руководитель с наибольшим количеством учащихся, побеждавших и/или занявших призовые места на республиканских олимпиадах, конкурсах, состязаниях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) педагог, руководитель с наибольшим количеством учащихся, побеждавших и/или занявших призовые места на олимпиадах, конкурсах, состязаниях области или города республиканского значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) педагог, руководитель организации, способствовавший улучшению академической успеваемости учащихся;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) руководитель – лидер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) педагог, руководитель, реализующий специальные условия для получения образования детьми с особыми образовательными потребностями, а также детьми с ограниченными возможностями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) руководитель организации образования, при руководстве которого в организации (-ях) образования на протяжении последних двух лет, отсутствуют факты правонарушений среди детей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) руководитель организации образования, создавший специальные условия для получения образования, без которых невозможно освоение образовательных программ детьми с особыми образовательными потребностями, а также детьми с ограниченными возможностями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) руководитель организации, 100 % охвативший детей кружками и секциями в текущем году;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) педагог с наибольшим педагогическим стажем</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Руководитель аппарата Министерства принимает приказ о поощрении:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) на основании решения Комиссии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в случае, когда данный вопрос вытекает из актов или поручений Президента Республики Казахстан, Премьер-Министра Республики Казахстан и Министра - без вынесения его на рассмотрение Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z83" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Основания для награждения поощрениями</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. "Қазақстан Республикасы Оқу-ағарту министрлігінің Алғысы" награждаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица, имеющие стаж работы два и более лет в органах управления образованием и (или) в организациях образования, "вторую", "первую" или "высшую" квалификационную категорию или "педагог-модератор" или "педагог-эксперт" или "педагог-исследователь" или "педагог-мастер" (для педагогов), лица, безупречно исполняющие служебные обязанности, а также лица, внесшие вклад в развитие сферы образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z86" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Почетными дипломами "Мектепке дейінгі тәрбие мен оқыту iсiнiң үздiгi", "Орта білім беру iсiнiң үздiгi", "Арнайы білім беру ісінің үздігі", "Қосымша білім беру ісінің үздігі", "Техникалық және кәсiптiк білім беру iсiнiң үздiгi" награждаются: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z87" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица, имеющие стаж работы пять и более лет в органах управления образованием и (или) в организациях образования соответствующего уровня, "вторую", "первую" или "высшую" квалификационную категорию или "педагог-модератор" или "педагог-эксперт" или "педагог-исследователь" или "педагог- мастер" (для педагогов), за значительные успехи в соответствующем уровне образования, в том числе в организации и совершенствовании образовательного и воспитательного процессов, коррекционно-развивающего процесса, в обеспечении единства обучения и воспитания, диагностики, коррекции и развития, в реализации образовательных и воспитательных, индивидуально-развивающих программ, в развитии творческой, спортивной активности учащихся, воспитанников, их достижения в районных, областных, республиканских, международных олимпиадах, конкурсах, состязаниях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z88" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Почетным дипломом "Қазақстан Республикасы Оқу-ағарту министрлігінің еңбек сіңірген қызметкері" награждаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z89" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       служащие Министерства и работники организаций и учреждений, находящихся в его ведении (за исключением организаций образования), имеющие стаж работы пять и более лет в Министерстве и в его подведомственных организациях и учреждениях, за образцовое исполнение служебных обязанностей, за вклад в развитие системы образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z90" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. "Қазақстан Республикасы Оқу-ағарту министрлігінің Құрмет грамотасы" награждаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z91" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица, имеющие стаж работы пять и более лет в органах управления образованием и (или) в организациях образования, "первую" или "высшую" квалификационную категорию или "педагог-эксперт" или "педагог-исследователь" или "педагог-мастер" (для педагогов), лица, безупречно исполняющие служебные обязанности, а также лица, внесшие вклад в развитие сферы образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z92" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Вручение поощрений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z93" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Вручение "Қазақстан Республикасы Оқу-ағарту министрлігінің Құрмет грамотасы" производится Министром или курирующими вице-министрами, почетных дипломов – Министром (для государственных служащих) или руководителями структурных подразделений Министерства, "Қазақстан Республикасы Оқу-ағарту министрлігінің Алғысы" – Министром или руководителем структурного подразделения Министерства, в торжественной обстановке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вручение поощрений производится Министром, курирующими вице-министрами, руководителями структурных подразделений Министерства или по их поручению другими должностными лицами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z95" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. После вручения поощрения, награжденный лично расписывается о ее получении в списке награжденных по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>форме № 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> согласно приложению 11 к Системе поощрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Список заверяется подписью лица, вручившего поощрение, и печатью органа, производившего вручение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       О произведенном вручении поощрений составляется протокол вручения по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>форме № 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> согласно приложению 11 к Системе поощрения, который скрепляется подписью лица, вручившего поощрение, и печатью органа, производившего вручение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2841,511 +3396,131 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Отраслевой системе поощрения</w:t>
+              <w:t>к Отраслевой системе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>поощрения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Министерства просвещения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...358 lines deleted...]
-        <w:t>(идентификационный номер)</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа Министра просвещения РК от 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3381,4975 +3556,195 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
-[...102 lines deleted...]
-              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>[MISSING IMAGE: ,  ]</w:t>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2654300" cy="2616200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2654300" cy="2616200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ОҚУ-АҒАРТУ МИНИСТРЛІГІНІҢ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>"Мектепке дейінгі тәрбие мен оқыту iсiнiң үздiгi"</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>АЛҒЫСЫ БІЛІМ САЛАСЫН ДАМЫТУ ЖОЛЫНДА ҚОЛ ЖЕТКЕН ТАБЫСТАРЫ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ҚҰРМЕТ ДИПЛОМЫ</w:t>
-[...97 lines deleted...]
-      </w:pPr>
+        <w:t>ЖӘНЕ ОҒАН ҚОСҚАН ҮЛЕСІ ҮШІН</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> МАРАПАТТАЛАДЫ</w:t>
-[...399 lines deleted...]
-      </w:pPr>
+        <w:t>___________________________________________________________</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
-    </w:p>
-[...37 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ОҚУ-АҒАРТУ МИНИСТРЛІГІНІҢ</w:t>
-[...4172 lines deleted...]
-    <w:bookmarkEnd w:id="140"/>
+        <w:t>(қызметкердің тегі, аты, әкесінің аты (ол болған жағдайда) МАРАПАТТАЛАДЫ</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8361,634 +3756,6388 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-№ </w:t>
+              <w:t>
+______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(лауазымы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Критерии</w:t>
+__________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Показатели (баллы)</w:t>
+_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Отраслевой системе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поощрения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства просвещения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Министра просвещения РК от 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2032000" cy="1803400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2032000" cy="1803400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ОҚУ-АҒАРТУ МИНИСТРЛІГІНІҢ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Мектепке дейінгі тәрбие мен оқыту iсiнiң үздiгi" ҚҰРМЕТ ДИПЛОМЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиісті білім беру деңгейі бойынша білім беру және тәрбие процестерін ұйымдастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мен жетілдірудегі, оқыту мен тәрбиелеудің біртұтастығын қамтамасыз етудегі, білім</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>беру және тәрбие бағдарламарын іске асырудағы елеулі табыстары үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(қызметкердің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> МАРАПАТТАЛАДЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(лауазымы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(қолы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тегі, аты, әкесінің аты ( ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Отраслевой системе поощрения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства просвещения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 – в редакции приказа Министра просвещения РК от 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2032000" cy="1803400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2032000" cy="1803400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ОҚУ-АҒАРТУ МИНИСТРЛІГІНІҢ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Орта білім беру iсiнiң үздiгi" ҚҰРМЕТ ДИПЛОМЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиісті білім беру деңгейі бойынша білім беру және тәрбие процестерін ұйымдастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мен жетілдірудегі, оқыту мен тәрбиелеудің біртұтастығын қамтамасыз етудегі, білім</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>беру және тәрбие бағдарламарын іске асырудағы елеулі табыстары үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(қызметкердің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> МАРАПАТТАЛАДЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(лауазымы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(қолы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Отраслевой системе поощрения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства просвещения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 – в редакции приказа Министра просвещения РК от 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2032000" cy="1803400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2032000" cy="1803400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ОҚУ-АҒАРТУ МИНИСТРЛІГІНІҢ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Арнайы білім беру ісінің үздігі" ҚҰРМЕТ ДИПЛОМЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиісті білім беру деңгейі бойынша білім беру және тәрбие процестерін ұйымдастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мен жетілдірудегі, оқыту мен тәрбиелеудің біртұтастығын қамтамасыз етудегі, білім</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>беру және тәрбие бағдарламарын іске асырудағы елеулі табыстары үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(қызметкердің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> МАРАПАТТАЛАДЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(лауазымы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(қолы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Отраслевой системе поощрения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства просвещения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 – в редакции приказа Министра просвещения РК от 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2032000" cy="1803400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2032000" cy="1803400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ОҚУ-АҒАРТУ МИНИСТРЛІГІНІҢ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Қосымша білім беру ісінің үздігі" ҚҰРМЕТ ДИПЛОМЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиісті білім беру деңгейі бойынша білім беру және тәрбие процестерін ұйымдастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мен жетілдірудегі, оқыту мен тәрбиелеудің біртұтастығын қамтамасыз етудегі, білім</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>беру және тәрбие бағдарламарын іске асырудағы елеулі табыстары үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(қызметкердің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> МАРАПАТТАЛАДЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(лауазымы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(қолы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Отраслевой системе поощрения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства просвещения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 6 – в редакции приказа Министра просвещения РК от 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2032000" cy="1803400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2032000" cy="1803400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ОҚУ-АҒАРТУ МИНИСТРЛІГІНІҢ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Техникалық және кәсiптiк білім беру iсiнiң үздiгi" ҚҰРМЕТ ДИПЛОМЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиісті білім беру деңгейі бойынша білім беру және тәрбие процестерін ұйымдастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мен жетілдірудегі, оқыту мен тәрбиелеудің біртұтастығын қамтамасыз етудегі, білім</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>беру және тәрбие бағдарламарын іске асырудағы елеулі табыстары үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(қызметкердің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> МАРАПАТТАЛАДЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(лауазымы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(қолы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Отраслевой системе поощрения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства просвещения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 7 – в редакции приказа Министра просвещения РК от 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2032000" cy="1803400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2032000" cy="1803400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ОҚУ-АҒАРТУ МИНИСТРЛІГІ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Қазақстан Республикасы Оқу-ағарту министрлігінің еңбек сіңірген қызметкері" ҚҰРМЕТ ДИПЛОМЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиісті білім беру деңгейі бойынша білім беру және тәрбие процестерін ұйымдастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мен жетілдірудегі, оқыту мен тәрбиелеудің біртұтастығын қамтамасыз етудегі, білім</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>беру және тәрбие бағдарламарын іске асырудағы елеулі табыстары үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(қызметкердің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> МАРАПАТТАЛАДЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(лауазымы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(қолы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 8</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Отраслевой системе поощрения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства просвещения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 8 – в редакции приказа Министра просвещения РК от 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2032000" cy="1803400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2032000" cy="1803400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ ОҚУ-АҒАРТУ МИНИСТРЛІГІНІҢ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ҚҰРМЕТ ГРАМОТАСЫ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ОҚУ-АҒАРТУ САЛАСЫНДАҒЫ ЖЕМІСТІ ЕҢБЕГІ, ЖАС ҰРПАҚҚА САПАЛЫ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>БІЛІМ МЕН ТӘРБИЕ БЕРУДЕГІ ТАБЫСТАРЫ, СОНДАЙ-АҚ ЕЛІМІЗДІҢ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ӘЛЕУМЕТТІК ДАМУЫНА ҚОСҚАН ЕЛЕУЛІ ҮЛЕСІ ҮШІН</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(қызметкердің тегі, аты, әкесінің аты (ол болған жағдайда) МАРАПАТТАЛАДЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(лауазымы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(қолы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 9</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Отраслевой системе поощрения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства просвещения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 9  – в редакции приказа Министра просвещения РК от 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z205" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> НАГРАДНОЙ ЛИСТ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z206" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ФОТОГРАФИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z207" w:id="88"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Фамилия, имя, отчество (при его наличии) ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(по удостоверению личности)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z208" w:id="89"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Должность, место работы, служба ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать точное наименование подразделения предприятия, учреждения, организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z209" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Пол ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z210" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Год и место рождения, индивидуальный идентификационный номер _______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z211" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Национальность ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z212" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Образование _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z213" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Ученая степень, ученое звание, квалификационная категория ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z214" w:id="95"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Какими государственными и иными наградами Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>награжден(а) и дата награждения _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z215" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Домашний адрес ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z216" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Общий стаж работы _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z217" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Стаж работы в отрасли _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z218" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Стаж работы в данном трудовом коллективе ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z219" w:id="100"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Характеристика с указанием конкретных особых заслуг награждаемого</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(баллы с учетом критерий):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(общий набранный балл согласно показателям): ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Представляется к _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вид поощрения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель предприятия, учреждения, организации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________ ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>М.П. "____"_______________ _______ года</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 10</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Отраслевой системе поощрения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства просвещения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 10  – в редакции приказа Министра просвещения РК от 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z220" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Показатели работы, учитываемые при награждении поощрением</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z221" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасы Оқу-ағарту министрлігінің Алғысы"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Cтаж работы в органах управления образованием и (или) в организациях образования и (или) в методических центрах (кабинетах)</w:t>
+Критерии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2-3 года – 1 балл,</w:t>
-[...67 lines deleted...]
-              <w:t>более 10 лет – 5 баллов</w:t>
+Показатели (баллы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Образцовое исполнение служебных обязанностей</w:t>
+              <w:t xml:space="preserve">
+Cтаж работы в органах управления образованием и (или) в организациях образования и (или) в методических кабинетах (центрах) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-эффективное и оперативное исполнение обязанностей – от 1 по 5 баллов</w:t>
-[...33 lines deleted...]
-              <w:t>отсутствие фактов привлечения к дисциплинарной ответственности за последние 2 года – 2 балла;</w:t>
+2-3 года – 1 балл,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-5 лет – 2 балла,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-7 лет – 3 балла,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-9 лет – 4 балла,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>более 10 лет – 5 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Квалификационная категория (для педагогов)</w:t>
+Образцовое исполнение служебных обязанностей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+эффективное и оперативное исполнение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обязанностей – от 1 до 5 баллов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(оценивает работодатель);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отсутствие фактов привлечения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к дисциплинарной ответственности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>за последние 2 года – 2 балла;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационная категория (для педагогов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Вторая категория ("педагог-модератор") – 2 балла;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Первая категория ("педагог-эксперт") – 5 балла;</w:t>
+              <w:t>Первая категория "педагог-эксперт") – 5 баллов;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Высшая категория ("педагог-исследователь" и (или) "педагог-мастер") – 10 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="141"/>
-[...28 lines deleted...]
-    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Почетный диплом "Мектепке дейінгі тәрбие мен оқыту iсiнiң үздiгi", "Орта білім беру iсiнiң үздiгi", "Арнайы білім беру ісінің үздігі", "Қосымша білім беру ісінің үздігі", "Техникалық және кәсiптiк білім беру iсiнiң үздiгi"</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9002,52 +10151,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-№ </w:t>
+              <w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9257,51 +10406,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Cтаж работы в органах управления образованием и (или) в организациях образования и (или) в методических центрах (кабинетах)</w:t>
+Cтаж работы в органах управления образованием и (или) в организациях образования и (или) в методических кабинетах (центрах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9458,189 +10607,138 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-районный уровень: I, II, III призовые места – соответственно 4 балла, 3 балла, 2 балла;</w:t>
-[...50 lines deleted...]
-              <w:t>международный уровень: I, II, III призовые места – соответственно 7 баллов, 6 баллов, 5 баллов</w:t>
+районный уровень:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>I, II, III призовые места – соответственно 4 балла, 3 балла, 2 балла;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>областной уровень: I, II, III призовые места – соответственно 5 баллов, 4 балла, 3 балла; республиканский уровень: I, II, III призовые места – соответственно 6 баллов, 5 баллов, 4 балла; международный уровень: I, II, III призовые места – соответственно 7 баллов, 6 баллов, 5 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-городской уровень: I, II, III призовые места – соответственно 3 балла, 2 балла, 1 балл;</w:t>
-[...50 lines deleted...]
-              <w:t>международный уровень: I, II, III призовые места – соответственно 6 баллов, 5 баллов, 4 балла</w:t>
+городской уровень:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>I, II, III призовые места – соответственно 3 балла, 2 балла, 1 балл; областной уровень: I, II, III призовые места – соответственно 4 балла, 3 балла, 2 балла; республиканский уровень: I, II, III призовые места – соответственно 5 баллов, 4 балла, 3 балла; международный уровень: I, II, III призовые места – соответственно 6 баллов, 5 баллов, 4 балла</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9729,189 +10827,121 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-районный уровень: I, II, III призовые места – соответственно 4 балла, 3 балла, 2 балла;</w:t>
-[...50 lines deleted...]
-              <w:t>международный уровень: I, II, III призовые места – соответственно 7 баллов, 6 баллов, 5 баллов</w:t>
+районный уровень:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>I, II, III призовые места – соответственно 4 балла, 3 балла, 2 балла; областной уровень: I, II, III призовые места – соответственно 5 баллов, 4 балла, 3 балла; республиканский уровень: I, II, III призовые места – соответственно 6 баллов, 5 баллов, 4 балла; международный уровень: I, II, III призовые места – соответственно 7 баллов, 6 баллов, 5 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-городской уровень: I, II, III призовые места – соответственно 3 балла, 2 балла, 1 балл;</w:t>
-[...50 lines deleted...]
-              <w:t>международный уровень: I, II, III призовые места – соответственно 6 баллов, 5 баллов, 4 балла</w:t>
+городской уровень:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>I, II, III призовые места – соответственно 3 балла, 2 балла, 1 балл; областной уровень: I, II, III призовые места – соответственно 4 балла, 3 балла, 2 балла; республиканский уровень: I, II, III призовые места – соответственно 5 баллов, 4 балла, 3 балла; международный уровень: I, II, III призовые места – соответственно 6 баллов, 5 баллов, 4 балла</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9981,85 +11011,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вторая категория ("педагог-модератор") – 3 балла;</w:t>
-[...33 lines deleted...]
-              <w:t>Высшая категория ("педагог-исследователь" и (или) "педагог-мастер") – 10 баллов</w:t>
+Вторая категория ("педагог-модератор") – 3 балла; Первая категория ("педагог-эксперт") – 5 баллов; Высшая категория ("педагог-исследователь" и (или) "педагог-мастер") – 10 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10091,208 +11087,89 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Педагог, способствовавший улучшению академической успеваемости учащихся </w:t>
+              <w:t>
+Педагог, способствовавший улучшению академической успеваемости учащихся</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-доля учащихся с улучшенной академической успеваемостью:</w:t>
-[...118 lines deleted...]
-              <w:t>81-100 % – 7 баллов</w:t>
+доля учащихся с улучшенной академической успеваемостью: 5-10 % – 1 балл; 11-20 % – 2 балла; 21-30 % – 3 балла; 31-40 % – 4 балла; 49-50 % – 5 баллов; 51-80 % – 6 баллов; 81-100 % – 7 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10362,103 +11239,74 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-эффективное и оперативное исполнение обязанностей – от 1 по 5 баллов (оценивает работодатель);</w:t>
-[...16 lines deleted...]
-              <w:t>отсутствие фактов привлечения к дисциплинарной ответственности за последние 2 года – 2 балла</w:t>
+эффективное и оперативное исполнение обязанностей – от 1 по 5 баллов (оценивает работодатель); отсутствие фактов привлечения к дисциплинарной ответственности за последние 2 года – 2 балла</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z184" w:id="142"/>
-[...28 lines deleted...]
-    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Қазақстан Республикасы Оқу-ағарту министрлігінің Құрмет грамотасы"</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10472,52 +11320,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-№ </w:t>
+              <w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10727,88 +11575,122 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Cтаж работы в органах управления образованием и (или) в организациях образования, и (или) в методических центрах (кабинетах)</w:t>
+Cтаж работы в органах управления образованием и (или) в организациях образования, и (или) в методических кабинетах (центрах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5-6 лет – 2 балла; 7-8 лет – 3 балла; 9-10 лет – 4 балла;</w:t>
+5-6 лет – 2 балла;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-8 лет – 3 балла;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-10 лет – 4 балла;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>более 10 лет – 5 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10858,68 +11740,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Квалификационная категория</w:t>
-[...16 lines deleted...]
-              <w:t>(для педагогов)</w:t>
+Квалификационная категория (для педагогов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11005,226 +11870,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Призер районных, областных, республиканских, международных конкурсов и иных состязаний для педагогов, организованных (рекомендованных) органами управления образованием, Министерством или проведены при их содействии (балл присваивается за каждое призовое место за весь период работы)</w:t>
+              <w:t xml:space="preserve">
+Призер районных, областных, республиканских, международных конкурсов и иных состязаний для педагогов, организованных (рекомендованных) органами управления образованием, Министерством или проведены при их содействии (балл присваивается за каждое призовое место за весь период работы) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-районный уровень: I, II, III призовые места – соответственно 4 балла, 3 балла, 2 балла;</w:t>
-[...50 lines deleted...]
-              <w:t>международный уровень: I, II, III призовые места – соответственно 7 баллов, 6 баллов, 5 баллов</w:t>
+районный уровень: I, II, III призовые места – соответственно 4 балла, 3 балла, 2 балла; областной уровень: I, II, III призовые места – соответственно 5 баллов, 4 балла, 3 балла; республиканский уровень: I, II, III призовые места – соответственно 6 баллов, 5 баллов, 4 балла; международный уровень: I, II, III призовые места – соответственно 7 баллов, 6 баллов, 5 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-городской уровень: I, II, III призовые места – соответственно 3 балла, 2 балла, 1 балл;</w:t>
-[...50 lines deleted...]
-              <w:t>международный уровень: I, II, III призовые места – соответственно 6 баллов, 5 баллов, 4 балла</w:t>
+городской уровень: I, II, III призовые места – соответственно 3 балла, 2 балла, 1 балл; областной уровень: I, II, III призовые места – соответственно 4 балла, 3 балла, 2 балла; республиканский уровень: I, II, III призовые места – соответственно 5 баллов, 4 балла, 3 балла; международный уровень: I, II, III призовые места – соответственно 6 баллов, 5 баллов, 4 балла</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11293,189 +12056,121 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-районный уровень: I, II, III призовые места – соответственно 4 балла, 3 балла, 2 балла;</w:t>
-[...50 lines deleted...]
-              <w:t>международный уровень: I, II, III призовые места – соответственно 7 баллов, 6 баллов, 5 баллов</w:t>
+районный уровень:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>I, II, III призовые места – соответственно 4 балла, 3 балла, 2 балла; областной уровень: I, II, III призовые места – соответственно 5 баллов, 4 балла, 3 балла; республиканский уровень: I, II, III призовые места – соответственно 6 баллов, 5 баллов, 4 балла; международный уровень: I, II, III призовые места – соответственно 7 баллов, 6 баллов, 5 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-городской уровень: I, II, III призовые места – соответственно 3 балла, 2 балла, 1 балл;</w:t>
-[...50 lines deleted...]
-              <w:t>международный уровень: I, II, III призовые места – соответственно 6 баллов, 5 баллов, 4 балла</w:t>
+городской уровень:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>I, II, III призовые места – соответственно 3 балла, 2 балла, 1 балл; областной уровень: I, II, III призовые места – соответственно 4 балла, 3 балла, 2 балла; республиканский уровень: I, II, III призовые места – соответственно 5 баллов, 4 балла, 3 балла; международный уровень: I, II, III призовые места – соответственно 6 баллов, 5 баллов, 4 балла</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11837,52 +12532,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Отсутствие правонарушений среди детей, в организации образования за последние два года (для руководителей) </w:t>
+              <w:t>
+Отсутствие правонарушений среди детей, в организации образования за последние два года (для руководителей)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11952,110 +12647,114 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Успешное прохождение государственной аттестации, а также контрольных мероприятий государственных органов за последние два года (по итогам не внесены предписания и (или) представления об устранении нарушений, не привлечены к ответственности лица)</w:t>
-[...16 lines deleted...]
-              <w:t>(для руководителей)</w:t>
+Успешное прохождение государственной аттестации, а также контрольных мероприятий государственных органов за последние два года (по итогам не внесены предписания и (или) представления об устранении нарушений, не привлечены к ответственности лица) (для руководителей)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12133,50 +12832,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министерства просвещения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 11  – в редакции приказа Министра просвещения РК от 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -12235,68 +12990,80 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z223" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-__________________________</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(место вручения поощрения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -12375,80 +13142,92 @@
               </w:rPr>
               <w:t>
 ___________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(дата вручения поощрения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z188" w:id="143"/>
+    <w:bookmarkStart w:name="z228" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СПИСОК НАГРАЖДЕННЫХ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>по приказу Министерства просвещения Республики Казахстан от _________ 20 __ года №_____</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="143"/>
+        <w:t>по приказу Министерства просвещения Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>от ____ 20 __ года № _____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12499,51 +13278,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фамилия, имя, отчество (при наличии)</w:t>
+Фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12804,164 +13600,164 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z189" w:id="144"/>
+      <w:bookmarkStart w:name="z241" w:id="105"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правильность данных и подпись награжденных заверяю</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-[...33 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии), должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>(подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">М.П. </w:t>
-[...16 lines deleted...]
-        <w:t>"______"___________ ________года</w:t>
+        <w:t>М.П.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"______" ___________ ________ года</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13003,125 +13799,151 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма № 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z191" w:id="145"/>
+    <w:bookmarkStart w:name="z243" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Протокол вручения поощрений Министерства просвещения Республики Казахстан</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z192" w:id="146"/>
+        <w:t xml:space="preserve"> Протокол вручения поощрений</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Министерства просвещения Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z244" w:id="107"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________ _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(место вручения) (дата вручения)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z193" w:id="147"/>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="147"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мною,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(должность, фамилия, инициалы вручающего)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13194,68 +14016,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от _______________20___ года № _____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>М.П.</w:t>
-[...16 lines deleted...]
-        <w:t>________________________________</w:t>
+        <w:t>М.П. ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись вручившего)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -13353,442 +14158,442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 апреля 2024 года № 86</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z195" w:id="148"/>
+    <w:bookmarkStart w:name="z195" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министра образования и науки Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z196" w:id="149"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z196" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра образования и науки Республики Казахстан от 8 августа 2013 года № 324 "Об утверждении отраслевой системы поощрения Министерства образования и науки Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 8676).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z197" w:id="150"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z197" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 28 апреля 2015 года № 246 "О внесении изменений и дополнений в приказ исполняющего обязанности Министра образования и науки Республики Казахстан от 8 августа 2013 года № 324 "Об утверждении Инструкции по поощрению работников образования и науки" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11249).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z198" w:id="151"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z198" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 2 сентября 2019 года № 391 "О внесении изменений и дополнений в приказ исполняющего обязанности Министра образования и науки Республики Казахстан от 8 августа 2013 года № 324 "Об утверждении отраслевой системы поощрения Министерства образования и науки Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 19324).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z199" w:id="152"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z199" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 14 мая 2020 года № 204 "О внесении изменений в приказ исполняющего обязанности Министра образования и науки Республики Казахстан от 8 августа 2013 года № 324 "Об утверждении отраслевой системы поощрения Министерства образования и науки Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20639).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z200" w:id="153"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z200" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 24 ноября 2020 года № 496 "О внесении изменения в приказ исполняющего обязанности Министра образования и науки Республики Казахстан от 8 августа 2013 года № 324 "Об утверждении отраслевой системы поощрения Министерства образования и науки Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21675).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z201" w:id="154"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z201" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 25 февраля 2021 года № 79 "О внесении изменений в приказ исполняющего обязанности Министра образования и науки Республики Казахстан от 8 августа 2013 года № 324 "Об утверждении отраслевой системы поощрения Министерства образования и науки Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 22272).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z202" w:id="155"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z202" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 29 июля 2021 года № 372 "О внесении изменения в приказ исполняющего обязанности Министра образования и науки Республики Казахстан от 8 августа 2013 года № 324 "Об утверждении отраслевой системы поощрения Министерства образования и науки Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 23763).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z203" w:id="156"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z203" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 14 июля 2023 года № 206 "О внесении изменения в приказ исполняющего обязанности Министра образования и науки Республики Казахстан от 8 августа 2013 года № 324 "Об утверждении отраслевой системы поощрения Министерства образования и науки Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 33122).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14110,35 +14915,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>