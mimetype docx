--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="63a9808" w14:textId="63a9808">
+    <w:p w14:paraId="437689d" w14:textId="437689d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1343,72 +1343,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные термины и определения, используемые в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...20 lines deleted...]
-        <w:t>" и "Об инновационном кластере Парк инновационных технологий" для обеспечения функционирования специальной экономической зоны;</w:t>
+        <w:t xml:space="preserve">
+      1) управляющая компания специальной экономической зоны – юридическое лицо, создаваемое или определяемое в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О специальных экономических и индустриальных зонах" для обеспечения функционирования специальной экономической зоны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) участник специальной экономической зоны – юридическое лицо, осуществляющее на территории специальной экономической зоны приоритетные виды деятельности и включенное в единый реестр участников специальных экономических зон.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
@@ -1564,50 +1564,112 @@
         <w:t>
       6) заявитель – лицо, подающее заявление в управляющую компанию специальной экономической зоны на осуществление приоритетных видов деятельности либо заявление в управляющую компанию индустриальной зоны на осуществление предпринимательской деятельности в качестве участника индустриальной зоны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) уполномоченный орган – центральный исполнительный орган, осуществляющий государственное регулирование в сфере создания, функционирования и упразднения специальных экономических и индустриальных зон.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра промышленности и строительства РК от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок включения видов деятельности в перечень приоритетных видов деятельности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3858,3102 +3920,4052 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z90" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Специальная экономическая зона "Национальный индустриальный нефтехимический технопарк":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z91" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство продуктов химической промышленности;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство нефтехимической продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) строительство и ввод в эксплуатацию объектов, предназначенных непосредственно для осуществления приоритетных видов деятельности, в пределах проектно-сметной документации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производство прочих текстильных изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производство пластмассовых изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производство ациклических и циклических углеводородов из углеводородного сырья;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) производство продуктов нефтепереработки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) деятельность трубопроводного транспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) эксплуатация магистральных и иных трубопроводов, в том числе водоводов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Министра промышленности и строительства РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Специальная экономическая зона "Морпорт Актау":</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z92" w:id="50"/>
-[...15 lines deleted...]
-      2) производство нефтехимической продукции;</w:t>
+    <w:bookmarkStart w:name="z717" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство бытовых электрических приборов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z93" w:id="51"/>
-[...15 lines deleted...]
-      3) строительство и ввод в эксплуатацию объектов, предназначенных непосредственно для осуществления приоритетных видов деятельности, в пределах проектно-сметной документации;</w:t>
+    <w:bookmarkStart w:name="z718" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство кожаной и относящейся к ней продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z94" w:id="52"/>
-[...15 lines deleted...]
-      4) производство прочих текстильных изделий;</w:t>
+    <w:bookmarkStart w:name="z719" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производство продуктов химической промышленности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z95" w:id="53"/>
-[...15 lines deleted...]
-      5) производство пластмассовых изделий.</w:t>
+    <w:bookmarkStart w:name="z720" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производство резиновых и пластмассовых изделий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z96" w:id="54"/>
-[...15 lines deleted...]
-      3. Специальная экономическая зона "Морпорт Актау":</w:t>
+    <w:bookmarkStart w:name="z721" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производство прочей неметаллической минеральной продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z551" w:id="55"/>
-[...15 lines deleted...]
-      1) производство бытовых электрических приборов;</w:t>
+    <w:bookmarkStart w:name="z722" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) металлургическая промышленность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z552" w:id="56"/>
-[...15 lines deleted...]
-      2) производство кожаной и относящейся к ней продукции;</w:t>
+    <w:bookmarkStart w:name="z723" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) производство готовых металлических изделий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z553" w:id="57"/>
-[...15 lines deleted...]
-      3) производство продуктов химической промышленности;</w:t>
+    <w:bookmarkStart w:name="z724" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) производство машин и оборудования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z554" w:id="58"/>
-[...15 lines deleted...]
-      4) производство резиновых и пластмассовых изделий;</w:t>
+    <w:bookmarkStart w:name="z725" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) производство нефтехимической продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z555" w:id="59"/>
-[...15 lines deleted...]
-      5) производство прочей неметаллической минеральной продукции;</w:t>
+    <w:bookmarkStart w:name="z726" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) производство основных фармацевтических продуктов и препаратов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z556" w:id="60"/>
-[...15 lines deleted...]
-      6) металлургическая промышленность;</w:t>
+    <w:bookmarkStart w:name="z727" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) складское хозяйство и вспомогательная транспортная деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z557" w:id="61"/>
-[...15 lines deleted...]
-      7) производство готовых металлических изделий;</w:t>
+    <w:bookmarkStart w:name="z728" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) производство электромоторов, генераторов, трансформаторов, электрораспределительной и контрольной аппаратуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z558" w:id="62"/>
-[...15 lines deleted...]
-      8) производство машин и оборудования;</w:t>
+    <w:bookmarkStart w:name="z729" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) производство электропроводки и электропроводных приборов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z559" w:id="63"/>
-[...15 lines deleted...]
-      9) производство нефтехимической продукции;</w:t>
+    <w:bookmarkStart w:name="z730" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) строительство и ввод в эксплуатацию объектов, предназначенных непосредственно для осуществления приоритетных видов деятельности, в пределах проектно-сметной документации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z560" w:id="64"/>
-[...15 lines deleted...]
-      10) производство основных фармацевтических продуктов и препаратов;</w:t>
+    <w:bookmarkStart w:name="z731" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) обработка данных, размещение приложений (прикладных программ) и связанная с этим деятельность; деятельность веб-порталов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z561" w:id="65"/>
-[...15 lines deleted...]
-      11) складское хозяйство и вспомогательная транспортная деятельность;</w:t>
+    <w:bookmarkStart w:name="z732" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) аквакультура;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z562" w:id="66"/>
-[...15 lines deleted...]
-      12) производство электромоторов, генераторов, трансформаторов, электрораспределительной и контрольной аппаратуры;</w:t>
+    <w:bookmarkStart w:name="z733" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) производство электроэнергии тепловыми электростанциями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z563" w:id="67"/>
-[...15 lines deleted...]
-      13) производство электропроводки и электропроводных приборов;</w:t>
+    <w:bookmarkStart w:name="z734" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) передача электроэнергии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z564" w:id="68"/>
-[...15 lines deleted...]
-      14) строительство и ввод в эксплуатацию объектов, предназначенных непосредственно для осуществления приоритетных видов деятельности, в пределах проектно-сметной документации;</w:t>
+    <w:bookmarkStart w:name="z735" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) распределение электроэнергии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z565" w:id="69"/>
-[...15 lines deleted...]
-      15) обработка данных, размещение приложений (прикладных программ) и связанная с этим деятельность; деятельность веб-порталов;</w:t>
+    <w:bookmarkStart w:name="z736" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) строительство жилых и нежилых зданий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z566" w:id="70"/>
-[...15 lines deleted...]
-      16) аквакультура;</w:t>
+    <w:bookmarkStart w:name="z737" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) предоставление услуг гостиницами и аналогичными местами для проживания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z567" w:id="71"/>
-[...15 lines deleted...]
-      17) производство электроэнергии тепловыми электростанциями;</w:t>
+    <w:bookmarkStart w:name="z738" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) аренда и управление собственной или арендуемой недвижимостью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z568" w:id="72"/>
-[...15 lines deleted...]
-      18) передача электроэнергии;</w:t>
+    <w:bookmarkStart w:name="z739" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) деятельность по организации отдыха и развлечений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z569" w:id="73"/>
-[...15 lines deleted...]
-      19) распределение электроэнергии;</w:t>
+    <w:bookmarkStart w:name="z740" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) строительство и ввод в эксплуатацию многопрофильной больницы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z570" w:id="74"/>
-[...15 lines deleted...]
-      20) строительство жилых и нежилых зданий;</w:t>
+    <w:bookmarkStart w:name="z741" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) строительство зданий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z571" w:id="75"/>
-[...15 lines deleted...]
-      21) предоставление услуг гостиницами и аналогичными местами для проживания;</w:t>
+    <w:bookmarkStart w:name="z742" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) гражданское строительство;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z572" w:id="76"/>
-[...15 lines deleted...]
-      22) аренда и управление собственной или арендуемой недвижимостью;</w:t>
+    <w:bookmarkStart w:name="z743" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) специализированные строительные работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z573" w:id="77"/>
-[...15 lines deleted...]
-      23) деятельность по организации отдыха и развлечений;</w:t>
+    <w:bookmarkStart w:name="z744" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) комплексное обслуживание объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z574" w:id="78"/>
-[...15 lines deleted...]
-      24) строительство и ввод в эксплуатацию многопрофильной больницы</w:t>
+    <w:bookmarkStart w:name="z745" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) деятельность по благоустройству территорий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z575" w:id="79"/>
-[...15 lines deleted...]
-      25) строительство зданий;</w:t>
+    <w:bookmarkStart w:name="z746" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) деятельность санаторно-курортных организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z576" w:id="80"/>
-[...15 lines deleted...]
-      26) гражданское строительство;</w:t>
+    <w:bookmarkStart w:name="z747" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Действие подпунктов 25), 26), 27), 28), 29), 30) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> распространяется только на территории курортной зоны Кендерли;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z577" w:id="81"/>
-[...15 lines deleted...]
-      27) специализированные строительные работы;</w:t>
+    <w:bookmarkStart w:name="z748" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) ремонт и установка машин и оборудования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z578" w:id="82"/>
-[...15 lines deleted...]
-      28) комплексное обслуживание объектов;</w:t>
+    <w:bookmarkStart w:name="z749" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) производство электрического оборудования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z579" w:id="83"/>
-[...15 lines deleted...]
-      29) деятельность по благоустройству территорий;</w:t>
+    <w:bookmarkStart w:name="z750" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) производство бумаги и бумажной продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z580" w:id="84"/>
-[...15 lines deleted...]
-      30) деятельность санаторно-курортных организаций;</w:t>
+    <w:bookmarkStart w:name="z751" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) производство компьютеров, электронного и оптического оборудования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z581" w:id="85"/>
-[...15 lines deleted...]
-      Действие подпунктов 25), 26), 27), 28), 29), 30) пункта 3 распространяются только на территории курортной зоны Кендерли;</w:t>
+    <w:bookmarkStart w:name="z752" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) производство одежды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z582" w:id="86"/>
-[...15 lines deleted...]
-      31) ремонт и установка машин и оборудования;</w:t>
+    <w:bookmarkStart w:name="z753" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) производство мебели;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z583" w:id="87"/>
-[...15 lines deleted...]
-      32) производство электрического оборудования;</w:t>
+    <w:bookmarkStart w:name="z754" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) производство деревянных и пробковых изделий, кроме мебели; производство изделий из соломки и материалов для плетения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z584" w:id="88"/>
-[...15 lines deleted...]
-      33) производство бумаги и бумажной продукции;</w:t>
+    <w:bookmarkStart w:name="z755" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) производство текстильных изделий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z585" w:id="89"/>
-[...15 lines deleted...]
-      34) производство компьютеров, электронного и оптического оборудования;</w:t>
+    <w:bookmarkStart w:name="z756" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) ремонт и техническое обслуживание судов и лодок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z586" w:id="90"/>
-[...15 lines deleted...]
-      35) производство одежды;</w:t>
+    <w:bookmarkStart w:name="z757" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) ремонт и техническое обслуживание воздушных и космических летательных аппаратов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z587" w:id="91"/>
-[...15 lines deleted...]
-      36) производство мебели;</w:t>
+    <w:bookmarkStart w:name="z758" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) сбор, обработка и распределение воды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z588" w:id="92"/>
-[...15 lines deleted...]
-      37) производство деревянных и пробковых изделий, кроме мебели; производство изделий из соломки и материалов для плетения;</w:t>
+    <w:bookmarkStart w:name="z759" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) производство автомобилей, прицепов и полуприцепов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z589" w:id="93"/>
-[...15 lines deleted...]
-      38) производство текстильных изделий;</w:t>
+    <w:bookmarkStart w:name="z760" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) производство прочих транспортных средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z590" w:id="94"/>
-[...15 lines deleted...]
-      39) ремонт и техническое обслуживание судов и лодок;</w:t>
+    <w:bookmarkStart w:name="z761" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) производство медицинских и стоматологических инструментов и принадлежностей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z591" w:id="95"/>
-[...15 lines deleted...]
-      40) ремонт и техническое обслуживание воздушных и космических летательных аппаратов;</w:t>
+    <w:bookmarkStart w:name="z762" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) деятельность морского и прибрежного грузового транспорта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z592" w:id="96"/>
-[...15 lines deleted...]
-      41) сбор, обработка и распределение воды;</w:t>
+    <w:bookmarkStart w:name="z763" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) строительство дорог и автомагистралей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z593" w:id="97"/>
-[...15 lines deleted...]
-      42) производство автомобилей, прицепов и полуприцепов;</w:t>
+    <w:bookmarkStart w:name="z764" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Действие подпункта 46) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> распространяется только на территории аэропорта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z594" w:id="98"/>
-[...15 lines deleted...]
-      43) производство прочих транспортных средств;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Министра промышленности и строительства РК от 04.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Специальная экономическая зона "Парк инновационных технологий": </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z595" w:id="99"/>
-[...15 lines deleted...]
-      44) производство медицинских и стоматологических инструментов и принадлежностей;</w:t>
+    <w:bookmarkStart w:name="z643" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проектирование, разработка, внедрение и производство баз данных и аппаратных средств, проектирование, разработка, внедрение и производство программного обеспечения (в том числе опытных образцов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z596" w:id="100"/>
-[...15 lines deleted...]
-      45) деятельность морского и прибрежного грузового транспорта.</w:t>
+    <w:bookmarkStart w:name="z644" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) услуги по хранению и обработке информации в электронной форме с использованием серверного инфокоммуникационного оборудования (услуги дата-центров);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z645" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) создание новых информационных технологий на основе искусственных иммунных и нейронных систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z646" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проведение научно-исследовательских и опытно-конструкторских работ в сфере информационных технологий, телекоммуникаций и связи, электроники, приборостроения, возобновляемых источников энергии, ресурсосбережения и природопользования, создания и применения новых материалов, добычи, транспортировки и переработки нефти и газа при наличии заключения, выданного уполномоченным органом в области науки, о проведении таких работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z647" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производство машин для обработки текстов, копировально-множительного оборудования, адресовальных машин, калькуляторов, кассовых аппаратов, маркировальных машин, билетно-кассовых машин, производство других офисных машин и оборудования, электронных вычислительных машин и прочего оборудования для обработки информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z648" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производство электро- и радиоэлементов, передающей аппаратуры, аппаратуры для приема, записи и воспроизведения звука и изображения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z649" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) проектирование, разработка, внедрение и производство электронных, измерительных, оптических, осветительных приборов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z650" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) образовательная деятельность в сфере инновационных технологий по перечню специальностей, определенных Правительством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z651" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) проектирование, разработка, внедрение и производство новых материалов (в том числе опытных образцов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z652" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) производство бытовых электрических приборов: холодильники, морозильники, машины стиральные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z653" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) строительство и ввод в эксплуатацию объектов, предназначенных непосредственно для осуществления приоритетных видов деятельности, в пределах проектно-сметной документации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z654" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) строительство и эксплуатация объединенной университетской больницы (клиники);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z655" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) медицинская, научно-исследовательская и образовательная деятельность, оказываемая в рамках университетской больницы (клиники);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z656" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) складирование и хранение грузов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z657" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) транспортная обработка грузов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z658" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) прочая вспомогательная транспортная деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z659" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) производство нетканых текстильных изделий, кроме одежды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z660" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) производство прочих химических продуктов, не включенных в другие группировки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z661" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) производство основных фармацевтических продуктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z662" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) производство фармацевтических препаратов и медицинских материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z663" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) производство резиновых санитарно-гигиенических и медицинских изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z664" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) производство электроизмерительных приборов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z665" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) производство приборов для физических исследований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z666" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) производство медико-хирургических инструментов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z667" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) производство облучающего, электромедицинского и электротерапевтического оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z668" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) производство медицинских инструментов, аппаратов и оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z669" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) производство прочих тканей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z670" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) производство спецодежды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z671" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) производство электроэнергии солнечными электростанциями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z672" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) производство лифтов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z673" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) прочие строительно-монтажные работы, не включенные в другие группировки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z674" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) прочая деятельность в области образования, не включенная в другие группировки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z675" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) деятельность прочих учреждений, осуществляющих технические испытания и анализы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z676" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z677" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для участников специальной экономической зоны в области информационно-коммуникационных технологий и инновационных технологий требование осуществления деятельности на территории специальной экономической зоны не будет являться обязательным условием до 1 января 2028 года для следующих видов деятельности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z678" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проектирование, разработка, внедрение и производство баз данных и аппаратных средств, проектирование, разработка, внедрение и производство программного обеспечения (в том числе опытных образцов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z679" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) услуги по хранению и обработке информации в электронной форме с использованием серверного инфокоммуникационного оборудования (услуги дата-центров);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z680" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проведение научно-исследовательских и опытно-конструкторских работ по созданию и внедрению проектов в области информационно-коммуникационных технологий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z681" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Участники специальной экономической зоны, осуществляющие научную и (или) научно-техническую деятельность за счет грантового финансирования, в течении 1 года со дня регистрации в качестве участника специальной экономической зоны предоставляют управляющей компании специальной экономической зоны свидетельство об аккредитации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Министра промышленности и строительства РК от 24.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 225</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра промышленности и строительства РК от 29.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="101"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="112"/>
+    <w:bookmarkStart w:name="z156" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Специальная экономическая зона "Оңтүстік":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z765" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство готовых текстильных изделий, кроме одежды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z766" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство прочих вязаных и трикотажных изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z767" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производство одежды, кроме одежды из меха и кожи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z768" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) прядильное, ткацкое и отделочное производство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z769" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производство нетканых изделий, кроме одежды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z770" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производство ковров и ковровых изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z771" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) производство древесной массы и целлюлозы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z772" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) производство бумаги и картона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z773" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) производство кожаной продукции, за исключением дубления и выделки кожи, выделки и окрашивания меха;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z774" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) производство писчебумажных изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z775" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) строительство и ввод в эксплуатацию объектов, предназначенных непосредственно для осуществления приоритетных видов деятельности, в пределах проектно-сметной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-[...700 lines deleted...]
-    <w:bookmarkStart w:name="z168" w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z776" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) производство кокса и продуктов нефтепереработки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z169" w:id="149"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z777" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) производство продуктов химической промышленности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z170" w:id="150"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z778" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) литье чугуна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z171" w:id="151"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z779" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) литье стали;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z172" w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z780" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) производство строительных металлических конструкций и их частей (используется для изготовления блочно-модульных решений "под ключ");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z173" w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z781" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) производство прочих металлических цистерн, резервуаров и контейнеров (используется для изготовления блочно-модульных решений "под ключ");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z174" w:id="154"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z782" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) основные технологические процессы машиностроения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z175" w:id="155"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z783" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) производство электродвигателей, генераторов и трансформаторов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z176" w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z784" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) производство электрораспределительной и регулирующей аппаратуры (используется для изготовления блочно-модульных решений "под ключ" или поставляется в комплекте с насосами и компрессорами);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z177" w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z785" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) производство прочих насосов и компрессоров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z179" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z786" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) производство прочих кранов, клапанов и вентилей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z787" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) производство бумажных изделий хозяйственно-бытового и санитарно-гигиенического назначения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z788" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) деятельность грузового воздушного транспорта, подчиняющего расписанию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z789" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) деятельность грузового воздушного транспорта, не подчиняющего расписанию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z790" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) складирование и хранение зерна;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z791" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) складирование и хранение продовольственных товаров, кроме овощей и фруктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z792" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) хранение нефти;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z793" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) регулирование использования воздушного пространства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z794" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) транспортная обработка грузов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z795" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) прочая вспомогательная транспортная деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z796" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32) ремонт и техническое обслуживание воздушных и космических летательных аппаратов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z797" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) деятельность прочих учреждений, осуществляющих технические испытания и анализы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z798" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) строительство железных дорог и метро;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z799" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35) строительство дорог и автомагистралей; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z800" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) строительство нежилых зданий, за исключением стационарных торговых объектов категорий 1, 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z801" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие подпунктов 26), 27), 28), 31), 34), 35) и 36) пункта 5 распространяется только на территории аэропорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра промышленности и строительства РК от 04.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z179" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Специальная экономическая зона "Сарыарқа":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z180" w:id="160"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z802" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) металлургическая промышленность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z181" w:id="161"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z803" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство готовых металлических изделий, кроме машин и оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z182" w:id="162"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z804" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производство двигателей и турбин, кроме авиационных, автомобильных и мотоциклетных двигателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z183" w:id="163"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z805" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производство автотранспортных средств, трейлеров и полуприцепов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z184" w:id="164"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z806" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) производство компьютеров, электронной и оптической продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z185" w:id="165"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z807" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) производство электрического оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z186" w:id="166"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z808" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) производство продуктов химической промышленности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z187" w:id="167"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z809" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) производство резиновых и пластмассовых изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z188" w:id="168"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z810" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) производство прочей неметаллической минеральной продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z189" w:id="169"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z811" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) производство гидравлического оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z190" w:id="170"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z812" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) производство прочих насосов, компрессоров, пробок и клапанов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z191" w:id="171"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z813" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) производство прочих кранов и вентилей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z192" w:id="172"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z814" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) производство подшипников, шестеренок, элементов зубчатых передач и приводов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z193" w:id="173"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z815" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) производство плит, печей и печных горелок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z194" w:id="174"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z816" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) производство подъемного и транспортировочного оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z195" w:id="175"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z817" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) производство ручных электрических инструментов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z196" w:id="176"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z818" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) производство промышленного холодильного и вентиляционного оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z197" w:id="177"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z819" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) производство очистительных аппаратов для жидких минералов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z198" w:id="178"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z820" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) производство оборудования для производства, диспергирования или распыления жидких минералов или порошков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z199" w:id="179"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z821" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) производство очистительного оборудования для очистки нефти, химической промышленности, индустрии по производству напитков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z200" w:id="180"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z822" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) производство центрифуг (за исключением сливкоотделителей и сушильных аппаратов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z201" w:id="181"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z823" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) производство стояков водяного охлаждения для прямого охлаждения посредством рециркуляции воды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z202" w:id="182"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z824" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) производство сельскохозяйственной и лесохозяйственной техники;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z203" w:id="183"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z825" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) производство оборудования для обработки металлов давлением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z204" w:id="184"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z826" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) производство прочих металлообрабатывающих станков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z205" w:id="185"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z827" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) производство машин и оборудования для металлургии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z206" w:id="186"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z828" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) производство техники для горнодобывающей промышленности, подземной разработки и строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z207" w:id="187"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z829" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) производство оборудования для производства и переработки продуктов питания, напитков и табачных изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z208" w:id="188"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z830" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) производство оборудования для изготовления текстильных, швейных, меховых и кожаных изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z209" w:id="189"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z831" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) производство техники для изготовления бумаги и картона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z210" w:id="190"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z832" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) производство оборудования для переработки резины, пластмасс и других полимерных материалов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z211" w:id="191"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z833" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) строительство и ввод в эксплуатацию объектов, предназначенных непосредственно для осуществления приоритетных видов деятельности, в пределах проектно-сметной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z212" w:id="192"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z834" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) сбор, обработка и удаление отходов; утилизация (восстановление) материалов в отношении вышедших из эксплуатации транспортных средств, специальной техники и сельскохозяйственных машин, холодильников и холодильных оборудований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z213" w:id="193"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z835" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) строительство и ввод в эксплуатацию комбикормового завода по производству и переработке кормов для рыб и сельскохозяйственных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z214" w:id="194"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z836" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) производство продукции коксовых печей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z215" w:id="195"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z837" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z217" w:id="197"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z838" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) строительство и ввод в эксплуатацию многопрофильной больницы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z839" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) деятельность грузового воздушного транспорта, подчиняющего расписанию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z840" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) транспортная обработка грузов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z841" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) транспортно-экспедиционные услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z842" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) прочая транспортно-экспедиционная деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z843" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) строительство нежилых зданий, за исключением стационарных торговых объектов категорий 1 и 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z844" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) строительство дорог и автомагистралей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z845" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) деятельность грузового автомобильного транспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z846" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие подпунктов 38), 39), 40), 41), 42), 43) и 44) пункта 6 распространяется только на территории аэропорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра промышленности и строительства РК от 04.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z217" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7. Специальная экономическая зона "Хоргос – Восточные ворота":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) складское хозяйство и вспомогательная транспортная деятельность;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7314,650 +8326,650 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z231" w:id="198"/>
+    <w:bookmarkStart w:name="z231" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Специальная экономическая зона "Павлодар":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z232" w:id="199"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z232" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство продуктов химической промышленности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z233" w:id="200"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z233" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство нефтехимической продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z234" w:id="201"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z234" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) строительство и ввод в эксплуатацию объектов, предназначенных непосредственно для осуществления приоритетных видов деятельности, в пределах проектно-сметной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z235" w:id="202"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z235" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) металлургическая промышленность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z236" w:id="203"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z236" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) производство прочей неметаллической минеральной продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z237" w:id="204"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z237" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) производство готовых металлических изделий, кроме машин и оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z238" w:id="205"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z238" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) производство резиновых и пластмассовых изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z239" w:id="206"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z239" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) строительство и ввод в эксплуатацию многопрофильной больницы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z240" w:id="207"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z240" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Специальная экономическая зона "Jibek Joly":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z459" w:id="208"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z459" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство продуктов химической промышленности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z460" w:id="209"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z460" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство резиновых и пластмассовых изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z461" w:id="210"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z461" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производство прочей неметаллической минеральной продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z462" w:id="211"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z462" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) строительство и ввод в эксплуатацию объектов, предназначенных непосредственно для осуществления приоритетных видов деятельности, в пределах проектно-сметной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z463" w:id="212"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z463" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) производство продуктов питания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z464" w:id="213"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z464" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) производство текстильных изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z465" w:id="214"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z465" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) производство одежды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z466" w:id="215"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z466" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) производство кожаной и относящейся к ней продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z467" w:id="216"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z467" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) производство деревянных и пробковых изделий, кроме мебели; производство изделий из соломки и материалов для плетения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z468" w:id="217"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z468" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) производство бумаги и бумажной продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z469" w:id="218"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z469" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) производство основных фармацевтических продуктов и фармацевтических препаратов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z470" w:id="219"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z470" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) металлургическое производство (за исключением производства основных благородных и цветных металлов и литья прочих цветных металлов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z471" w:id="220"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z471" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) производство готовых металлических изделий, кроме машин и оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z472" w:id="221"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z472" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) производство компьютеров, электронного и оптического оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z473" w:id="222"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z473" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) производство электрического оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z474" w:id="223"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z474" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) производство машин и оборудования, не включенных в другие группировки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z475" w:id="224"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z475" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) производство автомобилей, прицепов и полуприцепов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z476" w:id="225"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z476" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) производство прочих транспортных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z477" w:id="226"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z477" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) производство мебели;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z478" w:id="227"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z478" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) производство прочих готовых изделий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkEnd w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7976,710 +8988,952 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z249" w:id="228"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z250" w:id="229"/>
+    <w:bookmarkStart w:name="z249" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Специальная экономическая зона "Астана – Технополис":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z847" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производство прочих продуктов питания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z251" w:id="230"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z848" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство продуктов мукомольной и крупяной промышленности, крахмала и крахмалосодержащих продуктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z252" w:id="231"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z849" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производство фармацевтических препаратов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z253" w:id="232"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z850" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производство стекла и изделий из стекла;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z254" w:id="233"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z851" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) производство абразивных изделий и прочей неметаллической минеральной продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z255" w:id="234"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z852" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) производство прочих металлических цистерн, резервуаров и контейнеров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z256" w:id="235"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z853" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) производство прочих готовых металлических изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z257" w:id="236"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z854" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) производство компьютеров и периферийного оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z258" w:id="237"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z855" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) производство оборудования для облучения, электромедицинского и электротерапевтического оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z260" w:id="239"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z856" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) производство электродвигателей, генераторов, трансформаторов и электрораспределительной и регулирующей аппаратуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z857" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) производство электроосветительного оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z261" w:id="240"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z858" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) производство электропроводки и электропроводных приборов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z262" w:id="241"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z859" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) производство машин и оборудования, не включенных в другие категории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z263" w:id="242"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z860" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) производство машин общего назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z264" w:id="243"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z861" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) складское хозяйство и вспомогательная транспортная деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z265" w:id="244"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z862" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) выпуск программного обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z266" w:id="245"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z863" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) компьютерное программирование, консультации и другие сопутствующие услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z267" w:id="246"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z864" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) деятельность в области архитектуры, инженерных изысканий, технических испытаний и анализа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z268" w:id="247"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z865" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) научные исследования и разработки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z269" w:id="248"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z866" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) деятельность в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z270" w:id="249"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z867" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) прочая деятельность по охране здоровья;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z271" w:id="250"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z868" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) производство стульев и другой мебели для сиденья;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z272" w:id="251"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z869" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) производство мебели для офисов и предприятий торговли, кроме стульев и другой мебели для сиденья;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z273" w:id="252"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z870" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) производство кухонной мебели;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z274" w:id="253"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z871" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) производство строительных стальных конструкций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z275" w:id="254"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z872" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) производство строительных конструкций и изделий из алюминия и алюминиевых сплавов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z276" w:id="255"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z873" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) производство контейнерных и сборно-разборных зданий и помещений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z277" w:id="256"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z874" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) производство строительных пластиковых изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z278" w:id="257"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z875" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) производство медицинских и стоматологических инструментов и принадлежностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z876" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-1) строительство и ввод в эксплуатацию административных, жилых и нежилых зданий в соответствии с проектно-сметной документацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z877" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) холодная штамповка или гибка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z878" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) производство радиаторов и котлов центрального отопления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z879" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) производство паровых котлов, кроме котлов центрального отопления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z880" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) строительство нежилых зданий, за исключением стационарных торговых объектов категорий 1 и 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z881" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие подпункта 33) пункта 10 распространяется только на территории аэропорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z882" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) ремонт и техническое обслуживание воздушных и космических летательных аппаратов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z883" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) строительство и ввод в эксплуатацию объектов инфраструктуры, а также объектов, предназначенных непосредственно для осуществления видов деятельности, предусмотренных подпунктами 1), 2), 3), 4), 5), 6), 7), 8), 9), 10), 11), 12), 13), 14), 15), 16), 17), 18), 19), 20), 21), 22), 23), 24), 25), 26), 27), 28), 29), 29-1), 30), 31), 32), 33), 34) настоящего пункта, в пределах проектно-сметной документации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа Министра промышленности и строительства РК от 04.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z280" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Специальная экономическая зона "TURAN":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 29-1) действует до 31.12.2029 в соответствии с </w:t>
+        <w:t xml:space="preserve">      Подпункт 1) действует до 31.12.2031 в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего приказа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -8687,155 +9941,167 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29-1) строительство и ввод в эксплуатацию административных, жилых и нежилых зданий в соответствии с проектно-сметной документацией;</w:t>
-[...21 lines deleted...]
-    <w:bookmarkEnd w:id="258"/>
+      1) строительство и ввод в эксплуатацию мест размещения туристов, санаторных и оздоровительных объектов при соблюдении следующих условий: строящиеся и вводимые в эксплуатацию объекты не связаны с игорным бизнесом; строительство и ввод в эксплуатацию осуществляются в соответствии с проектно-сметной документацией;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными приказом Министра промышленности и строительства РК от 24.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 145</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="259"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) действует до 31.12.2031 в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего приказа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) строительство и ввод в эксплуатацию объектов инфраструктуры, административного и жилого комплексов в соответствии с проектно-сметной документацией;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8851,51 +10117,51 @@
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 1) действует до 31.12.2031 в соответствии с </w:t>
+        <w:t xml:space="preserve">      Подпункт 3) действует до 31.12.2031 в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего приказа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -8903,53 +10169,173 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) строительство и ввод в эксплуатацию мест размещения туристов, санаторных и оздоровительных объектов при соблюдении следующих условий: строящиеся и вводимые в эксплуатацию объекты не связаны с игорным бизнесом; строительство и ввод в эксплуатацию осуществляются в соответствии с проектно-сметной документацией;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      3) строительство и ввод в эксплуатацию больниц, поликлиник, школ, детских садов, музеев, театров, высших и средних учебных заведений, библиотек, дворцов школьников, спортивных комплексов в соответствии с проектно-сметной документацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z426" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) строительство и ввод в эксплуатацию объектов производства и переработки в соответствии с проектно-сметной документацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z427" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производство строительных материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z428" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производство прочей не металлической минеральной продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z429" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) производство готовых металлических изделий, кроме машин и оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z430" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) строительство и ввод в эксплуатацию международного аэропорта города Туркестан, в том числе аэродрома, аэровокзала и взлетно-посадочных полос и иное в соответствии с проектно-сметной документацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z431" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) деятельность аэропортов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8965,51 +10351,51 @@
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 2) действует до 31.12.2031 в соответствии с </w:t>
+        <w:t xml:space="preserve">      Подпункт 10) действует до 31.12.2031 в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего приказа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -9017,2799 +10403,3477 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) строительство и ввод в эксплуатацию объектов инфраструктуры, административного и жилого комплексов в соответствии с проектно-сметной документацией;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      10) строительство жилых и нежилых зданий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z433" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) предоставление услуг гостиницами и аналогичными местами для проживания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z434" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) аренда и управление собственной или арендуемой недвижимостью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z435" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) деятельность по организации отдыха и развлечений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z436" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) комплексное обслуживание объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z437" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) деятельность по благоустройству территорий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z438" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) ремонт мебели и предметов интерьера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z439" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) предоставление услуг по обеспечению питанием и напитками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z440" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) ремонт электронного и оптического оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z441" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) другие виды деятельности в области информационных технологий и информационных систем, не включенные в другие группировки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z442" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие подпунктов 14), 15), 16), 17), 18), 19) пункта 11 распространяются только в отношении объектов здравоохранения, введенных в эксплуатацию в рамках реализации проекта государственно – частного партнерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z443" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) производство продуктов химической промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z444" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) производство продуктов питания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z445" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) ремонт и установка машин и оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z446" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) производство напитков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z447" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) производство машин и оборудования, не включенных в другие группировки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z448" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) производство основных фармацевтических продуктов и фармацевтических препаратов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z449" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) производство резиновых и пластмассовых изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z450" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) производство электрического оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z451" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) производство бумаги и бумажной продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z452" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) производство компьютеров, электронного и оптического оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z453" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) полиграфическая деятельность и воспроизведение записанных носителей информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z454" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) производство одежды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z455" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) производство мебели;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z456" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) производство деревянных и пробковых изделий, кроме мебели; производство изделий из соломки и материалов для плетения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z457" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) производство текстильных изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z458" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) производство кожаной и относящейся к ней продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра промышленности и строительства РК от 11.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z301" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Специальная экономическая зона "Qyzyljar":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z597" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство и переработка пищевой продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z598" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство строительных материалов и мебели;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z599" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производство продукции электроники и электрического оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z600" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производство продукции машиностроения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z601" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) строительство многопрофильной больницы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z602" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) деятельность больниц широкого профиля и специализированных больниц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z603" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) производство древесной массы и целлюлозы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z604" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) производство бумаги и картона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z605" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) производство гофрированного картона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z606" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) производство бумажной и картонной тары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z607" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) производство бумажных изделий хозяйственно - бытового и санитарно-гигиенического назначения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z608" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) производство основных фармацевтических продуктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z609" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) производство фармацевтических препаратов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z610" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) производство лекарственных препаратов для ветеринарии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z611" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) производство прочих деревянных изделий; производство изделий из пробки, соломки и материалов для плетения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z612" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) производство деревянной тары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z613" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) производство пластмассовых упаковок для товаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z614" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) воспроизводство растений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z615" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) выращивание овощей, их семян и рассады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z616" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) аренда и управление собственной или арендуемой недвижимостью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z617" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z618" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие подпункта 20) распространяется только на территории малой промышленной зоны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z619" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) производство прочих основных органических химических веществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z620" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) производство солода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z621" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) производство удобрений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z622" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) производство прочих недистиллированных напитков из сброженного материала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 3) действует до 31.12.2031 в соответствии с </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменением, внесенным приказом и.о. Министра промышленности и строительства РК от 04.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 476</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 5</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z316" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Специальная экономическая зона "Международный центр приграничного сотрудничества "Хоргос":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z317" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Оптовая торговля, за исключением автомобилей и мотоциклов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z318" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) розничная торговля, кроме торговли автомобилями и мотоциклами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z319" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) складирование и хранение грузов и вспомогательная транспортная деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z320" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) финансовые услуги, за исключением услуг страховых и пенсионных фондов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z321" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) деятельность туроператоров, турагентов и прочих организаций, предоставляющих услуги в сфере туризма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z322" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организация конференций и торговых выставок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z323" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) услуги по организации проживания и питания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z324" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) производство продуктов питания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z325" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) производство минеральных вод и других безалкогольных напитков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z326" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) производство готовых текстильных изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z327" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) производство одежды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z328" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) производство кожаной и относящейся к ней продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z329" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) производство фармацевтических препаратов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z330" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) производство прочей неметаллической продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z331" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) производство велосипедов и инвалидных колясок/кресел;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z332" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) производство прочих готовых изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z333" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) упаковывание;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z334" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) строительство и ввод в эксплуатацию объектов, предназначенных непосредственно для осуществления видов деятельности, предусмотренных пунктами 1), 2), 3), 4), 5), 6), 7), 8), 9), 10), 11), 12), 13), 14), 15), 16), 17) в пределах проектно-сметной документации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z335" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Специальная экономическая зона "Alatau": </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z686" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) переработка и консервирование рыбы, ракообразных и моллюсков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z687" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство ковров и ковровых изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z688" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ткацкое производство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z689" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) отделка тканей и текстильных изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z690" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производство обуви;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z691" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производство древесной массы и целлюлозы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z692" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) производство бумаги и картона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z693" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) производство гофрированной бумаги и картона, бумажной и картонной тары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z694" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) производство изделий из асбестоцемента и волокнистого цемента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z695" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) производство прочих изделий из бетона, строительного гипса и цемента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z696" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) строительство жилых и нежилых зданий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z697" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) строительство водных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z698" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) складирование и хранение грузов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z699" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) транспортная обработка грузов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z700" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) вспомогательная деятельность сухопутного транспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z701" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) прочая вспомогательная транспортная деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z702" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) строительство и ввод в эксплуатацию объектов, предназначенных непосредственно для осуществления видов деятельности, предусмотренных пунктами 1), 2), 3), 4), 5), 6), 7), 8), 9), 10), 11), 12), 13), 14), 15), 16), 18), 19), 20), 21), 22), 23), 24), 25), 26), 27), 28), 29), 30), 31) в пределах проектно-сметной документации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z703" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) производство готовых кормов для домашних животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z704" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) производство сахара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z705" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) производство сборных железобетонных и бетонных конструкций и изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z706" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) производство электродвигателей, генераторов и трансформаторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z707" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) производство прочих электрических проводов и кабелей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z708" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) производство электрораспределительной и регулирующей аппаратуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z709" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) производство строительных конструкций и изделий из алюминия и алюминиевых сплавов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z710" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) формирование и обработка листового стекла;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z711" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) производство электрических бытовых приборов, кроме холодильников и морозильников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z712" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) производство нетканых текстильных изделий, кроме одежды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z713" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) производство фармацевтических препаратов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z714" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) производство резиновых санитарно-гигиенических и медицинских изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z715" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) производство медицинских и ветеринарных инструментов, аппаратов и оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z716" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) производство пластмассовых упаковок для товаров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящего приказа.</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции приказа Министра промышленности и строительства РК от 22.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 546</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...136 lines deleted...]
-    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z517" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Специальная экономическая зона "Ақтөбе":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z518" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство продуктов питания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z519" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство напитков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z520" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производство текстильных изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z521" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производство одежды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z522" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производство кожаной и относящейся к ней продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z523" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производство деревянных и пробковых изделий, кроме мебели; производство изделий из соломки и материалов для плетения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z524" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) производство бумаги и бумажной продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z525" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) производство продуктов химической промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z526" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) производство основных фармацевтических продуктов и фармацевтических препаратов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z527" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) производство резиновых и пластмассовых изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z528" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) производство прочей не металлической минеральной продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z529" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) металлургическое производство (за исключением производства благородных (драгоценных) металлов, производства прочих цветных металлов, переработки ядерного топлива, литья прочих цветных металлов) *;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z530" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z531" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие подпункта 12) распространяется только для новых проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z532" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) производство готовых металлических изделий, кроме машин и оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z533" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) производство компьютеров, электронного и оптического оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z534" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) производство электрического оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z535" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) производство машин и оборудования, не включенных в другие группировки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z536" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) производство автомобилей, прицепов и полуприцепов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z537" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) производство прочих транспортных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z538" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) производство мебели;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z539" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) производство прочих готовых изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z540" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) ремонт и установка машин и оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z541" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) деятельность грузового воздушного транспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z542" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) складирование и хранение грузов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z543" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) вспомогательная деятельность сухопутного транспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z544" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) вспомогательная деятельность воздушного транспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z545" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) транспортная обработка грузов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z546" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) прочая вспомогательная транспортная деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z547" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) почтовая деятельность в рамках предоставления услуг общего пользования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z548" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) прочая почтовая и курьерская деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z549" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) строительство и ввод в эксплуатацию объектов инфраструктуры, а также объектов, предназначенных непосредственно для осуществления видов деятельности, предусмотренных подпунктами 1), 2), 3), 4), 5), 6), 7), 8), 9), 10), 11), 12), 13), 14), 15), 16), 17), 18), 19), 20), 21), 22), 23), 24), 25), 26), 27), 28), 29), 30) настоящего пункта, в пределах проектно-сметной документации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 в редакции приказа Министра промышленности и строительства РК от 10.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z623" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Специальная экономическая зона "Коркыт Ата":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z624" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производство текстильных изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z625" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производство одежды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z626" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) производство кожаной и относящейся к ней продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z627" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) производство деревянных и пробковых изделий, кроме мебели; производство изделий из соломки и материалов для плетения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z628" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) производство бумаги и бумажной продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z629" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) производство продуктов химической промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z630" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) производство основных фармацевтических продуктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z631" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) производство резиновых и пластмассовых изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z632" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) производство прочей не металлической минеральной продукции, за исключением портландцемента, цемента глиноземистого, цемента шлакового, цемента суперсульфатного, цемента сульфатостойкого, цемента тампонажного и аналогичных гидравлических цементов, неокрашенных или окрашенных, готовых или в форме клинкеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z633" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) производство готовых металлических изделий, кроме машин и оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z634" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) производство компьютеров, электронной и оптической продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z635" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) производство электрического оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z636" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) производство машин и оборудования, не включенных в другие категории;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z637" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) производство автотранспортных средств, трейлеров и полуприцепов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z638" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) производство воздушной, космической и аналогичной техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z639" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) производство прочих готовых изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z640" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) ремонт, техническое обслуживание воздушных судов и космических судов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z641" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) складское хозяйство и вспомогательная транспортная деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z642" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) строительство и ввод в эксплуатацию объектов инфраструктуры, а также объектов, предназначенных непосредственно для осуществления видов деятельности, предусмотренных подпунктами 1), 2), 3), 4), 5), 6), 7), 8), 9), 10), 11), 12), 13), 14), 15), 16), 17), 18) настоящего пункта, в пределах проектно-сметной документации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 10) действует до 31.12.2031 в соответствии с </w:t>
-[...2451 lines deleted...]
-        <w:t>№ 201</w:t>
+        <w:t xml:space="preserve">      Сноска. Перечень дополнен пунктом 16 в соответствии с приказом Министра промышленности и строительства РК от 31.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 470</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -11927,854 +13991,854 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 февраля 2024 года № 72</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z354" w:id="377"/>
+    <w:bookmarkStart w:name="z354" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых приказов Министра по инвестициям и развитию Республики Казахстан и Министра индустрии и инфраструктурного развития Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z355" w:id="378"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z355" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 27 февраля 2018 года № 142 "Об утверждении перечня приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны, а также Правил включения приоритетных видов деятельности в перечень приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16588).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z356" w:id="379"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z356" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 26 февраля 2018 года № 130 "Об утверждении перечня приоритетных видов деятельности, соответствующих целям создания специальной экономической зоны "Международный центр приграничного сотрудничества "Хоргос" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16590).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z357" w:id="380"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z357" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 30 июля 2019 года № 570 "О внесении изменения и дополнения в приказ Министра по инвестициям и развитию Республики Казахстан от 27 февраля 2018 года № 142 "Об утверждении перечня приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны, а также Правил включения приоритетных видов деятельности в перечень приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19181).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z358" w:id="381"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z358" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 12 декабря 2019 года № 923 "О внесении дополнений в приказ Министра по инвестициям и развитию Республики Казахстан от 27 февраля 2018 года № 142 "Об утверждении перечня приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны, а также Правил включения приоритетных видов деятельности в перечень приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19727).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z359" w:id="382"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z359" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра индустрии и инфраструктурного развития Республики Казахстан от 5 января 2020 года № 1 "О внесении дополнений в приказ Министра по инвестициям и развитию Республики Казахстан от 27 февраля 2018 года № 142 "Об утверждении перечня приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны, а также Правил включения приоритетных видов деятельности в перечень приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19824).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z360" w:id="383"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z360" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 15 апреля 2020 года № 204 "О внесении изменения и дополнений в приказ Министра по инвестициям и развитию Республики Казахстан от 27 февраля 2018 года № 142 "Об утверждении перечня приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны, а также Правил включения приоритетных видов деятельности в перечень приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20410).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z361" w:id="384"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z361" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 29 сентября 2020 года № 498 "О внесении изменения и дополнений в приказ Министра по инвестициям и развитию Республики Казахстан от 27 февраля 2018 года № 142 "Об утверждении перечня приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны, а также Правил включения приоритетных видов деятельности в перечень приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21327).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z362" w:id="385"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z362" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 1 октября 2020 года № 511 "О внесении дополнения в приказ Министра по инвестициям и развитию Республики Казахстан от 27 февраля 2018 года № 142 "Об утверждении перечня приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны, а также Правил включения приоритетных видов деятельности в перечень приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21359).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z363" w:id="386"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z363" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 12 января 2021 года № 8 "О внесении изменений в приказ Министра по инвестициям и развитию Республики Казахстан от 27 февраля 2018 года № 142 "Об утверждении перечня приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны, а также Правил включения приоритетных видов деятельности в перечень приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22070).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z364" w:id="387"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z364" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 25 января 2021 года № 27 "О внесении изменения в приказ Министра по инвестициям и развитию Республики Казахстан от 27 февраля 2018 года № 142 "Об утверждении перечня приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны, а также Правил включения приоритетных видов деятельности в перечень приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22128).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z365" w:id="388"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z365" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 22 апреля 2021 года № 184 "О внесении изменения в приказ Министра по инвестициям и развитию Республики Казахстан от 27 февраля 2018 года № 142 "Об утверждении перечня приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны, а также Правил включения приоритетных видов деятельности в перечень приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22618).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z366" w:id="389"/>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z366" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 11 мая 2021 года № 231 "О внесении изменения в приказ Министра по инвестициям и развитию Республики Казахстан от 27 февраля 2018 года № 142 "Об утверждении перечня приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны, а также Правил включения приоритетных видов деятельности в перечень приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22748).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z367" w:id="390"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z367" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра индустрии и инфраструктурного развития Республики Казахстан от 30 июня 2021 года № 342 "О внесении изменения в приказ Министра по инвестициям и развитию Республики Казахстан от 27 февраля 2018 года № 142 "Об утверждении перечня приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны, а также Правил включения приоритетных видов деятельности в перечень приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны" (зарегистрирован в Реестре государственной регистрации нормативных правовых под № 23447).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z368" w:id="391"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z368" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра индустрии и инфраструктурного развития Республики Казахстан от 27 июля 2021 года № 395 "О внесении изменений в приказ Министра по инвестициям и развитию Республики Казахстан от 27 февраля 2018 года № 142 "Об утверждении перечня приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны, а также Правил включения приоритетных видов деятельности в перечень приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 23865).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z369" w:id="392"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z369" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 2 декабря 2021 года № 627 "О внесении изменения в приказ Министра по инвестициям и развитию Республики Казахстан от 27 февраля 2018 года № 142 "Об утверждении перечня приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны, а также Правил включения приоритетных видов деятельности в перечень приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 25557).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z370" w:id="393"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z370" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 2 декабря 2021 года № 628 "О внесении изменения в приказ Министра по инвестициям и развитию Республики Казахстан от 27 февраля 2018 года № 142 "Об утверждении перечня приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны, а также Правил включения приоритетных видов деятельности в перечень приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 25596).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z371" w:id="394"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z371" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 24 января 2022 года № 27 "О внесении изменения в приказ Министра по инвестициям и развитию Республики Казахстан от 27 февраля 2018 года № 142 "Об утверждении перечня приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны, а также Правил включения приоритетных видов деятельности в перечень приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 26635).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z372" w:id="395"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z372" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 11 марта 2022 года № 131 "О внесении изменения и дополнения в приказ Министра по инвестициям и развитию Республики Казахстан от 27 февраля 2018 года № 142 "Об утверждении перечня приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны, а также Правил включения приоритетных видов деятельности в перечень приоритетных видов деятельности в разрезе специальных экономических зон, соответствующих целям создания специальной экономической зоны" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 27178).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkEnd w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13100,31 +15164,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>