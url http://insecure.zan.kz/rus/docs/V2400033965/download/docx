--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2f9ce99" w14:textId="2f9ce99">
+    <w:p w14:paraId="7fd47b8" w14:textId="7fd47b8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1434,209 +1434,397 @@
         </w:rPr>
         <w:t xml:space="preserve"> (оказанных услуг) по форме, утвержденной приказом Министра финансов Республики Казахстан от 20 декабря 2012 года № 562 "Об утверждении форм первичных учетных документов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8265);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) документы, подтверждающие фактически понесенные затраты на превентивные меры (фискальный чек, счет-фактура).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 8 предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы, предусмотренные частью первой настоящего пункта, не представляются страхователем в случае их наличия (наличия сведений, указанных в них) в электронной форме в базах данных и (или) информационных системах государственных органов, доступ к которым предоставляется страховщику организацией по формированию и ведению базы данных.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть третья пункта 8 предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для осуществления расчета размера возмещения затрат на проведение превентивных мер страховщик получает документы, предусмотренные частью первой настоящего пункта из базы данных и (или) информационных систем государственных органов через организацию по формированию и ведению базы данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При предоставлении страхователем полного пакета документов страховщиком составляется справка о принятии документов, с указанием перечня представленных заявителем документов и даты их принятия.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      Для осуществления расчета размера возмещения затрат на проведение превентивных мер страховщик получает документы, предусмотренные частью первой настоящего пункта из базы данных и (или) информационных систем государственных органов через организацию по формированию и ведению базы данных.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При предоставлении документов на бумажном носителе один экземпляр справки выдается страхователю, второй экземпляр с отметкой страхователя в ее получении остается у страховщика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      9. При предоставлении страхователем полного пакета документов страховщиком составляется справка о принятии документов, с указанием перечня представленных заявителем документов и даты их принятия.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При непредставлении страхователем документов, предусмотренных пунктом 8 Правил, страховщик в течение 3 (трех) рабочих дней со дня поступления документов письменно уведомляет страхователя о недостающих документах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      При предоставлении документов на бумажном носителе один экземпляр справки выдается страхователю, второй экземпляр с отметкой страхователя в ее получении остается у страховщика.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Возмещение затрат на проведение превентивных мер осуществляется страховщиком на расчетный счет страхователя, открытый в банке второго уровня и указанный в заявлении, в течение 7 (семи) рабочих дней со дня получения заявления и всех документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      10. При непредставлении страхователем документов, предусмотренных пунктом 8 Правил, страховщик в течение 3 (трех) рабочих дней со дня поступления документов письменно уведомляет страхователя о недостающих документах.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок возмещения затрат на проведение реабилитационных мер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      11. Возмещение затрат на проведение превентивных мер осуществляется страховщиком на расчетный счет страхователя, открытый в банке второго уровня и указанный в заявлении, в течение 7 (семи) рабочих дней со дня получения заявления и всех документов.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Страховщик возмещает страхователю и (или) выгодоприобретателю фактически понесенные расходы на проведение реабилитационных мер на основании заявления и необходимых документов, указанных в пункте 16 Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Возмещению затрат подлежат мероприятия по социальной и (или) профессиональной реабилитации согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1651,471 +1839,659 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, не предусмотренных в рамках гарантированного объема бесплатной медицинской помощи и системой обязательного социального медицинского страхования в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О здоровье народа и системе здравоохранения".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Предельный объем возмещения затрат страхователя и (или) выгодоприобретателя не может превышать 6 (шесть) процентов от уплаченной страховой премии, рассчитанной на дату окончания срока действия договора обязательного страхования работника от несчастных случаев, заключенного между страхователем и страховщиком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Возмещение затрат на проведение реабилитационных мер осуществляется дополнительно к возмещению дополнительных расходов, вызванных повреждением здоровья работника в случае установления ему степени утраты профессиональной трудоспособности от 30 (тридцати) до 100 (ста) процентов включительно согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 19 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Страховщик не освобождается от возмещения затрат на проведение реабилитационных мер по страховым случаям, произошедших в период действия договора обязательного страхования работника от несчастных случаев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Страхователь и (или) выгодоприобретатель одновременно с заявлением о возмещении затрат на реабилитационные меры согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам предоставляет страховщику на бумажном носителе или электронным способом следующие документы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) копия договора обязательного страхования работника от несчастных случаев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копия правоустанавливающих документов выгодоприобретателя, если им является юридическое лицо;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) копия договоров на оказание услуг (работ) согласно мероприятиям по проведению реабилитационных мероприятий, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) документы, подтверждающие фактически понесенные затраты на реабилитационные меры (фискальный чек, счет-фактура);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>акт выполненных работ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оказанных услуг) по форме, утвержденной приказом Министра финансов Республики Казахстан от 20 декабря 2012 года № 562 "Об утверждении форм первичных учетных документов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8265);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) копия справки территориального подразделения уполномоченного органа об установлении утраты профессиональной трудоспособности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) копия справки территориального подразделения уполномоченного органа о нуждаемости в дополнительных видах помощи и ухода;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      6) копия справки территориального подразделения уполномоченного органа об установлении утраты профессиональной трудоспособности;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) индивидуальная программа абилитации и реабилитации лица с инвалидностью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      7) копия справки территориального подразделения уполномоченного органа о нуждаемости в дополнительных видах помощи и ухода;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 16 предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы, предусмотренные частью первой настоящего пункта, не представляются страхователем и (или) выгодоприобретателем в случае их наличия (наличия сведений, указанных в них) в электронной форме в базах данных и (или) информационных системах государственных органов, доступ к которым предоставляется страховщику организацией по формированию и ведению базы данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть третья пункта 16 предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для осуществления расчета размера возмещения затрат страховщик получает документы, предусмотренные частью первой настоящего пункта из базы данных и (или) информационных систем государственных органов при наличии согласия выгодоприобретателя посредством организации по формированию и ведению базы данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. При предоставлении страхователем и (или) выгодоприобретателем полного пакета документов страховщик выдает справку о принятии документов, с указанием перечня представленных заявителем документов и даты их принятия. При предоставлении документов на бумажном носителе один экземпляр справки выдается заявителю, второй экземпляр с отметкой заявителя в ее получении остается у страховщика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      8) индивидуальная программа абилитации и реабилитации лица с инвалидностью.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. При непредставлении страхователем и (или) выгодоприобретателем документов, предусмотренных пунктом 16 Правил, страховщик в течение 3 (трех) рабочих дней со дня поступления документов письменно уведомляет страхователя и (или) выгодоприобретателя о недостающих документах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      Документы, предусмотренные частью первой настоящего пункта, не представляются страхователем и (или) выгодоприобретателем в случае их наличия (наличия сведений, указанных в них) в электронной форме в базах данных и (или) информационных системах государственных органов, доступ к которым предоставляется страховщику организацией по формированию и ведению базы данных.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Возмещение затрат на проведение реабилитационных мер осуществляется страховщиком на расчетный счет страхователя и (или) выгодоприобретателя, открытый в банке второго уровня и указанный в заявлении, в течение 7 (семи) рабочих дней со дня получения заявления и всех документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2194,249 +2570,249 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на проведение превентивных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и (или) реабилитационных мер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень мероприятий по устранению фактора (факторов) профессионального риска и (или) по снижению их влияния и (или) мероприятий, направленных на сохранение профессиональной трудоспособности и предупреждения страховых случаев</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Проведение оценки профессиональных рисков, выявления и оценки опасностей, оценки уровней профессиональных рисков, реализация мер, разработанных по результатам их проведения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 11 сентября 2020 года № 363 "Об утверждении Правил управления профессиональными рисками" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21197).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Проведение обучения по охране труда, в том числе обучения безопасным методам и приемам выполнения работ, обучения по оказанию первой помощи пострадавшим на производстве, обучения по использованию (применению) средств индивидуальной защиты, инструктажей по охране труда, стажировки на рабочем месте (для определенных категорий работников) и проверки знания требований охраны труда в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 25 декабря 2015 года № 1019 "Об утверждении Правил и сроков проведения обучения, инструктирования и проверок знаний по вопросам безопасности и охраны труда работников, руководителей и лиц, ответственных за обеспечение безопасности и охраны труда" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12665).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Проведение инструктирования, проверки знаний по вопросам безопасности и охраны труда работников, руководителей и лиц ответственных за обеспечение безопасности и охраны труда, а также обеспечение документами по безопасному ведению производственного процесса и работ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение стендов, тренажеров, наглядных материалов, научно- технической литературы для проведения инструктажей по охране труда, обучения безопасным приемам и методам выполнения работ, оснащение кабинетов (учебных классов) по охране труда компьютерами, теле-, видео-, аудиоаппаратурой, обучающими и тестирующими программами, проведение выставок, конкурсов и смотров по охране труда, тренингов, круглых столов по охране труда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       издание и (или) тиражирование инструкций, стандартов, правил по охране труда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       разработка, утверждение и пересмотр инструкций по безопасности и охране труда в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 30 ноября 2015 года № 927 "Об утверждении Правил разработки, утверждения и пересмотра инструкции по безопасности и охране труда работодателем" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12534).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Создание работникам необходимых санитарно-гигиенических условий, обеспечение выдачи, ремонта, хранения специальной одежды и обуви работников, снабжение их средствами профилактической обработки, моющими, дезинфицирующими и дерматологическими средствами индивидуальной защиты, медицинской аптечкой, молоком или равноценными пищевыми продуктами, и (или) специализированными продуктами для диетического (лечебного и профилактического) питания, средствами индивидуальной и коллективной защиты в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2451,671 +2827,671 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 8 декабря 2015 года № 943 "Об утверждении норм выдачи специальной одежды и других средств индивидуальной защиты работникам организаций различных видов экономической деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12627), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 28 декабря 2015 года № 1056 "Об утверждении норм выдачи работникам молока или равноценных пищевых продуктов, и (или) специализированных продуктов для диетического (лечебного и профилактического) питания" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12709).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Проведение обязательных, периодических (в течение трудовой деятельности) медицинских осмотров и предсменное медицинское освидетельствование работников в случаях, предусмотренных соглашением, коллективным договором, законодательством Республики Казахстан, а также при переводе на другую работу с изменениями условий труда либо появлении признаков профессионального заболевания, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 15 октября 2020 года № ҚР ДСМ-131/2020 "Об утверждении целевых групп лиц, подлежащих обязательным медицинским осмотрам, а также правил и периодичности их проведения, объема лабораторных и функциональных исследований, медицинских противопоказаний, перечня вредных и (или) опасных производственных факторов, профессий и работ, при выполнении которых проводятся предварительные обязательные медицинские осмотры при поступлении на работу и периодические обязательные медицинские осмотры и правил оказания государственной услуги "Прохождение предварительных обязательных медицинских осмотров" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21443).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Проведение обязательных профилактических медицинских осмотров и (или) обследований работников, занятых на тяжелых работах, работах с вредными и (или) опасными условиями труда, в порядке установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Оборудование по установленным нормам помещения для оказания медицинской помощи и (или) создание санитарных постов с аптечками, укомплектованными набором медицинских изделий для оказания первой помощи в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 8 октября 2020 года № ҚР ДСМ-118/2020 "Об утверждении состава аптечки для оказания первой помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21399).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Внедрение систем (устройств) автоматического и дистанционного управления и регулирования производственным оборудованием, технологическими процессами, подъемными и транспортными устройствами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Приобретение и монтаж средств сигнализации о нарушении штатного функционирования производственного оборудования, средств аварийной остановки, а также устройств, позволяющих исключить возникновение опасных ситуаций при полном или частичном прекращении энергоснабжения и последующем его восстановлении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Устройство ограждений элементов производственного оборудования, защищающих от воздействия движущихся частей, а также разлетающихся предметов, включая наличие фиксаторов, блокировок, герметизирующих и других элементов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Устройство новых и (или) модернизация имеющихся средств коллективной защиты работников от воздействия опасных и вредных производственных факторов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
-[...15 lines deleted...]
-      8. Внедрение систем (устройств) автоматического и дистанционного управления и регулирования производственным оборудованием, технологическими процессами, подъемными и транспортными устройствами.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Внедрение систем автоматического контроля уровней опасных и вредных производственных факторов на рабочих местах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
-[...15 lines deleted...]
-      9. Приобретение и монтаж средств сигнализации о нарушении штатного функционирования производственного оборудования, средств аварийной остановки, а также устройств, позволяющих исключить возникновение опасных ситуаций при полном или частичном прекращении энергоснабжения и последующем его восстановлении.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Внедрение и (или) модернизация технических устройств и приспособлений, обеспечивающих защиту работников от поражения электрическим током.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
-[...15 lines deleted...]
-      10. Устройство ограждений элементов производственного оборудования, защищающих от воздействия движущихся частей, а также разлетающихся предметов, включая наличие фиксаторов, блокировок, герметизирующих и других элементов.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Установка предохранительных, защитных и сигнализирующих устройств (приспособлений) для обеспечения безопасной эксплуатации и аварийной защиты паровых, водяных, газовых, кислотных, щелочных, расплавных и других производственных коммуникаций, оборудования и сооружений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
-[...15 lines deleted...]
-      11. Устройство новых и (или) модернизация имеющихся средств коллективной защиты работников от воздействия опасных и вредных производственных факторов.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Механизация и автоматизация технологических операций (процессов), связанных с хранением, перемещением (транспортированием), заполнением и опорожнением передвижных и стационарных резервуаров (сосудов) с ядовитыми, агрессивными, легковоспламеняющимися и горючими жидкостями, используемыми в производстве.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
-[...15 lines deleted...]
-      12. Внедрение систем автоматического контроля уровней опасных и вредных производственных факторов на рабочих местах.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Приобретение приборов, устройств, оборудования и (или) комплексов (систем) приборов, устройств, оборудования, обеспечивающего дистанционную видео-, аудио или иную фиксацию процессов производства работ в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
-[...15 lines deleted...]
-      13. Внедрение и (или) модернизация технических устройств и приспособлений, обеспечивающих защиту работников от поражения электрическим током.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Механизация работ при складировании и транспортировании сырья, готовой продукции и отходов производства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
-[...15 lines deleted...]
-      14. Установка предохранительных, защитных и сигнализирующих устройств (приспособлений) для обеспечения безопасной эксплуатации и аварийной защиты паровых, водяных, газовых, кислотных, щелочных, расплавных и других производственных коммуникаций, оборудования и сооружений.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Механизация уборки производственных помещений, своевременное удаление и обезвреживание отходов производства, являющихся источниками опасных и вредных производственных факторов, очистки воздуховодов и вентиляционных установок, осветительной арматуры, окон, фрамуг, световых фонарей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
-[...15 lines deleted...]
-      15. Механизация и автоматизация технологических операций (процессов), связанных с хранением, перемещением (транспортированием), заполнением и опорожнением передвижных и стационарных резервуаров (сосудов) с ядовитыми, агрессивными, легковоспламеняющимися и горючими жидкостями, используемыми в производстве.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Модернизация оборудования (его реконструкция, замена), а также технологических процессов на рабочих местах с целью исключения или снижения до допустимых уровней воздействия вредных и (или) опасных производственных факторов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
-[...15 lines deleted...]
-      16. Приобретение приборов, устройств, оборудования и (или) комплексов (систем) приборов, устройств, оборудования, обеспечивающего дистанционную видео-, аудио или иную фиксацию процессов производства работ в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Устройство новых, и реконструкция имеющихся отопительных и вентиляционных систем в производственных и бытовых помещениях, тепловых и воздушных завес, аспирационных и пылегазоулавливающих установок, установок дезинфекции, аэрирования, кондиционирования воздуха с целью обеспечения теплового режима и микроклимата, чистоты воздушной среды в рабочей и обслуживаемых зонах помещений, соответствующего нормативным требованиям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
-[...15 lines deleted...]
-      17. Механизация работ при складировании и транспортировании сырья, готовой продукции и отходов производства.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Устройство новых и (или) реконструкция имеющихся мест размещения производственного оборудования, организация рабочих мест с целью обеспечения безопасности работников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Приобретение систем обеспечения безопасности работ на высоте в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 31 марта 2022 года № 109 "Об утверждении Правил по обеспечению безопасности и охраны труда при работе на высоте" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 27349).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z97" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Разработка и приобретение электронных программ документооборота в области охраны труда в электронном виде с использованием электронной подписи или любого другого способа, позволяющего идентифицировать личность работника в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реализация мероприятий, направленных на сохранение профессиональной трудоспособности и предупреждения страховых случаев:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) приобретение, содержание инвентаря, стендов, тренажеров, наглядных материалов для проведения оздоровительных профилактических мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) устройство и содержание помещений и площадок (кабинетов) для проведения оздоровительных мероприятий, психоэмоциональных разгрузок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организация и проведение оздоровительных мероприятий: производственной гимнастики, лечебной физической культуры с работниками, которым рекомендованы лечебная физическая культура по результатам обязательных периодических медицинских осмотров;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
-[...15 lines deleted...]
-      24. Реализация мероприятий, направленных на сохранение профессиональной трудоспособности и предупреждения страховых случаев:</w:t>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) приобретение индивидуальных средств профилактики, средств ортопедической защиты (коррекции);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
-[...15 lines deleted...]
-      1) приобретение, содержание инвентаря, стендов, тренажеров, наглядных материалов для проведения оздоровительных профилактических мероприятий;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) приобретение физиотерапевтического оборудования в медицинские пункты предприятий для проведения превентивных мероприятий для лиц, работающих во вредных и опасных условиях труда, в зависимости от вредного фактора производства на основании результатов обязательных периодических медицинских осмотров для групп практически здоровых работников, имеющих нестойкие функциональные изменения различных органов и систем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
-[...15 lines deleted...]
-      2) устройство и содержание помещений и площадок (кабинетов) для проведения оздоровительных мероприятий, психоэмоциональных разгрузок;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оплата труда методистов, тренеров, реабилитологов, привлекаемых к выполнению указанных мероприятий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
-[...15 lines deleted...]
-      3) организация и проведение оздоровительных мероприятий: производственной гимнастики, лечебной физической культуры с работниками, которым рекомендованы лечебная физическая культура по результатам обязательных периодических медицинских осмотров;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) направление на оздоровление в условиях профилактория, пансионатов и санаторно-курортного лечения по результатам обязательных периодических медицинских осмотров для лиц, работающих во вредных и опасных условиях труда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3337,88 +3713,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование страховой</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организации "_________"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="99"/>
+    <w:bookmarkStart w:name="z109" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на возмещение затрат на проведение превентивных мер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z110" w:id="100"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z110" w:id="96"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Страхователь (полное наименование юридического лица или ФИО физического лица (при наличии))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4256,64 +4632,64 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на превентивные меры (счет фактуры, договора)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z111" w:id="101"/>
+      <w:bookmarkStart w:name="z111" w:id="97"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подписав данное заявление, страхователь подтверждает, что уведомлен о последствиях предоставления ложных сведений страховщику согласно требованиям законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предоставляю свое согласие Страховщику на сбор, обработку моих персональных данных, в том числе необходимых для получения возмещения фактически понесенных затрат на превентивные меры в электронной форме и передачу этих данных в организацию по формированию и ведению единой страховой базы данных (АО "Государственное кредитное бюро").</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4443,408 +4819,408 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на проведение превентивных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(или) реабилитационных мер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:bookmarkStart w:name="z113" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мероприятия по социальной и (или) профессиональной реабилитации</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z114" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Социальная реабилитация</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z115" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      услуги по психологической поддержке, помощи и коррекция;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z116" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      медико-психологические консультации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z117" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      консультации по вопросам реабилитации и здорового образа жизни.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
-[...15 lines deleted...]
-      1. Социальная реабилитация</w:t>
+    <w:bookmarkStart w:name="z118" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Профессиональная реабилитация</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z115" w:id="104"/>
-[...15 lines deleted...]
-      услуги по психологической поддержке, помощи и коррекция;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      модернизация рабочего места для улучшения трудового процессов и адаптации работника;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z116" w:id="105"/>
-[...15 lines deleted...]
-      медико-психологические консультации;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучение на курсах по профессиональной переподготовке и повышения квалификации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z117" w:id="106"/>
-[...15 lines deleted...]
-      консультации по вопросам реабилитации и здорового образа жизни.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение лечебно-профилактического питания по медицинским показаниям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z118" w:id="107"/>
-[...15 lines deleted...]
-      2. Профессиональная реабилитация</w:t>
+    <w:bookmarkStart w:name="z122" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ортокорекция (использование бандажей, ортезов, корсетов) в зависимости от условий труда и производственного процесса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z119" w:id="108"/>
-[...15 lines deleted...]
-      модернизация рабочего места для улучшения трудового процессов и адаптации работника;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Восстановительная и реконструктивная реабилитации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z120" w:id="109"/>
-[...15 lines deleted...]
-      обучение на курсах по профессиональной переподготовке и повышения квалификации;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реабилитация и восстановительная терапия (медикаментозная, физическая, эрготерапия, кинезиотерапия мануальная терапия, санаторно-курортная рекреация);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z121" w:id="110"/>
-[...15 lines deleted...]
-      обеспечение лечебно-профилактического питания по медицинским показаниям;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реконструктивная хирургия: услуги по восстановлению целостности систем человеческого тела, отвечающих за движение, по восстановлению биологических функций кожи, максимизации функциональных способностей и восстановлению, минимизации последствий, вызванных несчастным случаем на производстве;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z122" w:id="111"/>
-[...15 lines deleted...]
-      ортокорекция (использование бандажей, ортезов, корсетов) в зависимости от условий труда и производственного процесса.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      протезно-ортопедическая помощь (подбор и использование средств перемещения, ортезов, ортопедической обуви);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z123" w:id="112"/>
-[...15 lines deleted...]
-      3. Восстановительная и реконструктивная реабилитации</w:t>
+    <w:bookmarkStart w:name="z127" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка и обучение программам с применением ступенчатых заданий и действий в качестве обязательного условия для вовлечения в функциональное обучение элементарным действиям по самообслуживанию (включая уход за собой).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z124" w:id="113"/>
-[...15 lines deleted...]
-      реабилитация и восстановительная терапия (медикаментозная, физическая, эрготерапия, кинезиотерапия мануальная терапия, санаторно-курортная рекреация);</w:t>
+    <w:bookmarkStart w:name="z128" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Логопедическая и языковая реабилитации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z125" w:id="114"/>
-[...15 lines deleted...]
-      реконструктивная хирургия: услуги по восстановлению целостности систем человеческого тела, отвечающих за движение, по восстановлению биологических функций кожи, максимизации функциональных способностей и восстановлению, минимизации последствий, вызванных несчастным случаем на производстве;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      клинические и/или инструментальные осмотры, диагностика, лечение и ведение нарушений речи, голоса, языка, беглости речи и глотания, которые влияют на способность общаться;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z126" w:id="115"/>
-[...15 lines deleted...]
-      протезно-ортопедическая помощь (подбор и использование средств перемещения, ортезов, ортопедической обуви);</w:t>
+    <w:bookmarkStart w:name="z130" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приобретение систем коммуникации и приспособлений для лиц с ограничениями в вербальном общении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z127" w:id="116"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5066,88 +5442,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование страховой</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организации "_________"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="120"/>
+    <w:bookmarkStart w:name="z134" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на возмещение затрат на проведение реабилитационных мер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z135" w:id="121"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z135" w:id="117"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. (при наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6334,150 +6710,150 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Внимание: банковский счет, должен быть не предназначенный для получения</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>выплат из государственного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="122"/>
+    <w:bookmarkStart w:name="z136" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подписав данное заявление, заявитель подтверждает, что уведомлен о последствиях предоставления ложных сведений страховщику согласно требованиям законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z137" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предоставляю свое согласие:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z138" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Страховщику на сбор, обработку моих персональных данных, в том числе необходимых для получения возмещения фактически понесенных затрат на реабилитационные меры в электронной форме и передачу этих данных в организацию по формированию и ведению единой страховой базы данных (АО "Государственное кредитное бюро"), в том числе относимых к моим персональным данным, включая, но не ограничиваясь: ФИО, ИИН, гражданство, пол, дата и место рождения, вид, номер, орган выдачи документа, удостоверяющего личность, сведений о состоянии здоровья и акта гражданского состояния, информацию по страховым выплатам, и др., а также на получение от АО "Государственное кредитное бюро" сведений обо мне, в том числе относимых к моим персональным данным, полученных из государственных баз данных от операторов/владельцев государственных баз данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z139" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. АО "Государственное кредитное бюро", являющемуся организацией по формированию и ведению единой страховой базы данных на запрос и получение от государственных баз данных от операторов и/или владельцев государственных баз данных сведений обо мне, в том числе относимых к моим персональным данным, включая, но не ограничиваясь: ФИО, ИИН, гражданство, пол, дата и место рождения, вид, номер, орган выдачи документа, удостоверяющего личность, сведений о состоянии здоровья и акта гражданского состояния информацию по страховым выплатам и др., а также предоставлять и получать имеющуюся и поступающую в будущем обо мне информацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z140" w:id="122"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Прошу высылать информацию/уведомления в виде СМС – сообщений на мобильный телефонный номер 8 (______) ________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z137" w:id="123"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________ __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>