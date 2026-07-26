--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7fd47b8" w14:textId="7fd47b8">
+    <w:p w14:paraId="ff700c5" w14:textId="ff700c5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2784,94 +2784,156 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 30 ноября 2015 года № 927 "Об утверждении Правил разработки, утверждения и пересмотра инструкции по безопасности и охране труда работодателем" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12534).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z78" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Создание работникам необходимых санитарно-гигиенических условий, обеспечение выдачи, ремонта, хранения специальной одежды и обуви работников, снабжение их средствами профилактической обработки, моющими, дезинфицирующими и дерматологическими средствами индивидуальной защиты, медицинской аптечкой, молоком или равноценными пищевыми продуктами, и (или) специализированными продуктами для диетического (лечебного и профилактического) питания, средствами индивидуальной и коллективной защиты в соответствии с </w:t>
+      4. Создание работникам необходимых санитарно-гигиенических условий, обеспечение выдачи, ремонта, хранения специальной одежды и обуви работников, снабжение их средствами профилактической обработки, моющими, дезинфицирующими и дерматологическими средствами индивидуальной защиты, медицинской аптечкой, молоком или равноценными пищевыми продуктами, и (или) пищевой продукции диетического лечебного и диетического профилактического питания, средствами индивидуальной и коллективной защиты в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 8 декабря 2015 года № 943 "Об утверждении норм выдачи специальной одежды и других средств индивидуальной защиты работникам организаций различных видов экономической деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12627), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 28 декабря 2015 года № 1056 "Об утверждении норм выдачи работникам молока или равноценных пищевых продуктов, и (или) специализированных продуктов для диетического (лечебного и профилактического) питания" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12709).</w:t>
+        <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 28 декабря 2015 года № 1056 "Об утверждении норм выдачи работникам молока или равноценных пищевых продуктов, и (или) пищевой продукции диетического лечебного и диетического профилактического питания" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12709).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра труда и социальной защиты населения РК от 29.06.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 275</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z79" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Проведение обязательных, периодических (в течение трудовой деятельности) медицинских осмотров и предсменное медицинское освидетельствование работников в случаях, предусмотренных соглашением, коллективным договором, законодательством Республики Казахстан, а также при переводе на другую работу с изменениями условий труда либо появлении признаков профессионального заболевания, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3538,77 +3600,90 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам возмещения затрат</w:t>
+              <w:t>к Правилам возмещения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на проведение превентивных</w:t>
+              <w:t>затрат на проведение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и (или) реабилитационных мер</w:t>
+              <w:t>превентивных и (или)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реабилитационных мер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3694,122 +3769,173 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Наименование страховой</w:t>
+              <w:t>Наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>организации "_________"</w:t>
+              <w:t>страховой организации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"__________"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z109" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на возмещение затрат на проведение превентивных мер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Министра труда и социальной защиты населения РК от 29.06.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 275</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:bookmarkStart w:name="z110" w:id="96"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      от __________________________________________________________________________</w:t>
+      от ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Страхователь (полное наименование юридического лица или ФИО физического лица (при наличии))</w:t>
+        <w:t>Страхователь (полное наименование юридического лица или фамилия, имя отчество (при его наличии) физического лица)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3859,52 +3985,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Номер договора обязательного страхования работника от несчастных случаев </w:t>
+              <w:t>
+Номер договора обязательного страхования работника от несчастных случаев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3968,52 +4094,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Наименование и реквизиты страхователя </w:t>
+              <w:t>
+Наименование и реквизиты страхователя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4152,51 +4278,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-" ____" __________ 20 _____г.</w:t>
+"______" __________ 20 _____ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4231,51 +4357,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма затрат на возмещение:</w:t>
+Сумма затрат на возмещение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4467,278 +4593,311 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прошу произвести возмещение фактически понесенных затрат на следующие превентивные меры</w:t>
-[...84 lines deleted...]
-              <w:t>двадцатизначный номер банковского счета _____________________________________</w:t>
+Прошу произвести возмещение фактически понесенных затрат на следующие</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превентивные меры</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на следующие реквизиты: наименование банка</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>двадцатизначный номер банковского счета _____________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>данные владельца счета</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>__________________________________________________________________________</w:t>
+              <w:t>__________________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение: документы подтверждающие фактически понесенные расходы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на превентивные меры (счет фактуры, договора)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z111" w:id="97"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подписав данное заявление, страхователь подтверждает, что уведомлен о последствиях предоставления ложных сведений страховщику согласно требованиям законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...48 lines deleted...]
-        <w:t>(Ф.И.О (при наличии) страхователя) (Подпись)</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предоставляю свое согласие Страховщику на сбор, обработку моих персональных данных, в том числе необходимых для получения возмещения фактически понесенных затрат на превентивные меры в электронной форме и передачу этих данных в организацию по формированию и ведению единой страховой базы данных (АО "Государственное кредитное бюро").</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при его наличии) страхователя) (Подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"_____"__________20______г.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4819,408 +4978,408 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на проведение превентивных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(или) реабилитационных мер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="98"/>
+    <w:bookmarkStart w:name="z113" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мероприятия по социальной и (или) профессиональной реабилитации</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z114" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Социальная реабилитация</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z114" w:id="99"/>
-[...15 lines deleted...]
-      1. Социальная реабилитация</w:t>
+    <w:bookmarkStart w:name="z115" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      услуги по психологической поддержке, помощи и коррекция;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z115" w:id="100"/>
-[...15 lines deleted...]
-      услуги по психологической поддержке, помощи и коррекция;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      медико-психологические консультации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z116" w:id="101"/>
-[...15 lines deleted...]
-      медико-психологические консультации;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      консультации по вопросам реабилитации и здорового образа жизни.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z117" w:id="102"/>
-[...15 lines deleted...]
-      консультации по вопросам реабилитации и здорового образа жизни.</w:t>
+    <w:bookmarkStart w:name="z118" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Профессиональная реабилитация</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z118" w:id="103"/>
-[...15 lines deleted...]
-      2. Профессиональная реабилитация</w:t>
+    <w:bookmarkStart w:name="z119" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      модернизация рабочего места для улучшения трудового процессов и адаптации работника;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z119" w:id="104"/>
-[...15 lines deleted...]
-      модернизация рабочего места для улучшения трудового процессов и адаптации работника;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучение на курсах по профессиональной переподготовке и повышения квалификации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z120" w:id="105"/>
-[...15 lines deleted...]
-      обучение на курсах по профессиональной переподготовке и повышения квалификации;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение лечебно-профилактического питания по медицинским показаниям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z121" w:id="106"/>
-[...15 lines deleted...]
-      обеспечение лечебно-профилактического питания по медицинским показаниям;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ортокорекция (использование бандажей, ортезов, корсетов) в зависимости от условий труда и производственного процесса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z122" w:id="107"/>
-[...15 lines deleted...]
-      ортокорекция (использование бандажей, ортезов, корсетов) в зависимости от условий труда и производственного процесса.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Восстановительная и реконструктивная реабилитации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z123" w:id="108"/>
-[...15 lines deleted...]
-      3. Восстановительная и реконструктивная реабилитации</w:t>
+    <w:bookmarkStart w:name="z124" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реабилитация и восстановительная терапия (медикаментозная, физическая, эрготерапия, кинезиотерапия мануальная терапия, санаторно-курортная рекреация);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z124" w:id="109"/>
-[...15 lines deleted...]
-      реабилитация и восстановительная терапия (медикаментозная, физическая, эрготерапия, кинезиотерапия мануальная терапия, санаторно-курортная рекреация);</w:t>
+    <w:bookmarkStart w:name="z125" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реконструктивная хирургия: услуги по восстановлению целостности систем человеческого тела, отвечающих за движение, по восстановлению биологических функций кожи, максимизации функциональных способностей и восстановлению, минимизации последствий, вызванных несчастным случаем на производстве;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z125" w:id="110"/>
-[...15 lines deleted...]
-      реконструктивная хирургия: услуги по восстановлению целостности систем человеческого тела, отвечающих за движение, по восстановлению биологических функций кожи, максимизации функциональных способностей и восстановлению, минимизации последствий, вызванных несчастным случаем на производстве;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      протезно-ортопедическая помощь (подбор и использование средств перемещения, ортезов, ортопедической обуви);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z126" w:id="111"/>
-[...15 lines deleted...]
-      протезно-ортопедическая помощь (подбор и использование средств перемещения, ортезов, ортопедической обуви);</w:t>
+    <w:bookmarkStart w:name="z127" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка и обучение программам с применением ступенчатых заданий и действий в качестве обязательного условия для вовлечения в функциональное обучение элементарным действиям по самообслуживанию (включая уход за собой).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z127" w:id="112"/>
-[...15 lines deleted...]
-      разработка и обучение программам с применением ступенчатых заданий и действий в качестве обязательного условия для вовлечения в функциональное обучение элементарным действиям по самообслуживанию (включая уход за собой).</w:t>
+    <w:bookmarkStart w:name="z128" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Логопедическая и языковая реабилитации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z128" w:id="113"/>
-[...15 lines deleted...]
-      4. Логопедическая и языковая реабилитации</w:t>
+    <w:bookmarkStart w:name="z129" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      клинические и/или инструментальные осмотры, диагностика, лечение и ведение нарушений речи, голоса, языка, беглости речи и глотания, которые влияют на способность общаться;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z129" w:id="114"/>
-[...15 lines deleted...]
-      клинические и/или инструментальные осмотры, диагностика, лечение и ведение нарушений речи, голоса, языка, беглости речи и глотания, которые влияют на способность общаться;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приобретение систем коммуникации и приспособлений для лиц с ограничениями в вербальном общении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z130" w:id="115"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="115"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5267,77 +5426,90 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам возмещения затрат</w:t>
+              <w:t>к Правилам возмещения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на проведение превентивных</w:t>
+              <w:t>затрат на проведение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и (или) реабилитационных мер</w:t>
+              <w:t>превентивных и (или)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реабилитационных мер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5423,258 +5595,371 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Наименование страховой</w:t>
+              <w:t>Наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>организации "_________"</w:t>
+              <w:t>страховой организации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"__________"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="116"/>
+    <w:bookmarkStart w:name="z134" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на возмещение затрат на проведение реабилитационных мер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 - в редакции приказа Министра труда и социальной защиты населения РК от 29.06.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 275</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от ______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z135" w:id="117"/>
-[...163 lines deleted...]
-        <w:t>Контактные данные, телефон: ____________________________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документ, удостоверяющий личность заявителя - № _____ от ______ 20 ___ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Документ, удостоверяющий личность доверенного лица № ____ от __ 20 ___г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес проживания заявителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Контактные данные, телефон:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес проживания доверенного лица заявителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________ ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Контактные данные, телефон:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5834,51 +6119,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Страхователь (полное наименование юридического лица или ФИО физического лица)</w:t>
+Страхователь (полное наименование юридического лица или фамилия, имя, отчество (при его наличии) физического лица))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5943,51 +6228,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ф.И.О. и реквизиты выгодоприобретателя</w:t>
+Фамилия, имя, отчество (при его наличии) и реквизиты выгодоприобретателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5996,68 +6281,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_________________________________________</w:t>
-[...16 lines deleted...]
-              <w:t>_________________________________________</w:t>
+              <w:t>
+_________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6126,51 +6413,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- " ____" __________ 20 _____г.</w:t>
+"_____" __________ 20 _____г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6205,51 +6492,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тип случая (отметить галочкой):</w:t>
+Тип случая (отметить галочкой)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6258,68 +6545,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Утрата профессиональной трудоспособности (УПТ)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_________________________________________</w:t>
-[...16 lines deleted...]
-              <w:t>_________________________________________</w:t>
+              <w:t xml:space="preserve">_________________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_________________________________________ </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(укажите % УПТ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -6500,409 +6787,608 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прошу произвести возмещение фактически понесенных затрат на следующие реабилитационные меры</w:t>
-[...135 lines deleted...]
-              <w:t>данные владельца счета ______________________________________________</w:t>
+Прошу произвести возмещение фактически понесенных затрат на следующие</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реабилитационные меры</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на следующие реквизиты: наименование банка</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>двадцатизначный номер банковского счета ____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>данные владельца счета ____________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение: документы подтверждающие фактически понесенные расходы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на реабилитационные меры (счет фактуры, договора)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Внимание: банковский счет, должен быть не предназначенный для получения</w:t>
+              <w:t>Внимание: банковский счет должен быть не предназначенный для получения</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>выплат из государственного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подписав данное заявление, заявитель подтверждает, что уведомлен о последствиях предоставления ложных сведений страховщику согласно требованиям законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z137" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предоставляю свое согласие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-[...46 lines deleted...]
-      <w:bookmarkStart w:name="z140" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Страховщику на сбор, обработку моих персональных данных, в том числе необходимых для получения возмещения фактически понесенных затрат на реабилитационные меры в электронной форме и передачу этих данных в организацию по формированию и ведению единой страховой базы данных (АО "Государственное кредитное бюро"), в том числе относимых к моим персональным данным, включая, но не ограничиваясь: фамилия, имя, отчество (при его наличии), ИИН, гражданство, пол, дата и место рождения, вид, номер, орган выдачи документа, удостоверяющего личность, сведений о состоянии здоровья и акта гражданского состояния, информацию по страховым выплатам, и др., а также на получение от АО "Государственное кредитное бюро" сведений обо мне, в том числе относимых к моим персональным данным, полученных из государственных баз данных от операторов/владельцев государственных баз данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. АО "Государственное кредитное бюро", являющемуся организацией по формированию и ведению единой страховой базы данных на запрос и получение от государственных баз данных от операторов и/или владельцев государственных баз данных сведений обо мне, в том числе относимых к моим персональным данным, включая, но не ограничиваясь: фамилия, имя, отчество (при его наличии), ИИН, гражданство, пол, дата и место рождения, вид, номер, орган выдачи документа, удостоверяющего личность, сведений о состоянии здоровья и акта гражданского состояния, информацию по страховым выплатам и др., а также предоставлять и получать имеющуюся и поступающую в будущем обо мне информацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Прошу высылать информацию/уведомления в виде СМС – сообщений на мобильный телефонный номер 8 (______) ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-[...48 lines deleted...]
-        <w:t>"___" _______ 20___г.</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Фамилия, имя, отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>страхователя/выгодоприобретателя)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Подпись)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"_____" _______ 20_____г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -6910,55 +7396,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>