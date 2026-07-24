--- v0 (2025-11-09)
+++ v1 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ad3d25f" w14:textId="ad3d25f">
+    <w:p w14:paraId="7e282fa" w14:textId="7e282fa">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Тимирязевского района Северо-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Тимирязевского районного маслихата Северо-Казахстанской области от 28 ноября 2023 года № 8/8. Зарегистрировано в Департаменте юстиции Северо-Казахстанской области 4 декабря 2023 года № 7640-15</w:t>
+        <w:t>Решение Тимирязевского районного маслихата Северо-Казахстанской области от 28 ноября 2023 года № 8/8. Зарегистрировано в Департаменте юстиции Северо-Казахстанской области 4 декабря 2023 года № 7640-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1416,3036 +1416,3114 @@
         <w:t>
       Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным маслихатом Тимирязевского района перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z49" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Социальная помощь к праздничным дням и памятным датам оказывается 1 раз в год, в виде денежных выплат через Государственную корпорацию следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z50" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан – 15 февраля:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащие Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза Советских Социалистических Республик (далее – Союза ССР) (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанные, призывавшиеся на учебные сборы и направлявшиеся в Афганистан в период ведения боевых действий – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащие автомобильных батальонов, направлявшиеся в Афганистан для доставки грузов в эту страну в период ведения боевых действий – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащие летного состава, совершавшие вылеты на боевые задания в Афганистан с территории бывшего Союза ССР – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочие и служащие, обслуживавшие советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащие, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочие и служащие соответствующих категорий, обслуживавшие действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьи военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащие Республики Казахстан, выполнявшие задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско – афганском участке в период с сентября 1992 года по февраль 2001 года – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z51" w:id="37"/>
-[...15 lines deleted...]
-      военнослужащие Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза Советских Социалистических Республик (далее – Союза ССР) (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащие Республики Казахстан, принимавшие участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z52" w:id="38"/>
-[...15 lines deleted...]
-      военнообязанные, призывавшиеся на учебные сборы и направлявшиеся в Афганистан в период ведения боевых действий – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащие, а также лица начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшие участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z53" w:id="39"/>
-[...15 lines deleted...]
-      военнослужащие автомобильных батальонов, направлявшиеся в Афганистан для доставки грузов в эту страну в период ведения боевых действий – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Международный женский день – 8 марта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетные матери, награжденные подвесками "Алтын алқа", "Күміс алқа" или получивших ранее звание "Мать-Героиня", награжденные орденами "Материнская Слава" I и II степени – в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетные семьи, имеющие четырех и более совместно проживающих несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения по общеобразовательным или профессиональным программам в организациях общего среднего, технического и профессионального, послесреднего, высшего и (или) послевузовского образования, после достижения ими восемнадцатилетнего возраста до времени окончания организаций образования (но не более чем до достижения двадцатитрехлетнего возраста) – в размере 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) День памяти о чернобыльской катастрофе – 26 апреля:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, принимавшие участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их детям, инвалидность которых генетически связана с радиационным облучением одного из родителей – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьи лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф, и аварий на объектах гражданского или военного назначения – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьи, умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988-1989 годах, эвакуированные (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) День защитника Отечества – 7 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьи военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями – в размере 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьи военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время – в размере 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) День Победы – 9 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участники Великой Отечественной войны, а именно военнослужащие, проходившие службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза ССР, партизаны и подпольщики Великой Отечественной войны – в размере 382 (триста восьмидесяти двух) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащие действующей армии и флота, партизаны и подпольщики Великой Отечественной войны, а также рабочие и служащие, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов – в размере 382 (триста восьмидесяти двух) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащие, а также лица начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, проходившие в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии – в размере 26 (двадцати шести) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшим штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившиеся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии – в размере 26 (двадцати шести) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг – в размере 26 (двадцати шести) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, принимавшие участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований – в размере 26 (двадцати шести) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      работники специальных формирований Народного комиссариата путей сообщения, Народного комиссариата связи, плавающего состава промысловых и транспортных судов и летно-подъемного состава авиации, Народного комиссариата рыбной промышленности бывшего Союза ССР, морского и речного флота, летно-подъемного состава Главсевморпути, которые в период Великой Отечественной войны были переведены на положение военнослужащих и выполняли задачи в интересах действующей армии и флота в пределах тыловых границ действующих фронтов, оперативных зон флотов, а также членам экипажей судов транспортного флота, интернированных в начале Великой Отечественной войны в портах других государств – в размере 26 (двадцати шести) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      граждане, работавшие в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденным медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда" – в размере 16 (шестнадцати) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несовершеннолетние узники концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны – в размере 26 (двадцати шести) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия – в размере 26 (двадцати шести) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах – в размере 16 (шестнадцати) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьи погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьи погибших работников госпиталей и больниц города Ленинграда – в размере 16 (шестнадцати) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруга (супруг) умершего лица с инвалидностью в следствии ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруга (супруг) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак – в размере 8 (восьми) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – в размере 8 (восьми) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, проработавшие, (прослужившие) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – в размере 5 (пять) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) День памяти жертв политических репрессий и голода – 31 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, непосредственно подвергавшиеся политическим репрессиям на территории бывшего Союза ССР и в настоящее время являющимся гражданами Республики Казахстан – в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z54" w:id="40"/>
-[...15 lines deleted...]
-      военнослужащие летного состава, совершавшие вылеты на боевые задания в Афганистан с территории бывшего Союза ССР – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, постоянно проживавшие до применения к ним репрессий на территории, ныне составляющей территорию Республики Казахстан – в размере 15 (пятнадцать) месячных расчетных показателей, в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z55" w:id="41"/>
-[...15 lines deleted...]
-      рабочие и служащие, обслуживавшие советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) применения репрессий советскими судами и другими органами за пределами бывшего Союза ССР;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z56" w:id="42"/>
-[...15 lines deleted...]
-      военнослужащие, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) осуждения военными трибуналами действующей армии во время второй мировой войны (гражданских лиц и военнослужащих);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z57" w:id="43"/>
-[...15 lines deleted...]
-      рабочие и служащие соответствующих категорий, обслуживавшие действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) применения репрессий после призыва для прохождения воинской службы за пределы Казахстана;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z58" w:id="44"/>
-[...15 lines deleted...]
-      семьи военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) применения репрессий по решениям центральных союзных органов: Верховного Суда Союза ССР его судебных коллегий, коллегии Объединенного государственного политического управления Союза ССР, особого совещания при Народном комиссариате внутренних дел - Министерстве государственной безопасности - Министерстве внутренних дел Союза ССР, Комиссии Прокуратуры Союза ССР и Народного комиссариата внутренних дел Союза ССР по следственным делам и других органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
-[...15 lines deleted...]
-      военнослужащие Республики Казахстан, выполнявшие задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско – афганском участке в период с сентября 1992 года по февраль 2001 года – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, подвергшиеся насильственному противоправному переселению в Казахстан и из Казахстана на основании актов высших органов государственной власти Союза ССР – в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z60" w:id="46"/>
-[...15 lines deleted...]
-      военнослужащие Республики Казахстан, принимавшие участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дети жертв политических репрессий, находившиеся вместе с родителями или заменявшими их лицами в местах лишения свободы, в ссылке, высылке или на специальном поселении, а также детям жертв политических репрессий, не достигшие восемнадцатилетнего возраста на момент репрессии и в результате ее применения, оставшиеся без попечения родителей или одного из них – в размере 10 (десять) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z61" w:id="47"/>
-[...15 lines deleted...]
-      военнослужащие, а также лица начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшие участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Международный день защиты детей – 1 июня:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z62" w:id="48"/>
-[...15 lines deleted...]
-      2) Международный женский день – 8 марта:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дети с инвалидностью:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z63" w:id="49"/>
-[...15 lines deleted...]
-      многодетные матери, награжденные подвесками "Алтын алқа", "Күміс алқа" или получивших ранее звание "Мать-Героиня", награжденные орденами "Материнская Слава" I и II степени – в размере 10 (десять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дети с инвалидностью до семи лет – 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z64" w:id="50"/>
-[...15 lines deleted...]
-      многодетные семьи, имеющие четырех и более совместно проживающих несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения по общеобразовательным или профессиональным программам в организациях общего среднего, технического и профессионального, послесреднего, высшего и (или) послевузовского образования, после достижения ими восемнадцатилетнего возраста до времени окончания организаций образования (но не более чем до достижения двадцатитрехлетнего возраста) – в размере 5 (пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дети с инвалидностью с семи до восемнадцати лет первой группы – 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z65" w:id="51"/>
-[...15 lines deleted...]
-      3) День защитника Отечества – 7 мая:</w:t>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дети с инвалидностью с семи до восемнадцати лет второй группы – 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z66" w:id="52"/>
-[...15 lines deleted...]
-      семьи военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями – в размере 5 (пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дети с инвалидностью с семи до восемнадцати лет третьей группы – 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z67" w:id="53"/>
-[...15 lines deleted...]
-      семьи военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время – в размере 5 (пять) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) День Конституции Республики Казахстан – 30 августа:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z68" w:id="54"/>
-[...15 lines deleted...]
-      4) День Победы – 9 мая:</w:t>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Герои Социалистического Труда, кавалеры орденов Славы трех степеней, Трудовой Славы трех степеней – в размере 10 (десять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z69" w:id="55"/>
-[...15 lines deleted...]
-      участники Великой Отечественной войны, а именно военнослужащие, проходившие службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза ССР, партизаны и подпольщики Великой Отечественной войны – в размере 382 (триста восьмидесяти двух) месячных расчетных показателей, в 2025 году 5 000 000 (пять миллионов) тенге;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, удостоенные званий "Қазақстанның Еңбек Ері", "Халық қаhарманы" – в размере 10 (десять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:p>
-[...159 lines deleted...]
-      лица начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия – в размере 26 (двадцати шести) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, которым назначены пенсии за особые заслуги перед Республикой Казахстан, пенсионеры, имеющие статус персонального пенсионера областного значения, почетные граждане области, города (района) – в размере 10 (десять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z19" w:id="57"/>
-[...15 lines deleted...]
-      лица из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах – в размере 16 (шестнадцати) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) День Независимости Республики Казахстан – 16 декабря:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z20" w:id="58"/>
-[...15 lines deleted...]
-      семьи погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьи погибших работников госпиталей и больниц города Ленинграда – в размере 16 (шестнадцати) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, постоянно проживавшие до применения к ним репрессий на территории, ныне лица, постоянно проживавшие до применения к ним репрессий на территории, ныне составляющей территорию Республики Казахстан, в случае применения репрессий за участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел - в размере 51 (пятидесяти одного) месячного расчетного показателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...65 lines deleted...]
-      5) День памяти жертв политических репрессий и голода – 31 мая:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 в редакции решения Тимирязевского районного маслихата Северо-Казахстанской области от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Социальная помощь предоставляется следующим категориям нуждающихся граждан с учетом среднедушевого дохода лица (семьи), не превышающего порога однократного размера прожиточного минимума, единовременно – в размере 10 (десяти) месячных расчетных показателей:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z85" w:id="60"/>
-[...15 lines deleted...]
-      лица, непосредственно подвергавшиеся политическим репрессиям на территории бывшего Союза ССР и в настоящее время являющимся гражданами Республики Казахстан – в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам (семье), имеющим среднедушевой доход, не превышающий порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z86" w:id="61"/>
-[...481 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="82"/>
+    <w:bookmarkStart w:name="z107" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>лицам, страдающим социально значимыми заболеваниями;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z109" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, неспособным к самообслуживанию в связи с преклонным возрастом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z110" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, освобожденным из мест лишения свободы, лицам, находящимся на учете службы пробации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменением, внесенным решением Тимирязевского районного маслихата Северо-Казахстанской области от 06.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Социальная помощь предоставляется без учета доходов следующим отдельным категориям нуждающихся граждан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, состоящим на диспансерном учете с диагнозом злокачественное новообразование (2, 4 клиническая группа), согласно справки медицинского учреждения, 1 (один) раз в год в размере 10 (десяти) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям сиротам, при отсутствии родительского попечения, 1 (один) раз в год в размере 10 (десяти) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданину (семье) в случае причинения ущерба гражданину (семье) либо его (ее) имуществу вследствие стихийного бедствия или пожара – единовременно в размере до 100 (ста) месячных расчетных показателей один раз по случившемуся случаю, одному из собственников жилья (жилого строения), срок оказания не позднее шести месяцев с момента наступления нуждаемости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с заболеванием, вызванным вирусом иммунодефицита человека (ВИЧ) для постоянного ухода и дополнительного усиленного питания на основании списка, предоставляемого организацией здравоохранения, осуществляющей деятельность в сфере профилактики ВИЧ-инфекции, ежемесячно в размере двухкратного прожиточного минимума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам, больным туберкулезом и находящимся на амбулаторном лечении на основании списков, предоставляемых коммунальным государственным предприятием на праве хозяйственного ведения "Тимирязевская районная больница" коммунального государственного учреждения "Управление здравоохранения акимата Северо–Казахстанской области", на дополнительное питание – ежемесячно в размере 7 (семи) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, освобожденным из мест лишения свободы, лицам, находящимся на учете службы пробации, согласно документу, подтверждающему данную категорию лица, 1 (один) раз в год в размере 10 (десяти) месячный расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 в редакции решения Тимирязевского районного маслихата Северо-Казахстанской области от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Социальная помощь предоставляется без учета доходов следующим категориям граждан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z116" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в статье 8 Закона Республики Казахстан "О ветеранах", за исключением лиц указанных в подпунктах 4) и 5) части первой статьи 8 Закона Республики Казахстан "О ветеранах" на оплату зубопротезирования, не превышающую сумму в размере 70 (семьдесят) месячных расчетных показателей, согласно предоставленной счет-фактуры организации имеющей лицензию на предоставление данной услуги один раз в год, кроме драгоценных металлов и протезов из металлокерамики, металлоакрила;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z117" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в статье 8 Закона Республики Казахстан "О ветеранах", за исключением лиц указанных в подпунктах 4) и 5) части первой статьи 8 Закона Республики Казахстан "О ветеранах" на санаторно–курортное лечение в санаториях (профилакториях) Республики Казахстан, согласно рекомендациям лечебно-профилактического учреждения по месту жительства заявителя с предоставлением санаторно-курортной карты, счет-фактуры санаторно-курортной организации, в размере стоимости санаторно–курортного лечения, но не превышающем 50 (пятидесяти) месячных расчетных показателей, один раз в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны и другим лицам, указанным в статье 8 Закона Республики Казахстан "О ветеранах", за исключением лиц указанных в подпунктах 4) и 5) части первой статьи 8 Закона Республики Казахстан "О ветеранах" на оплату коммунальных услуг и приобретение топлива, согласно документу, подтверждающему данную категорию лица, без учета доходов в размере 4 (четырех) месячных расчетных показателей ежемесячно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в статье 8 Закона Республики Казахстан "О ветеранах", за исключением лиц указанных в подпунктах 4) и 5) части первой статьи 8 Закона Республики Казахстан "О ветеранах" пострадавшим в зоне Семипалатинского ядерного полигона, в размере стоимости проезда от станции отправления до места госпитализации и обратно по территории Республики Казахстан железнодорожным, автомобильным пассажирским транспортом (кроме такси), согласно документу, подтверждающему факт проезда (проездной билет), выписка или другой документ, подтверждающий факт госпитализации, 1 (один) раз в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z120" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью первой группы, имеющих в индивидуальной программе абилитации и реабилитации мероприятие по предоставлению социальных услуг индивидуального помощника (за исключением лиц с инвалидностью, получивших трудовое увечье или профессиональное заболевание по вине работодателя) на сопровождение индивидуальным помощником на санаторно-курортное лечение 1 (один) раз в год, в размере 50 (пятьдесят) месячных расчетных показателей на основании списка уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменением, внесенным решением Тимирязевского районного маслихата Северо-Казахстанской области от 06.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Расчет среднедушевого дохода лица (семьи) производится в соответствии с Правилами исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи, утвержденными приказом Министра труда и социальной защиты населения Республики Казахстан от 28 мая 2023 года № 181 "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32609).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z122" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z123" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z124" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Порядок оказания социальной помощи определяется согласно настоящим правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z125" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок обжалования решения, принятого уполномоченным органом, осуществляющим назначение социальной помощи определен Приказом Министра труда и социальной защиты населения Республики Казахстан от 25 марта 2021 года № 84 "О некоторых вопросах оказания государственных услуг в социально-трудовой сфере" (зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 22394).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z126" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию, организацию здравоохранения либо Маслихат Тимирязевского района, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z127" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со статьей 167 Гражданского кодекса Республики Казахстан) обращается письменно в уполномоченный орган по оказанию социальной помощи или акиму поселка, села, сельского округа или в Государственную корпорацию с заявлением по форме согласно приложению 1 к Типовым правилам, или электронно на портал с заявлением по форме согласно приложению 1-1 к Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z109" w:id="83"/>
-[...15 lines deleted...]
-      лицам, неспособным к самообслуживанию в связи с преклонным возрастом;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее – ИС) государственных органов или организаций через шлюз "электронное правительство" по форме согласно приложению 1-2 к Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z110" w:id="84"/>
-[...15 lines deleted...]
-      лицам, освобожденным из мест лишения свободы, лицам, находящимся на учете службы пробации.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия или пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий – факт наличия социально значимого заболевания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт наличия среднедушевого дохода, не превышающего порога, установленного маслихатом Тимирязевского района, в кратном отношении к прожиточному минимуму;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт сиротства, отсутствия родительского попечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт неспособности к самообслуживанию в связи с преклонным возрастом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт освобождения из мест лишения свободы, нахождения на учете службы пробации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы представляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно приложению 1-3 к Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z142" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z143" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. При поступлении заявления на оказание социальной помощи отдельным категориям нуждающихся граждан по основаниям, указанным в подпунктах 1), 2) и 4) пункта 6 настоящих Правил, уполномоченный орган по оказанию социальной помощи или акимы поселка, села, сельского округа в течение 1 (один) рабочего дня направляют документы заявителя в участковую комиссию для проведения обследования материального положения лица (семьи).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z144" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Участковая комиссия в течение 2 (два) рабочих дней со дня получения документов проводит обследование заявителя, по результатам которого составляет акт о материальном положении лица (семьи), подготавливает заключение о нуждаемости лица (семьи) в социальной помощи по формам, согласно приложениям 2, 3 Типовых правил, и направляет их в уполномоченный орган по оказанию социальной помощи или акиму поселка, села, сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z145" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аким поселка, села, сельского округа в течение 2 (два) рабочих дней со дня получения акта и заключения участковой комиссии направляет их с приложенными документами в уполномоченный орган по оказанию социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z146" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи в течение 1 (один) рабочего дня со дня поступления документов от участковой комиссии или акима поселка, села, сельского округа производит расчет среднедушевого дохода лица (семьи) в соответствии с законодательством Республики Казахстан и представляет полный пакет документов на рассмотрение специальной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z147" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специальная комиссия в течение 2 (два) рабочих дней со дня поступления документов выносит заключение о необходимости оказания социальной помощи, при положительном заключении указывает размер социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z148" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи в течение 8 (восемь) рабочих дней со дня регистрации документов заявителя на оказание социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи на основании принятых документов и заключения специальной комиссии о необходимости оказания социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z149" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Уполномоченный орган по оказанию социальной помощи направляет заявителю уведомление о принятом решении об оказании социальной помощи согласно приложению 5 к Типовым правилам (в случае отказа – согласно приложению 6 к Типовым правилам).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z150" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в заявлении на оказание социальной помощи указан номер мобильного телефона, зарегистрированного в базе мобильных граждан, уведомление об оказании социальной помощи (отказе в оказании) отправляется в автоматическом режиме посредством передачи sms-оповещения на мобильный телефон заявителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z151" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии возможности отправки sms-оповещения на мобильный телефон заявителя уполномоченный орган по оказанию социальной помощи или Государственная корпорация распечатывают уведомление об оказании социальной помощи (отказе в оказании) и выдают его при личном обращении заявителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z152" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче заявления посредством портала уведомление об оказании социальной помощи (отказе в оказании) в автоматическом режиме в течение одного рабочего дня со дня принятия решения отправляется в личный кабинет заявителя посредством портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z153" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z154" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выявления недостоверных сведений, представленных заявителями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z155" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z156" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) превышения размера среднедушевого дохода лица (семьи), установленного маслихатом Тимирязевского района порога для оказания социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z157" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z158" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Тимирязевского района на текущий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z159" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z160" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z161" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Социальная помощь прекращается в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z162" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) смерти получателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выезда получателя на постоянное проживание за пределы Тимирязевского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в государственные медико-социальные учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявления недостоверных сведений, предоставленных заявителем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) пункта 6 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 1)-3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменением, внесенным решением Тимирязевского районного маслихата Северо-Казахстанской области от 06.05.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 в редакции решения Тимирязевского районного маслихата Северо-Казахстанской области от 06.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="85"/>
-[...901 lines deleted...]
-      Уполномоченный орган по оказанию социальной помощи в течение 8 (восемь) рабочих дней со дня регистрации документов заявителя на оказание социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи на основании принятых документов и заключения специальной комиссии о необходимости оказания социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z149" w:id="108"/>
-[...15 lines deleted...]
-      16. Уполномоченный орган по оказанию социальной помощи направляет заявителю уведомление о принятом решении об оказании социальной помощи согласно приложению 5 к Типовым правилам (в случае отказа – согласно приложению 6 к Типовым правилам).</w:t>
+    <w:bookmarkStart w:name="z171" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-собес".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z150" w:id="109"/>
-[...15 lines deleted...]
-      Если в заявлении на оказание социальной помощи указан номер мобильного телефона, зарегистрированного в базе мобильных граждан, уведомление об оказании социальной помощи (отказе в оказании) отправляется в автоматическом режиме посредством передачи sms-оповещения на мобильный телефон заявителя.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z151" w:id="110"/>
-[...15 lines deleted...]
-      При отсутствии возможности отправки sms-оповещения на мобильный телефон заявителя уполномоченный орган по оказанию социальной помощи или Государственная корпорация распечатывают уведомление об оказании социальной помощи (отказе в оказании) и выдают его при личном обращении заявителю.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно приложению 7 к Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z152" w:id="111"/>
-[...15 lines deleted...]
-      При подаче заявления посредством портала уведомление об оказании социальной помощи (отказе в оказании) в автоматическом режиме в течение одного рабочего дня со дня принятия решения отправляется в личный кабинет заявителя посредством портала.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z153" w:id="112"/>
-[...15 lines deleted...]
-      17. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
+    <w:bookmarkStart w:name="z175" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z154" w:id="113"/>
-[...15 lines deleted...]
-      1) выявления недостоверных сведений, представленных заявителями;</w:t>
+    <w:bookmarkStart w:name="z176" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по единовременным выплатам – ежедневно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z155" w:id="114"/>
-[...15 lines deleted...]
-      2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
+    <w:bookmarkStart w:name="z177" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по ежемесячным выплатам – к 29 числу месяца, предшествующего месяцу выплаты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z156" w:id="115"/>
-[...15 lines deleted...]
-      3) превышения размера среднедушевого дохода лица (семьи), установленного маслихатом Тимирязевского района порога для оказания социальной помощи;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z157" w:id="116"/>
-[...487 lines deleted...]
-    <w:bookmarkStart w:name="z179" w:id="131"/>
+    <w:bookmarkStart w:name="z179" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z180" w:id="132"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z180" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По заявкам о суммах потребности на выплату социальной помощи, поступившим 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию не ранее первого числа месяца выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z181" w:id="133"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z181" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z182" w:id="134"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z182" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z183" w:id="135"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z183" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z184" w:id="136"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z184" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4680,362 +4758,362 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 ноября 2023 года № 8/8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="137"/>
+    <w:bookmarkStart w:name="z134" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень о признании утративших силу некоторых решений Тимирязевского районного маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z135" w:id="138"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z135" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тимирязевского районного маслихата Северо-Казахстанской области от 23 декабря 2020 года № 50/3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Тимирязевского района" (зарегистрировано в Реестре государственной регистрации нормативно правовых актов за № 6862);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z136" w:id="139"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z136" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тимирязевского районного маслихата Северо – Казахстанской области от 19 ноября 2021 года № 8/3 "О внесении изменения в решение Тимирязевского районного маслихата от 23 декабря 2020 года № 50/3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Тимирязевского района Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативно правовых актов за № 25632);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z137" w:id="140"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z137" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тимирязевского районного маслихата Северо – Казахстанской области от 18 апреля 2022 года № 11/4 "О внесении изменения в решение Тимирязевского районного маслихата от 23 декабря 2020 года № 50/3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Тимирязевского района Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативно правовых актов за № 27707);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z138" w:id="141"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z138" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тимирязевского районного маслихата Северо – Казахстанской области от 29 июня 2022 года № 13/36 "О внесении изменения в решение Тимирязевского районного маслихата от 23 декабря 2020 года № 50/3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Тимирязевского района Северо–Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативно правовых актов за № 28725);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z139" w:id="142"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z139" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тимирязевского районного маслихата Северо-Казахстанской области от 28 декабря 2022 года № 17/20 "О внесении изменений в решение Тимирязевского районного маслихата от 23 декабря 2020 года № 50/3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Тимирязевского района" (зарегистрировано в Реестре государственной регистрации нормативно правовых актов за № 31593);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z140" w:id="143"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z140" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тимирязевского районного маслихата Северо – Казахстанской области от 12 июня 2023 года № 3/20 "О внесении изменения в решение Тимирязевского районного маслихата от 23 декабря 2020 года № 50/3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Тимирязевского района" (зарегистрировано в Реестре государственной регистрации нормативно правовых актов за № 7534-15).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>