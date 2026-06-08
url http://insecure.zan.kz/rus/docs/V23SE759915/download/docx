--- v0 (2025-10-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5b7515e" w14:textId="5b7515e">
+    <w:p w14:paraId="1ec5b71" w14:textId="1ec5b71">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1540,2986 +1540,3008 @@
         <w:t>
       При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z54" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Социальная помощь к праздничным дням и памятным датам оказывается 1 раз в год, следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z55" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ко Дню вывода ограниченного контингента советских войск из Демократической Республики Афганистан – 15 февраля:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Советской Армии, Военно – Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза Советских Социалистических Республик (далее – Союза ССР) (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанным, призывавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза ССР – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим соответствующих категорий, обслуживавшим действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско – афганском участке в период с сентября 1992 года по февраль 2001 года – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) к Международному женскому дню – 8 марта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-Героиня", награжденным орденами "Материнская Слава" I и II степени – в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным семьям, имеющим четырех и более совместно проживающих несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения в организациях среднего, технического и профессионального, послесреднего, высшего и (или) послевузовского образования, после достижения ими восемнадцатилетнего возраста до времени окончания организаций образования (но не более чем до достижения двадцатитрехлетнего возраста) – в размере 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ко Дню памяти о чернобыльской катастрофе – 26 апреля:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их детям, инвалидность которых генетически связана с радиационным облучением одного из родителей – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф, и аварий на объектах гражданского или военного назначения – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии – в размере 35 (тридцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ко Дню защитника Отечества – 7 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями – в размере 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время – в размере 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ко Дню Победы – 9 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза ССР, партизанам и подпольщикам Великой Отечественной войны – в размере 382 (триста восемьдесят два) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащим действующей армии и флота, партизанам и подпольщикам Великой Отечественной войны, а также рабочим и служащим, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно – морских баз и аэродромов – в размере 382 (триста восемьдесят два) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, проходившим в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии – в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшим штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившимся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии – в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг – в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований – в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      работникам специальных формирований Народного комиссариата путей сообщения, Народного комиссариата связи, плавающего состава промысловых и транспортных судов и летно – подъемного состава авиации, Народного комиссариата рыбной промышленности бывшего Союза ССР, морского и речного флота, летно-подъемного состава Главсевморпути, которые в период Великой Отечественной войны были переведены на положение военнослужащих и выполняли задачи в интересах действующей армии и флота в пределах тыловых границ действующих фронтов, оперативных зон флотов, а также членам экипажей судов транспортного флота, интернированных в начале Великой Отечественной войны в портах других государств – в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденным медалью "За оборону Ленинграда" и знаком "Жителю блокадного Ленинграда" – в размере 16 (шестнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны – в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия – в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах – в размере 16 (шестнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьям погибших работников госпиталей и больниц города Ленинграда – в размере 16 (шестнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшимся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак – в размере 8 (восемь) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – в размере 8 (восемь) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, проработавшим, (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – в размере 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ко Дню памяти жертв политических репрессий и голода – 31 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, непосредственно подвергавшимся политическим репрессиям на территории бывшего Союза ССР и в настоящее время являющимся гражданами Республики Казахстан – в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, постоянно проживавшим до применения к ним репрессий на территории, ныне составляющей территорию Республики Казахстан – в размере 15 (пятнадцать) месячных расчетных показателей, в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применения репрессий советскими судами и другими органами за пределами бывшего Союза ССР;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуждения военными трибуналами действующей армии во время второй мировой войны (гражданских лиц и военнослужащих);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применения репрессий после призыва для прохождения воинской службы за пределы Казахстана;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применения репрессий по решениям центральных союзных органов: Верховного Суда ССР и его судебных коллегий, коллегии Объединенного государственного политического управления Союза ССР, особого совещания при Народном комиссариате внутренних дел – Министерстве государственной безопасности – Министерстве внутренних дел Союза ССР, Комиссии Прокуратуры Союза ССР и Народного комиссариата внутренних дел Союза ССР по следственным делам и других органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, подвергшимся насильственному противоправному переселению в Казахстан и из Казахстана на основании актов высших органов государственной власти Союза ССР – в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям жертв политических репрессий, находившимся вместе с родителями или заменявшими их лицами в местах лишения свободы, в ссылке, высылке или на специальном поселении, а также детям жертв политических репрессий, не достигшим восемнадцатилетнего возраста на момент репрессии и в результате ее применения, оставшимся без попечения родителей или одного из них – в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ко Дню защиты детей – 1 июня:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью – в размере 5 (пять) месячных расчетных показателей, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью до семи лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью с семи до восемнадцати лет первой группы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью с семи до восемнадцати лет второй группы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью с семи до восемнадцати лет третьей группы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ко Дню Конституции Республики Казахстан – 30 августа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      героям Социалистического Труда, кавалерам ордена Трудовой Славы трех степеней – в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, удостоенным звания "Қазақстанның Еңбек Ері", "Халық қаhарманы" – в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым назначены пенсии за особые заслуги перед Республикой Казахстан, пенсионерам, имеющим статус персонального пенсионера областного значения, почетным гражданам области, города (района) – в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ко Дню Независимости Республики Казахстан – 16 декабря:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, постоянно проживавшим до применения к ним репрессий на территории, ныне составляющей территорию Республики Казахстан, в случае применения репрессий за участие в событиях 17 – 18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел – в размере 51 (пятьдесят один) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными решением маслихата района имени Габита Мусрепова Северо-Казахстанской области от 28.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции решения маслихата района имени Габита Мусрепова Северо-Казахстанской области от 17.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 37-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Лицу, относящемуся к нескольким категориям, социальная помощь к праздничным дням и памятным датам выплачивается по каждому основанию.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z56" w:id="41"/>
-[...1157 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="94"/>
+    <w:bookmarkStart w:name="z111" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Социальная помощь оказывается следующим категориям нуждающихся граждан без учета среднедушевого дохода лица (семьи): </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z112" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) гражданам (семьям), в случае причинении ущерба гражданам (семьям) либо их имуществу вследствие стихийного бедствия, единовременно, в размере до 100 (ста) месячных расчетных показателей одному из собственников жилья (жилого строения), срок оказания не позднее шести месяцев с момента наступления ситуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z113" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) гражданам (семьям), в случае причинении ущерба гражданам (семьям) либо их имуществу вследствие пожара, единовременно, в размере до 100 (ста) месячных расчетных показателей одному из собственников жилья (жилого строения), срок оказания не позднее шести месяцев с момента наступления ситуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z114" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) родителям или иным законным представителям инфицированных детей, вызванных вирусом иммунодефицита человека, состоящих на диспансерном учете, ежемесячно, в размере 2 (двух) кратного прожиточного минимума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z115" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лицам, больным туберкулезом и находящимся на амбулаторном лечении ежемесячно, в размере 6 (шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) лицам, страдающим злокачественным новообразованием, 1 (один) раз в год в размере 10 (десяти) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) детям сиротам, детям, оставшимся без попечения родителей, 1 (один) раз в год - в размере 10 (десяти) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z118" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) лицам, освободившимся из мест лишения свободы, находящимся на учете службы пробации 1 (один) раз в год - в размере 10 (десяти) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z119" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для оказания социальной помощи по основаниям, указанным в подпунктах 3) - 7) настоящего пункта проведение обследований материально-бытового положения лица (семьи) не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными решением маслихата района имени Габита Мусрепова Северо-Казахстанской области от 28.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Социальная помощь оказывается с учетом среднедушевого дохода лица (семьи), не превышающего порога однократного размера прожиточного минимума, 1 (один) раз в год в размере 10 (десяти) месячных расчетных показателей следующим категориям нуждающихся граждан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z121" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, имеющим социально значимые заболевания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z122" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, неспособным к самообслуживанию в связи с преклонным возрастом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z123" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Социальная помощь предоставляется без учета доходов следующим категориям граждан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z124" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в подпунктах 1), 2) и 3) статьи 8 Закона на оплату зубопротезирования, не превышающую сумму в размере 70 (семьдесят) месячных расчетных показателей, согласно предоставленной счет-фактуры организации имеющей лицензию на предоставление данной услуги 1 раз в год, кроме драгоценных металлов и протезов из металлокерамики, металлоакрила;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z125" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в подпунктах 1), 2) и 3) статьи 8 Закона на санаторно–курортное лечение в санаториях (профилакториях) Республики Казахстан, согласно рекомендациям лечебно-профилактического учреждения по месту жительства заявителя с предоставлением санаторно-курортной карты, счет-фактуры санаторно-курортной организации, в размере стоимости санаторно–курортного лечения, 1 раз в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z126" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны и другим лицам, указанным в подпунктах 1), 2) и 3) статьи 8 Закона на оплату коммунальных услуг и приобретение топлива согласно документу подтверждающему данную категорию лица, 1 раз в год – в размере 24 (двадцати четырех) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z127" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в подпунктах 1), 2) и 3) статьи 8 Закона, а также лицам пострадавшим в зоне Семипалатинского ядерного полигона в размере стоимости проезда от станции отправления до места госпитализации и обратно по территории Республики Казахстан железнодорожным, автомобильным пассажирским транспортом (кроме такси), согласно документа подтверждающего факт проезда (проездной билет), выписка или другой документ подтверждающий факт госпитализации, 1 раз в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z128" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью первой группы, имеющим затруднения в передвижении, которым выдана путевка согласно индивидуальной программы абилитации и реабилитации лиц с инвалидностью, на сопровождение индивидуальным помощником или гражданином на санаторно-курортное лечение, 1 (один) раз в год согласно документа подтверждающего оплату за проживание в санатории сопровождающего лица (счет-фактура или чек об оплате), но не превышающую сумму в размере 50 (пятьдесят) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z129" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Расчет среднедушевого дохода лица (семьи) производится в соответствии с Правилами исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи, утвержденными приказом Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года № 181 "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32609).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z130" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z131" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Порядок оказания социальной помощи определяется согласно Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z132" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z133" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категории получателей социальной помощи определяется местным исполнительным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z134" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию, местные исполнительные органы и организации здравоохранения, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z135" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со статьей 167 Гражданского кодекса Республики Казахстан) обращается письменно в уполномоченный орган по оказанию социальной помощи или к акиму сельского округа, или в Государственную корпорацию с заявлением по форме согласно приложению 1 к Типовым правилам, или электронно на портал с заявлением по форме согласно приложению 1-1 к Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z136" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее – ИС) государственных органов и (или) организаций через шлюз "электронное правительство" по форме согласно приложению 1-2 к Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z137" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z138" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z139" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z140" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z141" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z142" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z143" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт наличия социально значимого заболевания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z144" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт сиротства, отсутствия родительского попечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z145" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт неспособности к самообслуживанию в связи с преклонным возрастом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z146" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт освобождения из мест лишения свободы, нахождения на учете службы пробации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z147" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы представляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z148" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно приложению 1-3 к Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z149" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z150" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z151" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Поступившие заявления, в том числе электронные, уполномоченный орган по оказанию социальной помощи регистрирует в день поступления в течение рабочего дня, а в случае поступления вне времени рабочего дня – в первый рабочий день после даты поступления заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z152" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При поступлении заявления на оказание социальной помощи отдельным категориям нуждающихся граждан по основаниям, указанным в подпунктах 1), 2) и 4) пункта 7 настоящих Правил, уполномоченный орган по оказанию социальной помощи или аким сельского округа в течение 1 (одного) рабочего дня направляют документы заявителя в участковую комиссию для проведения обследования материального положения лица (семьи).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z153" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Участковая комиссия в течение 2 (двух) рабочих дней со дня получения документов проводит обследование заявителя, по результатам которого составляет акт о материальном положении лица (семьи), подготавливает заключение о нуждаемости лица (семьи) в социальной помощи по формам, согласно приложениям 2, 3 к Типовым правилам, и направляет их в уполномоченный орган по оказанию социальной помощи или акиму сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z154" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аким сельского округа в течение 2 (двух) рабочих дней со дня получения акта и заключения участковой комиссии направляет их с приложенными документами в уполномоченный орган по оказанию социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z155" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В случае недостаточности документов для оказания социальной помощи, уполномоченный орган по оказанию социальной помощи запрашивает в соответствующих органах сведения, необходимые для рассмотрения представленных для оказания социальной помощи документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z156" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В случае невозможности представления заявителем необходимых документов в связи с их порчей, утерей, уполномоченный орган по оказанию социальной помощи принимает решение об оказании социальной помощи на основании данных иных уполномоченных органов и организаций, имеющих соответствующие сведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z157" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Уполномоченный орган по оказанию социальной помощи в течение 1 (одного) рабочего дня со дня поступления документов от участковой комиссии или акима сельского округа производит расчет среднедушевого дохода лица (семьи) в соответствии с законодательством Республики Казахстан и представляет полный пакет документов на рассмотрение специальной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z158" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Специальная комиссия в течение 2 (двух) рабочих дней со дня поступления документов выносит заключение о необходимости оказания социальной помощи, при положительном заключении указывает размер социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z159" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Уполномоченный орган по оказанию социальной помощи в течение 8 (восьми) рабочих дней со дня регистрации документов заявителя на оказание социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи на основании принятых документов и заключения специальной комиссии о необходимости оказания социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z160" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях, указанных в пунктах 18 и 19 настоящих Правил, уполномоченный орган по оказанию социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи в течение 20 (двадцать) рабочих дней со дня принятия документов от заявителя или акима сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z161" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении оснований для отказа в оказании социальной помощи уполномоченный орган по оказанию социальной помощи в срок не позднее трех рабочих дней до принятия решения уведомляет заявителя о предварительном решении об отказе, а также проведении заслушивания для предоставления возможности выражения позиции по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z162" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Время и дата заслушивания устанавливаются уполномоченным органом по оказанию социальной помощи, которое проводится путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z163" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приглашения заявителя на заслушивание посредством видеоконференцсвязи или иных средств коммуникации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z164" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использования информационных систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z165" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иных способов связи, позволяющих заявителю изложить свою позицию.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z112" w:id="95"/>
-[...15 lines deleted...]
-      1) гражданам (семьям), в случае причинении ущерба гражданам (семьям) либо их имуществу вследствие стихийного бедствия, единовременно, в размере до 100 (ста) месячных расчетных показателей одному из собственников жилья (жилого строения), срок оказания не позднее шести месяцев с момента наступления ситуации;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявитель вправе предоставить или высказать возражение к предварительному решению по административному делу в срок не позднее двух рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z113" w:id="96"/>
-[...15 lines deleted...]
-      2) гражданам (семьям), в случае причинении ущерба гражданам (семьям) либо их имуществу вследствие пожара, единовременно, в размере до 100 (ста) месячных расчетных показателей одному из собственников жилья (жилого строения), срок оказания не позднее шести месяцев с момента наступления ситуации;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи, должностное лицо обязаны обеспечить заявителю возможность ознакомиться с протоколом заслушивания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z114" w:id="97"/>
-[...15 lines deleted...]
-      3) родителям или иным законным представителям инфицированных детей, вызванных вирусом иммунодефицита человека, состоящих на диспансерном учете, ежемесячно, в размере 2 (двух) кратного прожиточного минимума;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявитель в течение трех рабочих дней после ознакомления вправе представить свои замечания на протокол заслушивания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z115" w:id="98"/>
-[...15 lines deleted...]
-      4) лицам, больным туберкулезом и находящимся на амбулаторном лечении ежемесячно, в размере 6 (шесть) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения замечаний уполномоченный орган по оказанию социальной помощи принимает решение об оказании (отказе в оказании) социальной помощи по форме согласно приложению 4 к Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:p>
-[...33 lines deleted...]
-      6) детям сиротам, детям, оставшимся без попечения родителей, 1 (один) раз в год - в размере 10 (десяти) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Уполномоченный орган по оказанию социальной помощи направляет заявителю уведомление о принятом решении об оказании социальной помощи согласно приложению 5 к Типовым правилам (в случае отказа – согласно приложению 6 к Типовым правилам).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z118" w:id="100"/>
-[...15 lines deleted...]
-      7) лицам, освободившимся из мест лишения свободы, находящимся на учете службы пробации 1 (один) раз в год - в размере 10 (десяти) месячных расчетных показателей.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в заявлении на оказание социальной помощи указан номер мобильного телефона, зарегистрированного в базе мобильных граждан, уведомление об оказании социальной помощи (отказе в оказании) отправляется в автоматическом режиме посредством передачи sms-оповещения на мобильный телефон заявителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z119" w:id="101"/>
-[...15 lines deleted...]
-      Для оказания социальной помощи по основаниям, указанным в подпунктах 3) - 7) настоящего пункта проведение обследований материально-бытового положения лица (семьи) не требуется.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии возможности отправки sms-оповещения на мобильный телефон заявителя уполномоченный орган по оказанию социальной помощи или Государственная корпорация распечатывают уведомление об оказании социальной помощи (отказе в оказании) и выдают его при личном обращении заявителю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:p>
-[...77 lines deleted...]
-      11. Социальная помощь оказывается с учетом среднедушевого дохода лица (семьи), не превышающего порога однократного размера прожиточного минимума, 1 (один) раз в год в размере 10 (десяти) месячных расчетных показателей следующим категориям нуждающихся граждан:</w:t>
+    <w:bookmarkStart w:name="z173" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче заявления посредством портала уведомление об оказании социальной помощи (отказе в оказании) в автоматическом режиме в течение одного рабочего дня со дня принятия решения отправляется в личный кабинет заявителя посредством портала.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z121" w:id="103"/>
-[...15 lines deleted...]
-      лицам, имеющим социально значимые заболевания;</w:t>
+    <w:bookmarkStart w:name="z174" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z122" w:id="104"/>
-[...15 lines deleted...]
-      лицам, неспособным к самообслуживанию в связи с преклонным возрастом.</w:t>
+    <w:bookmarkStart w:name="z175" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z123" w:id="105"/>
-[...15 lines deleted...]
-      12. Социальная помощь предоставляется без учета доходов следующим категориям граждан:</w:t>
+    <w:bookmarkStart w:name="z176" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z124" w:id="106"/>
-[...15 lines deleted...]
-      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в подпунктах 1), 2) и 3) статьи 8 Закона на оплату зубопротезирования, не превышающую сумму в размере 70 (семьдесят) месячных расчетных показателей, согласно предоставленной счет-фактуры организации имеющей лицензию на предоставление данной услуги 1 раз в год, кроме драгоценных металлов и протезов из металлокерамики, металлоакрила;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z125" w:id="107"/>
-[...15 lines deleted...]
-      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в подпунктах 1), 2) и 3) статьи 8 Закона на санаторно–курортное лечение в санаториях (профилакториях) Республики Казахстан, согласно рекомендациям лечебно-профилактического учреждения по месту жительства заявителя с предоставлением санаторно-курортной карты, счет-фактуры санаторно-курортной организации, в размере стоимости санаторно–курортного лечения, 1 раз в год;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z126" w:id="108"/>
-[...15 lines deleted...]
-      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны и другим лицам, указанным в подпунктах 1), 2) и 3) статьи 8 Закона на оплату коммунальных услуг и приобретение топлива согласно документу подтверждающему данную категорию лица, 1 раз в год – в размере 24 (двадцати четырех) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z179" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Порядок обжалования решения, принятого уполномоченным органом по оказанию социальной помощи определен Приказом Министра труда и социальной защиты населения Республики Казахстан от 25 марта 2021 года № 84 "О некоторых вопросах оказания государственных услуг в социально-трудовой сфере" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22394).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z127" w:id="109"/>
-[...15 lines deleted...]
-      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в подпунктах 1), 2) и 3) статьи 8 Закона, а также лицам пострадавшим в зоне Семипалатинского ядерного полигона в размере стоимости проезда от станции отправления до места госпитализации и обратно по территории Республики Казахстан железнодорожным, автомобильным пассажирским транспортом (кроме такси), согласно документа подтверждающего факт проезда (проездной билет), выписка или другой документ подтверждающий факт госпитализации, 1 раз в год;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом района имени Габита Мусрепова на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z128" w:id="110"/>
-[...15 lines deleted...]
-      лицам с инвалидностью первой группы, имеющим затруднения в передвижении, которым выдана путевка согласно индивидуальной программы абилитации и реабилитации лиц с инвалидностью, на сопровождение индивидуальным помощником или гражданином на санаторно-курортное лечение, 1 (один) раз в год согласно документа подтверждающего оплату за проживание в санатории сопровождающего лица (счет-фактура или чек об оплате), но не превышающую сумму в размере 50 (пятьдесят) месячных расчетных показателей.</w:t>
+    <w:bookmarkStart w:name="z181" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z129" w:id="111"/>
-[...15 lines deleted...]
-      13. Расчет среднедушевого дохода лица (семьи) производится в соответствии с Правилами исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи, утвержденными приказом Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года № 181 "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32609).</w:t>
+    <w:bookmarkStart w:name="z182" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z130" w:id="112"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
+    <w:bookmarkStart w:name="z183" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z131" w:id="113"/>
-[...15 lines deleted...]
-      14. Порядок оказания социальной помощи определяется согласно Типовым правилам.</w:t>
+    <w:bookmarkStart w:name="z184" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) смерти получателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z132" w:id="114"/>
-[...15 lines deleted...]
-      15. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
+    <w:bookmarkStart w:name="z185" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выезда получателя на постоянное проживание за пределы района имени Габита Мусрепова;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z133" w:id="115"/>
-[...15 lines deleted...]
-      Категории получателей социальной помощи определяется местным исполнительным органом.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в государственные медико–социальные учреждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z134" w:id="116"/>
-[...15 lines deleted...]
-      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию, местные исполнительные органы и организации здравоохранения, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
+    <w:bookmarkStart w:name="z187" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявления недостоверных сведений, предоставленных заявителем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z135" w:id="117"/>
-[...15 lines deleted...]
-      Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со статьей 167 Гражданского кодекса Республики Казахстан) обращается письменно в уполномоченный орган по оказанию социальной помощи или к акиму сельского округа, или в Государственную корпорацию с заявлением по форме согласно приложению 1 к Типовым правилам, или электронно на портал с заявлением по форме согласно приложению 1-1 к Типовым правилам.</w:t>
+    <w:bookmarkStart w:name="z188" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z136" w:id="118"/>
-[...15 lines deleted...]
-      При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее – ИС) государственных органов и (или) организаций через шлюз "электронное правительство" по форме согласно приложению 1-2 к Типовым правилам.</w:t>
+    <w:bookmarkStart w:name="z189" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) пункта 7 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z137" w:id="119"/>
-[...15 lines deleted...]
-      При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
+    <w:bookmarkStart w:name="z190" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 1)-3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z138" w:id="120"/>
-[...15 lines deleted...]
-      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+    <w:bookmarkStart w:name="z191" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z139" w:id="121"/>
-[...15 lines deleted...]
-      2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
+    <w:bookmarkStart w:name="z192" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи прекращается с месяца наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z140" w:id="122"/>
-[...15 lines deleted...]
-      3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
+    <w:bookmarkStart w:name="z193" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z141" w:id="123"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+    <w:bookmarkStart w:name="z194" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е–Собес".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z142" w:id="124"/>
-[...1059 lines deleted...]
-    <w:bookmarkStart w:name="z195" w:id="177"/>
+    <w:bookmarkStart w:name="z195" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Порядок формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням и процесс осуществления выплаты социальной помощи через Государственную корпорацию определяется пунктами 26 - 32 Типовых правил. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4819,642 +4841,642 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 13 октября 2023 года № 9-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="178"/>
+    <w:bookmarkStart w:name="z145" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений маслихата района имени Габита Мусрепова Северо-Казахстанской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z146" w:id="179"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z146" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в районе имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 4121).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z147" w:id="180"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z147" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 16 мая 2018 года № 24-7 "О внесении изменений и дополнений в решение районного маслихата от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан района имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 4744).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z148" w:id="181"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z148" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 15 октября 2018 года № 32-3 "О внесении изменений в решение районного маслихата от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан района имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 4972).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z149" w:id="182"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z149" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 9 апреля 2019 года № 44-7 "О внесении изменений в решение районного маслихата от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан района имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 5338).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z150" w:id="183"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z150" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 30 июля 2019 года № 50-4 "О внесении изменений в решение районного маслихата от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан района имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 5514).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z151" w:id="184"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z151" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 17 марта 2020 года № 57-4 "О внесении изменений в решение районного маслихата от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан района имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 6097).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z152" w:id="185"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z152" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 5 мая 2020 года № 60-1 "О внесении изменений и дополнения в решение районного маслихата от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан района имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 6291).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z153" w:id="186"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z153" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 3 августа 2020 года № 64-3 "О внесении изменений в решение районного маслихата от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан района имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 6481).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z154" w:id="187"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z154" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 11 января 2021 года № 72-19 "О внесении изменений в решение районного маслихата от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан района имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 6988).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z155" w:id="188"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z155" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 6 сентября 2021 года № 8-3 "О внесении изменения в решение районного маслихата от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан района имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 24464).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z156" w:id="189"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z156" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 4 марта 2022 года № 15-6 "О внесении изменения в решение районного маслихата от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан района имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 27209).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z157" w:id="190"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z157" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 13 сентября 2022 года № 21-5 "О внесении изменений в решение районного маслихата от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан района имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 29565).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z158" w:id="191"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z158" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 25 мая 2023 года № 3-41"О внесении изменений в решение районного маслихата от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан района имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 7520-15).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>