--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1ec5b71" w14:textId="1ec5b71">
+    <w:p w14:paraId="f8641fe" w14:textId="f8641fe">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2760,1788 +2760,1948 @@
         <w:t>
       9. Лицу, относящемуся к нескольким категориям, социальная помощь к праздничным дням и памятным датам выплачивается по каждому основанию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z111" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Социальная помощь оказывается следующим категориям нуждающихся граждан без учета среднедушевого дохода лица (семьи): </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z112" w:id="42"/>
-[...15 lines deleted...]
-      1) гражданам (семьям), в случае причинении ущерба гражданам (семьям) либо их имуществу вследствие стихийного бедствия, единовременно, в размере до 100 (ста) месячных расчетных показателей одному из собственников жилья (жилого строения), срок оказания не позднее шести месяцев с момента наступления ситуации;</w:t>
+    <w:bookmarkStart w:name="z9" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) гражданам (семьям), в случае причинении ущерба гражданам (семьям) либо их недвижимому имуществу вследствие стихийного бедствия, единовременно, в размере до 100 (ста) месячных расчетных показателей одному из собственников жилья (жилого строения), срок оказания не позднее шести месяцев с момента наступления ситуации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z113" w:id="43"/>
-[...15 lines deleted...]
-      2) гражданам (семьям), в случае причинении ущерба гражданам (семьям) либо их имуществу вследствие пожара, единовременно, в размере до 100 (ста) месячных расчетных показателей одному из собственников жилья (жилого строения), срок оказания не позднее шести месяцев с момента наступления ситуации;</w:t>
+    <w:bookmarkStart w:name="z10" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) гражданам (семьям), в случае причинении ущерба гражданам (семьям) либо их недвижимому имуществу вследствие пожара, единовременно, в размере до 100 (ста) месячных расчетных показателей одному из собственников жилья (жилого строения), срок оказания не позднее шести месяцев с момента наступления ситуации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z114" w:id="44"/>
-[...15 lines deleted...]
-      3) родителям или иным законным представителям инфицированных детей, вызванных вирусом иммунодефицита человека, состоящих на диспансерном учете, ежемесячно, в размере 2 (двух) кратного прожиточного минимума;</w:t>
+    <w:bookmarkStart w:name="z11" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) родителям или иным законным представителям инфицированных детей, вызванных вирусом иммунодефицита человека, состоящих на диспансерном учете, ежемесячно, в размере 2 (двух) кратного прожиточного минимума установленного на соответствующий финансовый год законом о республиканском бюджете;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z115" w:id="45"/>
-[...15 lines deleted...]
-      4) лицам, больным туберкулезом и находящимся на амбулаторном лечении ежемесячно, в размере 6 (шесть) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z12" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лицам, больным туберкулезом и находящимся на амбулаторном лечении ежемесячно – в размере 6 (шести) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:p>
-[...33 lines deleted...]
-      6) детям сиротам, детям, оставшимся без попечения родителей, 1 (один) раз в год - в размере 10 (десяти) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z13" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) детям сиротам, детям, оставшимся без попечения родителей, 1 (один) раз в год – в размере 10 (десяти) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z118" w:id="47"/>
-[...15 lines deleted...]
-      7) лицам, освободившимся из мест лишения свободы, находящимся на учете службы пробации 1 (один) раз в год - в размере 10 (десяти) месячных расчетных показателей.</w:t>
+    <w:bookmarkStart w:name="z14" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) лицам, освободившимся из мест лишения свободы, находящимся на учете службы пробации 1 (один) раз в год – в размере 10 (десяти) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z119" w:id="48"/>
-[...15 lines deleted...]
-      Для оказания социальной помощи по основаниям, указанным в подпунктах 3) - 7) настоящего пункта проведение обследований материально-бытового положения лица (семьи) не требуется.</w:t>
+    <w:bookmarkStart w:name="z15" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для оказания социальной помощи по основаниям, указанным в подпунктах 3) – 6) настоящего пункта проведение обследований материально-бытового положения лица (семьи) не требуется.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными решением маслихата района имени Габита Мусрепова Северо-Казахстанской области от 28.03.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 27-6</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 в редакции решения маслихата района имени Габита Мусрепова Северо-Казахстанской области от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z120" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      11. Социальная помощь оказывается с учетом среднедушевого дохода лица (семьи), не превышающего порога однократного размера прожиточного минимума, 1 (один) раз в год в размере 10 (десяти) месячных расчетных показателей следующим категориям нуждающихся граждан:</w:t>
+        <w:t xml:space="preserve">
+      11. Социальная помощь оказывается один раз в год следующим категориям нуждающихся граждан без учета дохода лица (семьи): </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z121" w:id="50"/>
-[...15 lines deleted...]
-      лицам, имеющим социально значимые заболевания;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) лицам, страдающим злокачественными новообразованиями, болезнью, вызванной вирусом иммунодефицита человека (ВИЧ), заболеваниями "Хронические вирусные гепатиты и цирроз печени", "Острый инфаркт миокарда" (первые 6 месяцев) – в размере 10 (десяти) месячных расчетных показателей; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z122" w:id="51"/>
-[...15 lines deleted...]
-      лицам, неспособным к самообслуживанию в связи с преклонным возрастом.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) лицам, страдающим заболеванием "Психические и поведенческие расстройства (заболевания)" – в размере 2 (двух) месячных расчетных показателей; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z123" w:id="52"/>
-[...15 lines deleted...]
-      12. Социальная помощь предоставляется без учета доходов следующим категориям граждан:</w:t>
+    <w:bookmarkStart w:name="z20" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) лицам, страдающим заболеваниями "Демиелинизирующие болезни центральной нервной системы", "Дегенеративные болезни нервной системы", "Цереброваскулярные болезни (инсульты) (в течение 1 года)", заболеванием "Эпилепсия" – в размере 5 (пяти) месячных расчетных показателей; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z124" w:id="53"/>
-[...15 lines deleted...]
-      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в подпунктах 1), 2) и 3) статьи 8 Закона на оплату зубопротезирования, не превышающую сумму в размере 70 (семьдесят) месячных расчетных показателей, согласно предоставленной счет-фактуры организации имеющей лицензию на предоставление данной услуги 1 раз в год, кроме драгоценных металлов и протезов из металлокерамики, металлоакрила;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лицам, страдающим заболеванием "Орфанные заболевания" – в размере 3 (трех) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z125" w:id="54"/>
-[...15 lines deleted...]
-      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в подпунктах 1), 2) и 3) статьи 8 Закона на санаторно–курортное лечение в санаториях (профилакториях) Республики Казахстан, согласно рекомендациям лечебно-профилактического учреждения по месту жительства заявителя с предоставлением санаторно-курортной карты, счет-фактуры санаторно-курортной организации, в размере стоимости санаторно–курортного лечения, 1 раз в год;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) лицам, неспособным к самообслуживанию в связи с преклонным возрастом – в размере 5 (пяти) месячных расчетных показателей. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z126" w:id="55"/>
-[...15 lines deleted...]
-      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны и другим лицам, указанным в подпунктах 1), 2) и 3) статьи 8 Закона на оплату коммунальных услуг и приобретение топлива согласно документу подтверждающему данную категорию лица, 1 раз в год – в размере 24 (двадцати четырех) месячных расчетных показателей;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для оказания социальной помощи по основаниям, указанным в настоящем пункте проведение обследований материально-бытового положения лица (семьи) не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 в редакции решения маслихата района имени Габита Мусрепова Северо-Казахстанской области от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Социальная помощь предоставляется один раз в год без учета доходов следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z127" w:id="56"/>
-[...15 lines deleted...]
-      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в подпунктах 1), 2) и 3) статьи 8 Закона, а также лицам пострадавшим в зоне Семипалатинского ядерного полигона в размере стоимости проезда от станции отправления до места госпитализации и обратно по территории Республики Казахстан железнодорожным, автомобильным пассажирским транспортом (кроме такси), согласно документа подтверждающего факт проезда (проездной билет), выписка или другой документ подтверждающий факт госпитализации, 1 раз в год;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны и другим лицам, указанным в подпунктах 1), 2) и 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, а также лицам, сопровождающим лицо с инвалидностью первой группы на санаторно–курортное лечение в санаториях (профилакториях) Республики Казахстан, согласно рекомендациям лечебно-профилактического учреждения по месту жительства заявителя с предоставлением санаторно-курортной карты, счет-фактуры санаторно-курортной организации, в размере стоимости санаторно–курортного лечения, а для лиц, сопровождающим лицо с инвалидностью согласно документа подтверждающего оплату за проживание в санатории сопровождающего лица (счет-фактура или чек об оплате), но не превышающую сумму в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны и другим лицам, указанным в подпунктах 1), 2) и 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона на оплату коммунальных услуг и приобретение топлива согласно документу подтверждающему данную категорию лица, в размере 24 (двадцати четырех) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 в редакции решения маслихата района имени Габита Мусрепова Северо-Казахстанской области от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Расчет среднедушевого дохода лица (семьи) производится в соответствии с Правилами исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи, утвержденными приказом Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года № 181 "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32609).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z128" w:id="57"/>
-[...15 lines deleted...]
-      лицам с инвалидностью первой группы, имеющим затруднения в передвижении, которым выдана путевка согласно индивидуальной программы абилитации и реабилитации лиц с инвалидностью, на сопровождение индивидуальным помощником или гражданином на санаторно-курортное лечение, 1 (один) раз в год согласно документа подтверждающего оплату за проживание в санатории сопровождающего лица (счет-фактура или чек об оплате), но не превышающую сумму в размере 50 (пятьдесят) месячных расчетных показателей.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z129" w:id="58"/>
-[...15 lines deleted...]
-      13. Расчет среднедушевого дохода лица (семьи) производится в соответствии с Правилами исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи, утвержденными приказом Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года № 181 "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32609).</w:t>
+    <w:bookmarkStart w:name="z131" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Порядок оказания социальной помощи определяется согласно Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z130" w:id="59"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
+    <w:bookmarkStart w:name="z132" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z131" w:id="60"/>
-[...15 lines deleted...]
-      14. Порядок оказания социальной помощи определяется согласно Типовым правилам.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категории получателей социальной помощи определяется местным исполнительным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z132" w:id="61"/>
-[...15 lines deleted...]
-      15. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию, местные исполнительные органы и организации здравоохранения, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z133" w:id="62"/>
-[...15 lines deleted...]
-      Категории получателей социальной помощи определяется местным исполнительным органом.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со статьей 167 Гражданского кодекса Республики Казахстан) обращается письменно в уполномоченный орган по оказанию социальной помощи или к акиму сельского округа, или в Государственную корпорацию с заявлением по форме согласно приложению 1 к Типовым правилам, или электронно на портал с заявлением по форме согласно приложению 1-1 к Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z134" w:id="63"/>
-[...15 lines deleted...]
-      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию, местные исполнительные органы и организации здравоохранения, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее – ИС) государственных органов и (или) организаций через шлюз "электронное правительство" по форме согласно приложению 1-2 к Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z135" w:id="64"/>
-[...15 lines deleted...]
-      Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со статьей 167 Гражданского кодекса Республики Казахстан) обращается письменно в уполномоченный орган по оказанию социальной помощи или к акиму сельского округа, или в Государственную корпорацию с заявлением по форме согласно приложению 1 к Типовым правилам, или электронно на портал с заявлением по форме согласно приложению 1-1 к Типовым правилам.</w:t>
+    <w:bookmarkStart w:name="z137" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z136" w:id="65"/>
-[...15 lines deleted...]
-      При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее – ИС) государственных органов и (или) организаций через шлюз "электронное правительство" по форме согласно приложению 1-2 к Типовым правилам.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z137" w:id="66"/>
-[...15 lines deleted...]
-      При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
+    <w:bookmarkStart w:name="z139" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z138" w:id="67"/>
-[...15 lines deleted...]
-      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+    <w:bookmarkStart w:name="z140" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z139" w:id="68"/>
-[...15 lines deleted...]
-      2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
+    <w:bookmarkStart w:name="z141" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z140" w:id="69"/>
-[...15 lines deleted...]
-      3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
+    <w:bookmarkStart w:name="z142" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z141" w:id="70"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт наличия социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z142" w:id="71"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт сиротства, отсутствия родительского попечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z143" w:id="72"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт наличия социально значимого заболевания;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт неспособности к самообслуживанию в связи с преклонным возрастом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z144" w:id="73"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт сиротства, отсутствия родительского попечения;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт освобождения из мест лишения свободы, нахождения на учете службы пробации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z145" w:id="74"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт неспособности к самообслуживанию в связи с преклонным возрастом;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы представляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z146" w:id="75"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт освобождения из мест лишения свободы, нахождения на учете службы пробации.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно приложению 1-3 к Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z147" w:id="76"/>
-[...15 lines deleted...]
-      Документы представляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
+    <w:bookmarkStart w:name="z149" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z148" w:id="77"/>
-[...15 lines deleted...]
-      При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно приложению 1-3 к Типовым правилам.</w:t>
+    <w:bookmarkStart w:name="z150" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z149" w:id="78"/>
-[...15 lines deleted...]
-      При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Поступившие заявления, в том числе электронные, уполномоченный орган по оказанию социальной помощи регистрирует в день поступления в течение рабочего дня, а в случае поступления вне времени рабочего дня – в первый рабочий день после даты поступления заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z150" w:id="79"/>
-[...15 lines deleted...]
-      При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При поступлении заявления на оказание социальной помощи отдельным категориям нуждающихся граждан по основаниям, указанным в подпунктах 1), 2) и 4) пункта 7 настоящих Правил, уполномоченный орган по оказанию социальной помощи или аким сельского округа в течение 1 (одного) рабочего дня направляют документы заявителя в участковую комиссию для проведения обследования материального положения лица (семьи).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z151" w:id="80"/>
-[...15 lines deleted...]
-      16. Поступившие заявления, в том числе электронные, уполномоченный орган по оказанию социальной помощи регистрирует в день поступления в течение рабочего дня, а в случае поступления вне времени рабочего дня – в первый рабочий день после даты поступления заявления.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Участковая комиссия в течение 2 (двух) рабочих дней со дня получения документов проводит обследование заявителя, по результатам которого составляет акт о материальном положении лица (семьи), подготавливает заключение о нуждаемости лица (семьи) в социальной помощи по формам, согласно приложениям 2, 3 к Типовым правилам, и направляет их в уполномоченный орган по оказанию социальной помощи или акиму сельского округа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z152" w:id="81"/>
-[...15 lines deleted...]
-      При поступлении заявления на оказание социальной помощи отдельным категориям нуждающихся граждан по основаниям, указанным в подпунктах 1), 2) и 4) пункта 7 настоящих Правил, уполномоченный орган по оказанию социальной помощи или аким сельского округа в течение 1 (одного) рабочего дня направляют документы заявителя в участковую комиссию для проведения обследования материального положения лица (семьи).</w:t>
+    <w:bookmarkStart w:name="z154" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аким сельского округа в течение 2 (двух) рабочих дней со дня получения акта и заключения участковой комиссии направляет их с приложенными документами в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z153" w:id="82"/>
-[...15 lines deleted...]
-      17. Участковая комиссия в течение 2 (двух) рабочих дней со дня получения документов проводит обследование заявителя, по результатам которого составляет акт о материальном положении лица (семьи), подготавливает заключение о нуждаемости лица (семьи) в социальной помощи по формам, согласно приложениям 2, 3 к Типовым правилам, и направляет их в уполномоченный орган по оказанию социальной помощи или акиму сельского округа.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В случае недостаточности документов для оказания социальной помощи, уполномоченный орган по оказанию социальной помощи запрашивает в соответствующих органах сведения, необходимые для рассмотрения представленных для оказания социальной помощи документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z154" w:id="83"/>
-[...15 lines deleted...]
-      Аким сельского округа в течение 2 (двух) рабочих дней со дня получения акта и заключения участковой комиссии направляет их с приложенными документами в уполномоченный орган по оказанию социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В случае невозможности представления заявителем необходимых документов в связи с их порчей, утерей, уполномоченный орган по оказанию социальной помощи принимает решение об оказании социальной помощи на основании данных иных уполномоченных органов и организаций, имеющих соответствующие сведения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z155" w:id="84"/>
-[...15 lines deleted...]
-      18. В случае недостаточности документов для оказания социальной помощи, уполномоченный орган по оказанию социальной помощи запрашивает в соответствующих органах сведения, необходимые для рассмотрения представленных для оказания социальной помощи документов.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Уполномоченный орган по оказанию социальной помощи в течение 1 (одного) рабочего дня со дня поступления документов от участковой комиссии или акима сельского округа производит расчет среднедушевого дохода лица (семьи) в соответствии с законодательством Республики Казахстан и представляет полный пакет документов на рассмотрение специальной комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z156" w:id="85"/>
-[...15 lines deleted...]
-      19. В случае невозможности представления заявителем необходимых документов в связи с их порчей, утерей, уполномоченный орган по оказанию социальной помощи принимает решение об оказании социальной помощи на основании данных иных уполномоченных органов и организаций, имеющих соответствующие сведения.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Специальная комиссия в течение 2 (двух) рабочих дней со дня поступления документов выносит заключение о необходимости оказания социальной помощи, при положительном заключении указывает размер социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z157" w:id="86"/>
-[...15 lines deleted...]
-      20. Уполномоченный орган по оказанию социальной помощи в течение 1 (одного) рабочего дня со дня поступления документов от участковой комиссии или акима сельского округа производит расчет среднедушевого дохода лица (семьи) в соответствии с законодательством Республики Казахстан и представляет полный пакет документов на рассмотрение специальной комиссии.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Уполномоченный орган по оказанию социальной помощи в течение 8 (восьми) рабочих дней со дня регистрации документов заявителя на оказание социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи на основании принятых документов и заключения специальной комиссии о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z158" w:id="87"/>
-[...15 lines deleted...]
-      21. Специальная комиссия в течение 2 (двух) рабочих дней со дня поступления документов выносит заключение о необходимости оказания социальной помощи, при положительном заключении указывает размер социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях, указанных в пунктах 18 и 19 настоящих Правил, уполномоченный орган по оказанию социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи в течение 20 (двадцать) рабочих дней со дня принятия документов от заявителя или акима сельского округа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z159" w:id="88"/>
-[...15 lines deleted...]
-      22. Уполномоченный орган по оказанию социальной помощи в течение 8 (восьми) рабочих дней со дня регистрации документов заявителя на оказание социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи на основании принятых документов и заключения специальной комиссии о необходимости оказания социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении оснований для отказа в оказании социальной помощи уполномоченный орган по оказанию социальной помощи в срок не позднее трех рабочих дней до принятия решения уведомляет заявителя о предварительном решении об отказе, а также проведении заслушивания для предоставления возможности выражения позиции по предварительному решению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z160" w:id="89"/>
-[...15 lines deleted...]
-      В случаях, указанных в пунктах 18 и 19 настоящих Правил, уполномоченный орган по оказанию социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи в течение 20 (двадцать) рабочих дней со дня принятия документов от заявителя или акима сельского округа.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Время и дата заслушивания устанавливаются уполномоченным органом по оказанию социальной помощи, которое проводится путем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z161" w:id="90"/>
-[...15 lines deleted...]
-      При выявлении оснований для отказа в оказании социальной помощи уполномоченный орган по оказанию социальной помощи в срок не позднее трех рабочих дней до принятия решения уведомляет заявителя о предварительном решении об отказе, а также проведении заслушивания для предоставления возможности выражения позиции по предварительному решению.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приглашения заявителя на заслушивание посредством видеоконференцсвязи или иных средств коммуникации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z162" w:id="91"/>
-[...15 lines deleted...]
-      Время и дата заслушивания устанавливаются уполномоченным органом по оказанию социальной помощи, которое проводится путем:</w:t>
+    <w:bookmarkStart w:name="z164" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использования информационных систем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z163" w:id="92"/>
-[...15 lines deleted...]
-      приглашения заявителя на заслушивание посредством видеоконференцсвязи или иных средств коммуникации;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иных способов связи, позволяющих заявителю изложить свою позицию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z164" w:id="93"/>
-[...15 lines deleted...]
-      использования информационных систем;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявитель вправе предоставить или высказать возражение к предварительному решению по административному делу в срок не позднее двух рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z165" w:id="94"/>
-[...15 lines deleted...]
-      иных способов связи, позволяющих заявителю изложить свою позицию.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи, должностное лицо обязаны обеспечить заявителю возможность ознакомиться с протоколом заслушивания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z166" w:id="95"/>
-[...15 lines deleted...]
-      Заявитель вправе предоставить или высказать возражение к предварительному решению по административному делу в срок не позднее двух рабочих дней со дня его получения.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявитель в течение трех рабочих дней после ознакомления вправе представить свои замечания на протокол заслушивания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z167" w:id="96"/>
-[...15 lines deleted...]
-      Уполномоченный орган по оказанию социальной помощи, должностное лицо обязаны обеспечить заявителю возможность ознакомиться с протоколом заслушивания.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения замечаний уполномоченный орган по оказанию социальной помощи принимает решение об оказании (отказе в оказании) социальной помощи по форме согласно приложению 4 к Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z168" w:id="97"/>
-[...15 lines deleted...]
-      Заявитель в течение трех рабочих дней после ознакомления вправе представить свои замечания на протокол заслушивания.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Уполномоченный орган по оказанию социальной помощи направляет заявителю уведомление о принятом решении об оказании социальной помощи согласно приложению 5 к Типовым правилам (в случае отказа – согласно приложению 6 к Типовым правилам).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z169" w:id="98"/>
-[...15 lines deleted...]
-      По результатам рассмотрения замечаний уполномоченный орган по оказанию социальной помощи принимает решение об оказании (отказе в оказании) социальной помощи по форме согласно приложению 4 к Типовым правилам.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в заявлении на оказание социальной помощи указан номер мобильного телефона, зарегистрированного в базе мобильных граждан, уведомление об оказании социальной помощи (отказе в оказании) отправляется в автоматическом режиме посредством передачи sms-оповещения на мобильный телефон заявителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z170" w:id="99"/>
-[...15 lines deleted...]
-      23. Уполномоченный орган по оказанию социальной помощи направляет заявителю уведомление о принятом решении об оказании социальной помощи согласно приложению 5 к Типовым правилам (в случае отказа – согласно приложению 6 к Типовым правилам).</w:t>
+    <w:bookmarkStart w:name="z172" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии возможности отправки sms-оповещения на мобильный телефон заявителя уполномоченный орган по оказанию социальной помощи или Государственная корпорация распечатывают уведомление об оказании социальной помощи (отказе в оказании) и выдают его при личном обращении заявителю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z171" w:id="100"/>
-[...15 lines deleted...]
-      Если в заявлении на оказание социальной помощи указан номер мобильного телефона, зарегистрированного в базе мобильных граждан, уведомление об оказании социальной помощи (отказе в оказании) отправляется в автоматическом режиме посредством передачи sms-оповещения на мобильный телефон заявителя.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче заявления посредством портала уведомление об оказании социальной помощи (отказе в оказании) в автоматическом режиме в течение одного рабочего дня со дня принятия решения отправляется в личный кабинет заявителя посредством портала.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z172" w:id="101"/>
-[...15 lines deleted...]
-      При отсутствии возможности отправки sms-оповещения на мобильный телефон заявителя уполномоченный орган по оказанию социальной помощи или Государственная корпорация распечатывают уведомление об оказании социальной помощи (отказе в оказании) и выдают его при личном обращении заявителю.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z173" w:id="102"/>
-[...15 lines deleted...]
-      При подаче заявления посредством портала уведомление об оказании социальной помощи (отказе в оказании) в автоматическом режиме в течение одного рабочего дня со дня принятия решения отправляется в личный кабинет заявителя посредством портала.</w:t>
+    <w:bookmarkStart w:name="z175" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z174" w:id="103"/>
-[...15 lines deleted...]
-      24. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
+    <w:bookmarkStart w:name="z176" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z175" w:id="104"/>
-[...15 lines deleted...]
-      1) выявления недостоверных сведений, представленных заявителями;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z176" w:id="105"/>
-[...15 lines deleted...]
-      2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
+    <w:bookmarkStart w:name="z178" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z177" w:id="106"/>
-[...15 lines deleted...]
-      3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
+    <w:bookmarkStart w:name="z179" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Порядок обжалования решения, принятого уполномоченным органом по оказанию социальной помощи определен Приказом Министра труда и социальной защиты населения Республики Казахстан от 25 марта 2021 года № 84 "О некоторых вопросах оказания государственных услуг в социально-трудовой сфере" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22394).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z178" w:id="107"/>
-[...15 lines deleted...]
-      4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом района имени Габита Мусрепова на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z179" w:id="108"/>
-[...15 lines deleted...]
-      25. Порядок обжалования решения, принятого уполномоченным органом по оказанию социальной помощи определен Приказом Министра труда и социальной защиты населения Республики Казахстан от 25 марта 2021 года № 84 "О некоторых вопросах оказания государственных услуг в социально-трудовой сфере" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22394).</w:t>
+    <w:bookmarkStart w:name="z181" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z180" w:id="109"/>
-[...15 lines deleted...]
-      26. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом района имени Габита Мусрепова на текущий финансовый год.</w:t>
+    <w:bookmarkStart w:name="z182" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z181" w:id="110"/>
-[...15 lines deleted...]
-      Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z182" w:id="111"/>
-[...15 lines deleted...]
-      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z184" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) смерти получателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z183" w:id="112"/>
-[...15 lines deleted...]
-      27. Социальная помощь прекращается в случаях:</w:t>
+    <w:bookmarkStart w:name="z185" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выезда получателя на постоянное проживание за пределы района имени Габита Мусрепова;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z184" w:id="113"/>
-[...15 lines deleted...]
-      1) смерти получателя;</w:t>
+    <w:bookmarkStart w:name="z186" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в государственные медико–социальные учреждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z185" w:id="114"/>
-[...15 lines deleted...]
-      2) выезда получателя на постоянное проживание за пределы района имени Габита Мусрепова;</w:t>
+    <w:bookmarkStart w:name="z187" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявления недостоверных сведений, предоставленных заявителем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z186" w:id="115"/>
-[...15 lines deleted...]
-      3) направления получателя на проживание в государственные медико–социальные учреждения;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z187" w:id="116"/>
-[...15 lines deleted...]
-      4) выявления недостоверных сведений, предоставленных заявителем;</w:t>
+    <w:bookmarkStart w:name="z189" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) пункта 7 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z188" w:id="117"/>
-[...15 lines deleted...]
-      5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z190" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 1)-3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z189" w:id="118"/>
-[...15 lines deleted...]
-      Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) пункта 7 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z191" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z190" w:id="119"/>
-[...15 lines deleted...]
-      Выплата социальной помощи по основаниям, указанным в подпунктах 1)-3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
+    <w:bookmarkStart w:name="z192" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи прекращается с месяца наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z191" w:id="120"/>
-[...15 lines deleted...]
-      Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
+    <w:bookmarkStart w:name="z193" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z192" w:id="121"/>
-[...15 lines deleted...]
-      Выплата социальной помощи прекращается с месяца наступления указанных обстоятельств.</w:t>
+    <w:bookmarkStart w:name="z194" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е–Собес".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z193" w:id="122"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z195" w:id="124"/>
+    <w:bookmarkStart w:name="z195" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Порядок формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням и процесс осуществления выплаты социальной помощи через Государственную корпорацию определяется пунктами 26 - 32 Типовых правил. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4841,642 +5001,642 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 13 октября 2023 года № 9-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="125"/>
+    <w:bookmarkStart w:name="z145" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений маслихата района имени Габита Мусрепова Северо-Казахстанской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z146" w:id="126"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z146" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в районе имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 4121).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z147" w:id="127"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z147" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 16 мая 2018 года № 24-7 "О внесении изменений и дополнений в решение районного маслихата от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан района имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 4744).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z148" w:id="128"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z148" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 15 октября 2018 года № 32-3 "О внесении изменений в решение районного маслихата от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан района имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 4972).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z149" w:id="129"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z149" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 9 апреля 2019 года № 44-7 "О внесении изменений в решение районного маслихата от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан района имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 5338).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z150" w:id="130"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z150" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 30 июля 2019 года № 50-4 "О внесении изменений в решение районного маслихата от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан района имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 5514).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z151" w:id="131"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z151" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 17 марта 2020 года № 57-4 "О внесении изменений в решение районного маслихата от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан района имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 6097).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z152" w:id="132"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z152" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 5 мая 2020 года № 60-1 "О внесении изменений и дополнения в решение районного маслихата от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан района имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 6291).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z153" w:id="133"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z153" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 3 августа 2020 года № 64-3 "О внесении изменений в решение районного маслихата от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан района имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 6481).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z154" w:id="134"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z154" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 11 января 2021 года № 72-19 "О внесении изменений в решение районного маслихата от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан района имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 6988).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z155" w:id="135"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z155" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 6 сентября 2021 года № 8-3 "О внесении изменения в решение районного маслихата от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан района имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 24464).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z156" w:id="136"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z156" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 4 марта 2022 года № 15-6 "О внесении изменения в решение районного маслихата от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан района имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 27209).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z157" w:id="137"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z157" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 13 сентября 2022 года № 21-5 "О внесении изменений в решение районного маслихата от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан района имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 29565).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z158" w:id="138"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z158" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата района имени Габита Мусрепова Северо-Казахстанской области от 25 мая 2023 года № 3-41"О внесении изменений в решение районного маслихата от 3 марта 2017 года № 10-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан района имени Габита Мусрепова Северо-Казахстанской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 7520-15).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5802,31 +5962,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>