--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="227b10f" w14:textId="227b10f">
+    <w:p w14:paraId="2a06984" w14:textId="2a06984">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -504,1837 +504,1654 @@
         <w:t xml:space="preserve">
       и социальных программ </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мангистауской области"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:tbl>
-[...212 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приложение 1 к решению</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z9" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бейнеуского районного маслихата</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z10" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от 23 октября 2023 года № 7/71</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z11" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан в Бейнеуском районе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила в редакции решения Бейнеуского районного маслихата Мангистауской области от 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 28/218 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z13" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан в Бейнеуском районе (далее - Правила) разработаны в соответствии с постановлением Правительства Республики Казахстан от 30 июня 2023 года №523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее – Типовые правила) и определяют порядок оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z14" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z15" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z16" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) специальная комиссия – комиссия, создаваемая решением акима района, по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z17" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) социальная помощь – помощь, предоставляемая местным исполнительным органом в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z18" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный орган по оказанию социальной помощи – государственное учреждение "Бейнеуский районный отдел занятости и социальных программ";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z19" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z20" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z21" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z22" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z23" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z24" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z25" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) участковая комиссия – специальная комиссия, создаваемая решением акимов соответствующих административно-территориальных единиц для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z26" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z27" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z28" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) веб-портал "электронное правительство" – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z29" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электронная цифровая подпись – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z30" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Меры социальной поддержки, предусмотренные пунктом 4 статьи 71, пунктом 3 статьи 170, пунктом 3 статьи 229 Социального кодекса Республики Казахстан, подпунктом 2) пункта 1 статьи 10, подпунктом 2) пункта 1 статьи 11, подпунктом 2) пункта 1 статьи 12, подпунктом 2) статьи 13, статьей 17 Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z32" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, один раз в год), осуществляется с месяца обращения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 в редакции решения Бейнеуского районного маслихата Мангистауской области от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/327</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.05.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Перечни памятных дат и праздничных дней для оказания социальной помощи устанавливаются местными представительными органами по представлению местного исполнительного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь к праздничным дням и памятным датам устанавливается в размере не менее 2,5-кратного месячного расчетного показателя и назначается один раз в календарном году следующим категориям граждан:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 8 марта – Международный женский день:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" и получившим ранее звание "Мать-героиня", награжденным орденами "Материнская слава" I и II степени – 15 000 (пятнадцать тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 1 мая - Праздник единства народа Казахстана:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью всех групп, детям с инвалидностью до семи лет, детям с инвалидностью первой, второй, третьей группы с семи до восемнадцати лет – 110 000 (сто десять тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 9 мая – День Победы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам Великой Отечественной войны – 5 000 000 (пять миллионов) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, приравненным по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны – 259 500 (двести пятьдесят девять тысяч пятьсот) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, приравненным по льготам к участникам Великой Отечественной войны – 216 250 (двести шестнадцать тысяч двести пятьдесят) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам боевых действий на территории других государств - 216 250 (двести шестнадцать тысяч двести пятьдесят) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награждҰнных орденами и медалями бывшего Союза Советских Социалистических Республик (далее – Союз ССР) за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – 173 000 (сто семьдесят три тысячи) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, проработавших (прослуживших) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - 173 000 (сто семьдесят три тысячи) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, партизан, подпольщиков, лиц, указанных в статьях 4-6 Закона Республики Казахстан "О ветеранах", погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей) или вследствие заболевания, связанного с пребыванием на фронте - 173 000 (сто семьдесят три тысячи) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьям погибших работников госпиталей и больниц города Ленинграда - 173 000 (сто семьдесят три тысячи) тенге;;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями - 160 000 (сто шестьдесят тысяч) тенге;семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия - 173 000 (сто семьдесят три тысячи) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время - 173 000 (сто семьдесят три тысячи) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения - 173 000 (сто семьдесят три тысячи) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний - 173 000 (сто семьдесят три тысячи) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или умершего лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак - 173 000 (сто семьдесят три тысячи) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии – 173 000 (сто семьдесят три тысячи) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 29 августа - День закрытия Семипалатинского испытательного ядерного полигона:    </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, пострадавшим вследствие ядерных испытаний на Семипалатинском испытательном ядерном полигоне – 43 250 (сорок три тысячи двести пятьдесят) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      получателям (детям) государственного социального пособия по случаю потери кормильца – 34 600 (тридцать четыре тысячи шестьсот) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 1 октября - День пожилых людей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пенсионерам старше 70 (семидесяти) лет - 15 000 (пятнадцать тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 16 декабря - День Независимости:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, реабилитированным в порядке, установленным Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий" – 216 250 (двести шестнадцать тысяч двести пятьдесят) тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких оснований социальная помощь к праздничным дням и памятным датам назначается только по одному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 в редакции решения Бейнеуского районного маслихата Мангистауской области от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/327</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.05.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Социальная помощь отдельным категориям нуждающихся граждан, по заявлению, оказывается единовременно и (или) периодически (ежемесячно, один раз в год) следующим категориям граждан:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при причинении ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия, в течение двенадцати месяцев с момента наступления данной ситуации, по заявлению, единовременно, без учета дохода – 450 000 (четыреста пятьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при причинении ущерба гражданину (семье) либо его имуществу вследствие пожара, в течение двенадцати месяцев с момента наступления данной ситуации, по заявлению, единовременно, без учета дохода – 450 000 (четыреста пятьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лицам, имеющим социально-значимые заболевания (злокачественные новообразования, туберкулез, болезнь, вызванная вирусом иммунодефицита человека) не получающим пособия по инвалидности, один раз в год, без учета доходов – 100 000 (сто тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лицам, имеющим среднедушевой доход ниже от величины прожиточного минимума, устанавливаемому на соответствующий финансовый год законом о республиканском бюджете предшествующей кварталу обращения, один раз в год – 50 000 (пятьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств и лицам, приравненным по льготам к участникам Великой Отечественной войны, их вдовам, семьям погибших военнослужащих, лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии, лицам, трудившимся и проходившим воинскую службу в тылу, (лица, соответствующие этим категориям, которым назначено санаторно-курортное лечение по индивидуальной программе абилитации и реабилитации лица с инвалидностью, имеют право выбрать одну из двух льгот) на санаторно-курортное лечение на территории Республики Казахстан, без учета доходов, один раз в год, но не более гарантированной суммы и оплата стоимости проезда на железнодорожном транспорте;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) лицо, сопровождающее лицо с инвалидностью первой группы на санаторно-курортное лечение, имеет право на возмещение местными исполнительными органами стоимости пребывания в санаторно-курортной организации без учета доходов, один раз в год в размере семидесяти процентов от гарантированной суммы, предоставляемой в качестве возмещения стоимости санаторно-курортного лечения, определяемой уполномоченным государственным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Ветеранам Великой Отечественной войны на оплату коммунальных услуг и содержание жилья, без учета доходов, ежемесячно - в размере фактических затрат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции решения Бейнеуского районного маслихата Мангистауской области от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/327</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.05.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан в Бейнеуском районе (далее - Правила) разработаны в соответствии с постановлением Правительства Республики Казахстан от 30 июня 2023 года </w:t>
-[...531 lines deleted...]
-      </w:pPr>
+      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...160 lines deleted...]
-      ветеранам Великой Отечественной войны – 1 000 000 (один миллион) тенге;</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Глава 3. Заключительные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       7. Порядок оказания социальной помощи, перечень документов, предоставляемых для получения социальной помощи, основания отказа в оказании социальной помощи, прекращения и возврата социальной помощи приведены в главе 3 Типовых правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
-[...15 lines deleted...]
-      лицам, приравненным по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны - 60 (шестьдесят) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом района на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
-[...15 lines deleted...]
-      лицам, приравненным по льготам к участникам Великой Отечественной войны - 50 (пятьдесят) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
-[...15 lines deleted...]
-      ветеранам боевых действий на территории других государств - 50 (пятьдесят) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
-[...15 lines deleted...]
-      ветеранам труда - 40 (сорок) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
-[...736 lines deleted...]
-    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2504,482 +2321,482 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 октября 2023 года  № 7/71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Бейнеуского районного маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z83" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Решение Бейнеуского районного маслихата от 30 октября 2017 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№18/145</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Бейнеуском районе" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за №3464).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z84" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Решение Бейнеуского районного маслихата от 23 ноября 2018 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№27/227</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменения в решение Бейнеуского районного маслихата от 30 октября 2017 года №18/145 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Бейнеуском районе" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за №3720).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z85" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Решение Бейнеуского районного маслихата от 4 мая 2019 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№35/285</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменений и дополнения в решение Бейнеуского районного маслихата от 30 октября 2017 года №18/145 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Бейнеуском районе" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за №3886).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z86" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Решение Бейнеуского районного маслихата от 2 декабря 2020 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№56/452</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменений и дополнения в решение Бейнеуского районного маслихата от 30 октября 2017 года №18/145 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Бейнеуском районе" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за №4365).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z87" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Решение Бейнеуского районного маслихата от 12 октября 2021 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№11/99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменения в решение Бейнеуского районного маслихата от 30 октября 2017 года №18/145 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Бейнеуском районе" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за №24935).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z88" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Решение Бейнеуского районного маслихата от 14 февраля 2022 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№16/152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменений в решение Бейнеуского районного маслихата от 30 октября 2017 года №18/145 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Бейнеуском районе" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за №26852).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z89" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Решение Бейнеуского районного маслихата от 9 сентября 2022 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№22/215</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменений в решение Бейнеуского районного маслихата от 30 октября 2017 года №18/145 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Бейнеуском районе" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за №29612).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z90" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Решение Бейнеуского районного маслихата от 26 декабря 2022 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№29/265</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменений в решение Бейнеуского районного маслихата от 30 октября 2017 года №18/145 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Бейнеуском районе" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за №31590).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z91" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Решение Бейнеуского районного маслихата от 26 июня 2023 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№4/46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменений в решение Бейнеуского районного маслихата от 30 октября 2017 года №18/145 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Бейнеуском районе" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за №4581-12).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3305,31 +3122,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>