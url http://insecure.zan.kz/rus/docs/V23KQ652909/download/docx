--- v0 (2025-10-14)
+++ v1 (2026-06-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="861f2c4" w14:textId="861f2c4">
+    <w:p w14:paraId="61a2775" w14:textId="61a2775">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -561,107 +561,109 @@
               </w:rPr>
               <w:t>от 24 ноября 2023 года № 6/63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z167" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции решения Шетского районного маслихата Карагандинской области от 24.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 19/170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан (далее – Правила) разработаны в соответствии с Социальным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -696,372 +698,372 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О ветеранах", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года №523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее – Типовые правила) и определяют порядок оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специальная комиссия – комиссия, создаваемая решением акима города республиканского значения, столицы, района (города областного значения), по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) социальная помощь – помощь, предоставляемая местным исполнительным органом в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный орган по оказанию социальной помощи – местный исполнительный орган города республиканского значения, столицы, района, города областного значения, района в городе, осуществляющий оказание социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) участковая комиссия – специальная комиссия, создаваемая решением акимов соответствующих административно-территориальных единиц для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Меры социальной поддержки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1196,2434 +1198,3080 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются лицам, в порядке, определенном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 4 – в редакции решения Шетского районного маслихата Карагандинской области от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Перечень праздничных дней и памятных дат для оказания социальной помощи 1 раз в год:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z167" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z169" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 февраля – День вывода ограниченного контингента советских войск из Демократической Республики Афганистан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z168" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z170" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 марта – Международный женский день;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z169" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z13" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 26 апреля – День памяти ликвидации аварии на Чернобыльской атомной электростанции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z170" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z171" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мая – День защитника Отечества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z13" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z172" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мая – День Победы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z171" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z173" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 31 мая - День памяти жертв политических репрессий и голода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z173" w:id="33"/>
-[...15 lines deleted...]
-      8) 30 августа – День Конституции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z174" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 1 октября – День пожилых людей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z174" w:id="34"/>
-[...15 lines deleted...]
-      9) 25 октября – День Республики;</w:t>
+    <w:bookmarkStart w:name="z175" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Второе воскресенье октября – День защиты прав лиц с инвалидностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z175" w:id="35"/>
-[...15 lines deleted...]
-      10) 16 декабря – День Независимости.</w:t>
+    <w:bookmarkStart w:name="z176" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) 16 декабря – День Независимости.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z177" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь к праздничным дням и памятным датам устанавливается в размере не менее 2,5-кратного месячного расчетного показателя и назначается один раз в календарном году.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z178" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких оснований социальная помощь к праздничным дням и памятным датам назначается только по одному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции решения Шетского районного маслихата Карагандинской области от 02.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 22/200</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 5 – в редакции решения Шетского районного маслихата Карагандинской области от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Участковые и специальные комиссии осуществляют свою деятельность на основании положения, утверждаемого Карагандинским областным МИО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Социальная помощь к праздничным дням и памятным датам оказывается следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ко Дню вывода ограниченного контингента советских войск из Демократической Республики Афганистан – 15 февраля:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z180" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнообязанным, призывавшимся на учебные сборы и направлявшиеся в Афганистан в период ведения боевых действий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z181" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z182" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза ССР;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z183" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z184" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученного в период боевых действий в Афганистане или других государствах, в которых велись боевые действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z185" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочим и служащим, направлявшимся на работу в Афганистан в период с 1 декабря 1979 года по декабрь 1989 года и другие страны, в которых велись боевые действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z186" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочим и служащим Комитета государственной безопасности бывшего Союза ССР, временно находившимся на территории Афганистана и не входившим в состав ограниченного контингента советских войск;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z187" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z188" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z34" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) К Международному женскому дню – 8 марта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z35" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-героиня", награжденным орденами "Материнская слава" I и II степени";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z36" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       многодетным семьям, имеющим четырех и более несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения в средних, технических и профессиональных, высших учебных заведениях после достижения ими совершеннолетия до времени окончания учебных заведений (но не более чем до достижения двадцати трехлетнего возраста);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z37" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ко Дню памяти ликвидации аварии на Чернобыльской атомной электростанции – 26 апреля:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z38" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z39" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z40" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z41" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z189" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z190" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ко Дню защитника Отечества – 7 мая:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z191" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим, а также лица начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z192" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственных договоров и соглашений по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z46" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z176" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z47" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z48" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ко Дню Победы – 9 мая:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z49" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза Советских Социалистических Республик (далее – Союза ССР), партизанам и подпольщикам Великой Отечественной войны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z50" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащим действующей армии и флота, партизанам и подпольщикам Великой Отечественной войны, а также рабочим и служащим, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z51" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, проходившим в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z52" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшим штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившимся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z53" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z54" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, принимавшим участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z55" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       работникам специальных формирований Народного комиссариата путей сообщения, Народного комиссариата связи, плавающего состава промысловых и транспортных судов и летно-подъемного состава авиации, Народного комиссариата рыбной промышленности бывшего Союза ССР, морского и речного флота, летно-подъемного состава Главсевморпути, которые в период Великой Отечественной войны были переведены на положение военнослужащих и выполняли задачи в интересах действующей армии и флота в пределах тыловых границ действующих фронтов, оперативных зон флотов, а также членам экипажей судов транспортного флота, интернированных в начале Великой Отечественной войны в портах других государств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z56" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденные медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z57" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z58" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z59" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочим и служащие соответствующих категорий, обслуживавших действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z60" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z61" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      семьям военнослужащих, партизан, подпольщиков, лиц, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьях 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z62" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьи погибших работников госпиталей и больниц города Ленинграда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z63" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z64" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       супругам (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруга (супруг) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z65" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z66" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, проработавшим (прослужившие) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z67" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ко Дню памяти жертв политических репрессий и голода – 31 мая:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z68" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жертвам массовых политических репрессий, лицам, пострадавшим от политических репрессий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-[...76 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkStart w:name="z69" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ко Дню пожилых людей - 1 октября:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z70" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пенсионерам семидесяти пяти лет и старше;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z71" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ко Дню защиты прав лиц с инвалидностью - второе воскресенье октября:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z72" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью первой, второй, третьей групп;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z73" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       детям с инвалидностью до восемнадцати лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...78 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
-[...15 lines deleted...]
-      10) ко Дню Независимости – 16 декабря:</w:t>
+    <w:bookmarkStart w:name="z74" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ко Дню Независимости – 16 декабря:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z177" w:id="92"/>
+    <w:bookmarkStart w:name="z75" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жертвам политических репрессий из числа участников событий 17-18 декабря 1986 года в Казахстане, реабилитированные в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий";</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z178" w:id="93"/>
-[...15 lines deleted...]
-      многодетным семьям, имеющим четырех и более несовершеннолетних детей, обучающихся в государственных дошкольных организациях образования Шетского района, за исключением многодетных семей имеющих право на получение адресной социальной помощи, которым согласно Постановления в размере 50% от стоимости родительской оплаты, утвержденной уполномоченным органом в дошкольных организациях образования.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 7 – в редакции решения Шетского районного маслихата Карагандинской области от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z79" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z80" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие социально значимого заболевания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z81" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму, устанавливаемому на соответствующий финансовый год законом о республиканском бюджете.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z82" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z83" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень видов помощи по вышеуказанным основаниям для оказания социальной помощи и (или) проведения обследований материально-бытового положения лица (семьи) утверждается местными представительными органами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z84" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным местными представительными органами перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными решением Шетского районного маслихата Карагандинской области от 02.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 22/200</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 8 – в редакции решения Шетского районного маслихата Карагандинской области от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
-[...155 lines deleted...]
-      7) освобождение из мест лишения свободы, нахождение на учете службы пробации.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Социальная помощь при наличии среднедушевого дохода, не превышающего 1 (один) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год, единовременно в размере – 15 (пятнадцать) месячных расчетных показателей предоставляется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
-[...15 lines deleted...]
-      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
+    <w:bookmarkStart w:name="z195" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, находящимся на учете службы пробации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:p>
-[...51 lines deleted...]
-      9. Социальная помощь предоставляется с учетом среднедушевого дохода лица (семьи), не превышающего порога полуторократного размера прожиточного минимума категориям граждан по следующим основаниям единовременно:</w:t>
+    <w:bookmarkStart w:name="z88" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      освободившимся из мест лишения свободы на основании справки не позднее трех месяцев со дня освобождения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:p>
-[...125 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="104"/>
+    <w:bookmarkStart w:name="z89" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, неспособным к самообслуживанию в связи с преклонным возрастом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z90" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Среднедушевой доход семьи для оказания социальной помощи исчисляется на основании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года №181 "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под №32609).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z91" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Среднедушевой доход семьи рассчитывается путем деления совокупного дохода семьи за расчетный период (предыдущий квартал) на количество месяцев в указанном периоде (три месяца) и число членов семьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z92" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Социальная помощь при наличии социально значимого заболевания, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечня</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> социально значимых заболеваний, утвержденного Приказом Министра здравоохранения Республики Казахстан от 21 октября 2025 года №112 предоставляется лицу со среднедушевым доходом, не превышающего 1 (один) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год, 1 (один) раз в год в размере – 20 (двадцать) месячных расчетных показателей, за исключением лиц, с заболеванием туберкулез на основании списка КГП на праве хозяйственного ведения "Областной центр фтизиопульмонологии" Управления здравоохранения Карагандинской области и детей с заболеванием вызванным вирусом иммунодефицита человека (ВИЧ) для постоянного ухода и дополнительного усиленного питания на основании списка, предоставляемого организацией здравоохранения, осуществляющей деятельность в сфере профилактики ВИЧ-инфекции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z93" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социальная помощь на приобретение твердого топлива пенсионерам по возрасту, лицам с инвалидностью 1 и 2 группы, гражданам, получающим государственное пособие по случаю потери кормильца, постоянно зарегистрированным и проживающим в жилище, которое находится на праве собственности как единственное жилище на территории Шетского района, а также нанимателям (поднанимателям) жилища из государственного жилищного фонда и жилища, арендованного местным исполнительным органом в частном жилищном фонде, при наличии среднедушевого дохода, не превышающего 2 (два) кратного прожиточного минимума, установленного законодательством Республики Казахстан соответствующий финансовый год. Размер социальной помощи определяется исходя из фактических затрат заявителя, связанных с приобретением твердого топлива, с предъявлением счетов поставщиков услуг, но не более 16 (шестнадцать) месячных расчетных показателя 1 (один) раз в год в отопительный сезон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z94" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социальная помощь на санаторно-курортное лечение предоставляется пенсионерам в возрасте 70 лет и старше с учетом среднедушевого дохода лица (семьи), не превышающего 2 (два) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год, 1 (один) раз в год до 12 дней пребывания в санаторно-курортной организации в виде возмещения стоимости не более 70 (семьдесят) процентов гарантированной суммы, установленной для лиц с инвалидностью, определяемой уполномоченным органом в области социальной защиты населения (за исключением лиц с инвалидностью, которым согласно разработанной индивидуальной программе абилитации и реабилитации рекомендованы услуги санаторно-курортного лечения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z95" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь предоставляется не позднее двух месяцев с момента получения санаторно-курортного лечения в пределах фактических затрат на основании заявления с приложением следующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z96" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z97" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      счет-фактура;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z98" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акт выполненных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z99" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения о доходах лица (семьи) для категорий, оказываемых с учетом дохода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z100" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения о номере счета в банке второго уровня либо в акционерном обществе "Казпочта".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z196" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата стоимости проезда до места прохождения санаторно-курортного лечения и обратно производится за счет собственных средств получателя санаторно-курортного лечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 9 – в редакции решения Шетского районного маслихата Карагандинской области от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z166" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Социальная помощь в виде следующих бесплатных услуг и денежных выплат предоставляется без учета дохода следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="106"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z121" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социальная помощь детям с заболеванием вызванным вирусом иммунодефицита человека (ВИЧ) для постоянного ухода и дополнительного усиленного питания на основании списка, предоставляемого организацией здравоохранения, осуществляющей деятельность в сфере профилактики ВИЧ-инфекции, ежемесячно в размере 2 (два) кратного прожиточного минимума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z105" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социальная помощь лицам, с заболеванием туберкулез на основании списка КГП на праве хозяйственного ведения "Областной центр фтизиопульмонологии" Управления здравоохранения Карагандинской области, единовременно в размере 20 (двадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z106" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социальная помощь на санаторно-курортное лечение лицам, сопровождающих лиц с инвалидностью первой группы (имеющих в индивидуальной программе абилитации и реабилитации социальную услугу индивидуального помощника, за исключением, лиц с инвалидностью, получивших трудовое увечье или профессиональное заболевание по вине работодателя, согласно законодательству) в пределах Республики Казахстан, в виде возмещения стоимости пребывания в санаторно-курортной организации в размере суммы фактических затрат, но не более 70 (семьдесят) процентов гарантированной суммы, определяемой уполномоченным органом в области социальной защиты населения, без учета среднедушевого дохода, 1 (один) раз в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z107" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь предоставляется не позднее двух месяцев с момента получения санаторно-курортного лечения в пределах фактических затрат на основании заявления с приложением следующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z108" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z109" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      счет-фактура;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z198" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акт выполненных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z199" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения о номере счета в банке второго уровня либо в акционерном обществе "Казпочта".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z200" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата стоимости проезда до места прохождения санаторно-курортного лечения и обратно производится за счет собственных средств получателя санаторно-курортного лечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z201" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социальная помощь при причинении ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия – в течение шести месяцев с момента наступления ситуации одному из собственников жилья (жилого строения) единовременно в размере 100 (сто) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z202" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социальная помощь при причинении ущерба гражданину (семье) либо его имуществу вследствие пожара – в течение шести месяцев с момента наступления ситуации одному из собственников жилья (жилого строения) единовременно в размере 150 (сто пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z203" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      лицам, сопровождающим лиц с инвалидностью первой группы, имеющих в индивидуальной программе абилитации и реабилитации лица мероприятие по предоставлению социальных услуг индивидуального помощника производится оплата стоимости пребывания в санаторно-курортной организации в размере 70% от гарантированной суммы (за исключением лиц с инвалидностью, получивших трудовое увечье или профессиональное заболевание по вине работодателя) согласно </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="108"/>
+      социальная помощь на санаторно-курортное лечение предоставляется ветеранам в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 3 Закона "О ветеранах" на возмещение затрат на санаторно-курортное лечение не более 14 дней 1 раз в год, но не более гарантированной суммы санаторно-курортного лечения, установленной для лиц с инвалидностью, определяемой уполномоченным органом в области социальной защиты населения (за исключением лиц с инвалидностью, которым согласно разработанной индивидуальной программе абилитации и реабилитации рекомендованы услуги санаторно-курортного лечения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z204" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь предоставляется не позднее двух месяцев с момента получения санаторно-курортного лечения в пределах фактических затрат на основании заявления с приложением следующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z205" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z206" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      счет-фактура;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z207" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акт выполненных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z208" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения о номере счета в банке второго уровня либо в акционерном обществе "Казпочта".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z209" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата стоимости проезда до места прохождения санаторно-курортного лечения и обратно производится за счет собственных средств получателя санаторно-курортного лечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z122" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социальная помощь на оплату коммунальных услуг предоставляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z123" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам боевых действий на территории других государств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z124" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам принимавшим участие в ликвидации аварии на Чернобыльской атомной электростанции в 1986 – 1987 годах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z125" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z210" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф, и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей на основании списка Государственной корпорации "Правительство для граждан" 1 (один) раз в год в размере 24 (двадцать четыре) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z211" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь в виде денежной выплаты предоставляется многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" и многодетным семьям, имеющим детей, воспитывающихся и обучающихся в государственных дошкольных организациях образования на основании сведений из информационных систем государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z212" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ветеранам в соответствии с </w:t>
-[...142 lines deleted...]
-    <w:bookmarkEnd w:id="114"/>
+      Выплата осуществляется один раз в календарном году (по состоянию на октябрь текущего года) в размере 10 (десять) месячных расчетных показателей на каждого ребенка. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными решением Шетского районного маслихата Карагандинской области от 02.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 22/200</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 10 – в редакции решения Шетского районного маслихата Карагандинской области от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="115"/>
+    <w:bookmarkStart w:name="z126" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. К памятным датам и праздничным дням размер социальной помощи для отдельно взятой категории получателей устанавливается в едином размере по согласованию с МИО области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z127" w:id="116"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z127" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z128" w:id="117"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z128" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z129" w:id="118"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z129" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z130" w:id="119"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z130" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категории получателей социальной помощи определяются МИО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z131" w:id="120"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z131" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z132" w:id="121"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z132" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Социальная помощь оказывается в порядке и сроки согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3638,331 +4286,423 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z133" w:id="122"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z133" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z134" w:id="123"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z134" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z135" w:id="124"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z135" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z136" w:id="125"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z136" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z137" w:id="126"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z137" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z138" w:id="127"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z138" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Шетского района на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z139" w:id="128"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z139" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z140" w:id="129"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z214" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z141" w:id="130"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z215" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При исчислении и оказании социальной помощи все суммы, исчисленные в тиынах, подлежат округлению до одного тенге независимо от суммы тиынов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 16 – в редакции решения Шетского районного маслихата Карагандинской области от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z142" w:id="131"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z142" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z143" w:id="132"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z217" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="134"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z218" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в центры оказания специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z219" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z146" w:id="135"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z220" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4012,114 +4752,134 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 8 настоящих Правил.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="136"/>
+        <w:t xml:space="preserve"> пункта 8 настоящих Типовых правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z221" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктах 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z149" w:id="137"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z222" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4134,371 +4894,587 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z150" w:id="138"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 17 – в редакции решения Шетского районного маслихата Карагандинской области от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z151" w:id="139"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z151" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган с использованием базы данных автоматизированной информационной системы "Е-собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z152" w:id="140"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z152" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z153" w:id="141"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z153" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z154" w:id="142"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z154" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z155" w:id="143"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z155" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z156" w:id="144"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z156" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по единовременным выплатам – ежедневно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z158" w:id="146"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z146" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по ежемесячным и ежеквартальным выплатам – 27 числа месяца, предшествующего месяцу выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 22 – в редакции решения Шетского районного маслихата Карагандинской области от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z159" w:id="147"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z159" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z161" w:id="149"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z149" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По заявкам о суммах потребности на выплату социальной помощи, поступившим после 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию после 1 числа следующего месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 23 – в редакции решения Шетского районного маслихата Карагандинской области от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z162" w:id="150"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z162" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z163" w:id="151"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z163" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z164" w:id="152"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z164" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4590,482 +5566,482 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 ноября 2023 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 6/63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="153"/>
+    <w:bookmarkStart w:name="z111" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших сил некоторых решений Шетского районного маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z112" w:id="154"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z112" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шетского районного маслихата Карагандинской области от 25 ноября 2014 года №26/223 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 2892).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z113" w:id="155"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z113" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шетского районного маслихата Карагандинской области от 22 декабря 2015 года №36/309 "О внесении изменения и дополнений в решение ХХVI сессии Шетского районного маслихата от 25 ноября 2014 года №26/223 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3631).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z114" w:id="156"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z114" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шетского районного маслихата Карагандинской области от 23 июня 2016 года №4/31 "О внесении изменений в решение ХХVI сессии Шетского районного маслихата от 25 ноября 2014 года №26/223 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3893).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z115" w:id="157"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z115" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шетского районного маслихата Карагандинской области от 12 октября 2017 года №16/129 "О внесении изменения в решение районного маслихата от 25 ноября 2014 года №26/223 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 4422).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z116" w:id="158"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z116" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шетского районного маслихата Карагандинской области от 4 октября 2018 года № 24/209 "О внесении изменения в решение ХХVI сессии Шетского районного маслихата от 25 ноября 2014 года №26/223 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 4977.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z117" w:id="159"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z117" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шетского районного маслихата Карагандинской области от 3 сентября 2019 года №32/283 "О внесении изменения в решение Шетского районного маслихата от 25 ноября 2014 года №26/223 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 5468).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z118" w:id="160"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z118" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шетского районного маслихата Карагандинской области от 27 марта 2020 года № 37/341 "О внесении изменений и дополнения в решение ХХVI сессии Шетского районного маслихата от 25 ноября 2014 года №26/223 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 5778).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z119" w:id="161"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z119" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шетского районного маслихата Карагандинской области от 13 апреля 2021 года №4/40 "О внесении изменений и дополнений в решение Шетского районного маслихата от 25 ноября 2014 года №26/223 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 6317).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z120" w:id="162"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z120" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шетского районного маслихата Карагандинской области от 22 июня 2022 года №13/157 "О внесении изменений в решение Шетского районного маслихата от 25 ноября 2014 года №26/223 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 28604).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5391,31 +6367,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>