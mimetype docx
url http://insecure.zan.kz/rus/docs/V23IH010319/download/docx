--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e88497b" w14:textId="e88497b">
+    <w:p w14:paraId="d0681f2" w14:textId="d0681f2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2076,51 +2076,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Лицам (семьям) признанными ограничение жизнедеятельности вследствие социально значимых заболеваний:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лицам, состоящим на диспансерном учете с социально значимым заболеванием без учета среднедушевого дохода в размере 7 (семь) месячных расчетных показателей, ежемесячно;</w:t>
+      лицам, состоящим на диспансерном учете с социально значимым заболеванием в том числе: туберкулез без учета среднедушевого дохода в размере 7 (семь) месячных расчетных показателей, ежемесячно;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       родителям или иным законным представителям детей, инфицированных вирусом иммунодефицита человека состоящих на диспансерном учете без учета среднедушевого дохода в 2 (двух) кратном размере величины прожиточного минимума, установленного Законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год, ежемесячно;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2133,1104 +2133,1226 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) при причинении ущерба гражданам (семьям) постоянно проживающим и зарегистрированным по данному адресу, либо их имуществу, вследствие стихийного бедствия или пожара, не позднее трех месяцев без учета среднедушевого дохода – 200 (двести) месячных расчетных показателей, 1 раз в год;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) нуждающимся лицам (семьям), с учетом среднедушевого дохода не превышающего порога однократного размера (лицам, освобожденным из мест лишения свободы, лицам, состоящих на учете службы пробации) прожиточного минимума – 15 (пятнадцать)месячных расчетных показателей, 1 раз в год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
-[...15 lines deleted...]
-      9) дети-сироты и дети оставшиеся без попечения родителей обучающиеся на дневных отделениях в организациях высшего, технического и профессионального, после среднего образования Республики Казахстан без учета доходов, малообеспеченные семьи, имеющие в составе обучающихся детей на дневных отделениях в организациях высшего, технического и профессионального, после среднего образования Республики Казахстан, со среднедушевым доходом, не превышающим величину прожиточного минимума, установленного по области, предшествовавшем кварталу обращения за назначением социальной помощи – 500 (пятьсот)месячных расчетных показателей в пределах средств, предусмотренных бюджетом на текущий финансовый год, 1 раз в год;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9) исключен решением Коксуского районного маслихата области Жетісу от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) исключен решением Коксуского районного маслихата области Жетісу от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Социальная помощь на санаторно-курортное лечение одному из законных представителей детей с инвалидностью и лицам, сопровождающим лиц с инвалидностью первой группы на санаторно-курортное лечение 1 раз в год без учета среднедушевого дохода в размере 70 (семидесяти) процентов от гарантированной суммы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Социальная помощь на оплату коммунальных услуг ветеранам Великой Отечественной войны без учета доходов размере 3 (трех) месячных расчетных показателей, ежемесячно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) ко дню Конституции Республики Казахстан- детям с инвалидностью в возрасте до 18 лет (одному из родителей или иным законным представителям) в размере 6 (шести) месячных расчетных показателей 1 раз в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением решения Коксуского районного маслихата области Жетісу от 30.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40-157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10) семьи, дети которых воспитываются и обучаются в дошкольных организациях образования, у которых среднедушевой доход не превышает семидесяти процентного порога, в кратном отношении к прожиточному минимуму по области – 5 (пять) месячных расчетных показателей, ежемесячно; </w:t>
+      7.1. Социальная помощь на санаторно-курортное лечение 1 раз в год, но не более гарантированной суммы, без учета среднедушевого дохода: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лицам, указанным в подпунктах 1)-5) пункта 7 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лицам, подвергшимся репрессиям за участие в событиях 17-18 декабря 1986 года в Казахстане.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Дополнено пунктом 7.1. решения Коксуского районного маслихата области Жетісу от 30.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40-157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции решения Коксуского районного маслихата области Жетісу от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
-[...15 lines deleted...]
-      11) одному из законных представителей детей с инвалидностью и лицам, сопровождающим лиц с инвалидностью первой группы на санаторно-курортное лечение 1 раз в год без учета среднедушевого дохода в размере 70 (семидесяти) процентов от гарантированной суммы, предоставляемой в качестве возмещения стоимости санаторно-курортного лечения;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Порядок оказания социальной помощи, основания для прекращения и возврата предоставляемой социальной помощи определяется согласно Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z89" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категории получателей социальной помощи определяются МИО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением решения Коксуского районного маслихата области Жетісу от 30.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 40-157</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 в редакции решения Коксуского районного маслихата области Жетісу от 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35-140</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7.1. Возмещение стоимости санаторно-курортного лечения 1 раз в год, но не более гарантированной суммы, без учета среднедушевого дохода:</w:t>
-[...41 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
+      11. Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со статьей 167 Гражданского кодекса Республики Казахстан) обращается письменно в уполномоченный орган по оказанию социальной помощи или к акиму поселка, села, сельского округа, или в Государственную корпорацию с заявлением по форме согласно приложению 1 к Типовым правилам, или электронно на портал с заявлением по форме согласно приложению 1-1 к Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее – ИС) государственных органов и (или) организаций через шлюз "электронное правительство" по форме согласно приложению 1-2 к Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт наличия социально значимого заболевания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт сиротства, отсутствия родительского попечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт неспособности к самообслуживанию в связи с преклонным возрастом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт освобождения из мест лишения свободы, нахождения на учете службы пробации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы представляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно приложению 1-3 к Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Дополнено пунктом 7.1. решения Коксуского районного маслихата области Жетісу от 30.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 40-157</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 в редакции решения Коксуского районного маслихата области Жетісу от 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35-140</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Поступившие заявления, в том числе электронные, уполномоченный орган по оказанию социальной помощи регистрирует в день поступления в течение рабочего дня, а в случае поступления вне времени рабочего дня – в первый рабочий день после даты поступления заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При поступлении заявления на оказание социальной помощи отдельным категориям нуждающихся граждан по основаниям, указанным в подпунктах 1), 2) и 4) пункта 6 настоящих Правил, уполномоченный орган по оказанию социальной помощи или акимы поселка, села, сельского округа в течение 1 (один) рабочего дня направляют документы заявителя в участковую комиссию для проведения обследования материального положения лица (семьи).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...43 lines deleted...]
-      9. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 12 в редакции решения Коксуского районного маслихата области Жетісу от 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35-140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Участковая комиссия в течение 2 (двух) рабочих дней со дня получения документов проводит обследование заявителя, по результатам которого составляет акт о материальном положении лица (семьи), подготавливает заключение о нуждаемости лица (семьи) в социальной помощи по формам, согласно приложениям 2, 3 к Типовым правилам, и направляет их в уполномоченный орган по оказанию социальной помощи или акиму поселка, села, сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аким поселка, села, сельского округа в течение 2 (двух) рабочих дней со дня получения акта и заключения участковой комиссии направляет их с приложенными документами в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z89" w:id="37"/>
-[...15 lines deleted...]
-      10. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В случае недостаточности документов для оказания социальной помощи, уполномоченный орган по оказанию социальной помощи запрашивает в соответствующих органах сведения, необходимые для рассмотрения представленных для оказания социальной помощи документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
-[...15 lines deleted...]
-      Категории получателей социальной помощи определяются МИО.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В случае невозможности представления заявителем необходимых документов в связи с их порчей, утерей, уполномоченный орган по оказанию социальной помощи принимает решение об оказании социальной помощи на основании данных иных уполномоченных органов и организаций, имеющих соответствующие сведения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
-[...15 lines deleted...]
-      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Уполномоченный орган по оказанию социальной помощи в течение 1 (одного) рабочего дня со дня поступления документов от участковой комиссии или акима поселка, села, сельского округа производит расчет среднедушевого дохода лица (семьи) в соответствии с законодательством Республики Казахстан и представляет полный пакет документов на рассмотрение специальной комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:p>
-[...553 lines deleted...]
-      Аким поселка, села, сельского округа в течение 2 (двух) рабочих дней со дня получения акта и заключения участковой комиссии направляет их с приложенными документами в уполномоченный орган по оказанию социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Специальная комиссия в течение 2 (двух) рабочих дней со дня поступления документов выносит заключение о необходимости оказания социальной помощи, при положительном заключении указывает размер социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z104" w:id="41"/>
-[...15 lines deleted...]
-      14. В случае недостаточности документов для оказания социальной помощи, уполномоченный орган по оказанию социальной помощи запрашивает в соответствующих органах сведения, необходимые для рассмотрения представленных для оказания социальной помощи документов.</w:t>
+    <w:bookmarkStart w:name="z108" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Уполномоченный орган по оказанию социальной помощи в течение 8 (восемь) рабочих дней со дня регистрации документов заявителя на оказание социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи на основании принятых документов и заключения специальной комиссии о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z105" w:id="42"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, указанных в пунктах 14 и 15 Правил, уполномоченный орган по оказанию социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи в течение 20 (двадцать) рабочих дней со дня принятия документов от заявителя или акима поселка, села, сельского округа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3885,440 +4007,440 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="46"/>
+    <w:bookmarkStart w:name="z90" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы Коксуского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z91" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в государственные медико-социальные учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z92" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявления недостоверных сведений, представленных заявителем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z93" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z94" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) пункта 6 Правил.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z91" w:id="47"/>
-[...15 lines deleted...]
-      3) направления получателя на проживание в государственные медико-социальные учреждения;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 1)-3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z92" w:id="48"/>
-[...15 lines deleted...]
-      4) выявления недостоверных сведений, представленных заявителем;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z93" w:id="49"/>
-[...15 lines deleted...]
-      5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получатели в случае возникновения обстоятельств, влияющих на право получения социальной помощи, уведомляет о них в течение десяти рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z94" w:id="50"/>
-[...15 lines deleted...]
-      Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) пункта 6 Правил.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 22 в редакции решения Коксуского районного маслихата области Жетісу от 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35-140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z95" w:id="51"/>
-[...15 lines deleted...]
-      Выплата социальной помощи по основаниям, указанным в подпунктах 1)-3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно приложению 7 к Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z96" w:id="52"/>
-[...15 lines deleted...]
-      Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Дополнено пунктом 25 в соответствии с решением Коксуского районного маслихата области Жетісу от 06.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35-140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z97" w:id="53"/>
-[...248 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5016,282 +5138,282 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2 к решению Маслихат Коксуского района от 4 декабря 2023 года № 15-63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z125" w:id="57"/>
+    <w:bookmarkStart w:name="z125" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень признанных утратившими силу некоторых решений маслихата Коксуского района</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z126" w:id="58"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z126" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Решение маслихата Коксуского района Алматинской области "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Коксуского района" от 5 апреля 2018 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 29-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 121094).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z127" w:id="59"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z127" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Решение маслихата Коксуского района Алматинской области "О внесении изменений в решение маслихата Коксуского района от 5 апреля 2018 года № 29-2 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Коксуского района" от 27 ноября 2018 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 38-8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 126492).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z128" w:id="60"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z128" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Решение маслихата Коксуского района Алматинской области "О внесении изменений и дополнения в решение маслихата Коксуского района от 5 апреля 2018 года № 29-2 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Коксуского района" от 7 апреля 2020 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60-10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 141564).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z129" w:id="61"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z129" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Решение маслихата Коксуского района Алматинской области "О внесении изменения в решение маслихата Коксуского района от 5 апреля 2018 года № 29-2 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Коксуского района" от 24 ноября 2021 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 161756).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>