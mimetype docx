--- v0 (2025-10-01)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cad25c4" w14:textId="cad25c4">
+    <w:p w14:paraId="af03db5" w14:textId="af03db5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -713,420 +713,514 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 29 Закона Республики Казахстан "О профессиональных квалификациях" (далее - Закон) и определяют порядок выдачи, финансирования и распределения между регионами Республики Казахстан единоразовых ваучеров на признание профессиональных квалификаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные термины и определения, используемые в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) единая информационная система социально-трудовой сферы (далее - АИС "Рынок труда") – объект информатизации, предназначенный для автоматизации деятельности уполномоченного органа, местных исполнительных органов по вопросам социальной защиты и занятости населения, центров трудовой мобильности, карьерных центров, Центра развития трудовых ресурсов и межведомственного взаимодействия в целях предоставления государственных услуг населению в социально-трудовой сфере;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) центр трудовой мобильности – юридическое лицо, создаваемое местным исполнительным органом области, города республиканского значения и столицы в целях разработки и реализации мер содействия занятости;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      2) центр трудовой мобильности – юридическое лицо, создаваемое местным исполнительным органом области, города республиканского значения и столицы в целях разработки и реализации мер содействия занятости;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) реестр профессий – систематизированный в электронной форме свод информации по профессиям, по которым осуществляется признание профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      3) реестр профессий – систематизированный в электронной форме свод информации по профессиям, по которым осуществляется признание профессиональных квалификаций;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) профессиональная квалификация – степень профессиональной подготовки, характеризующая владение компетенциями, требуемыми для выполнения трудовых функций по профессии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      4) профессиональная квалификация – степень профессиональной подготовки, характеризующая владение компетенциями, требуемыми для выполнения трудовых функций по профессии;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) признание профессиональной квалификации – процедура оценки и принятия решения о соответствии кандидата требованиям профессиональных стандартов, а при их отсутствии - квалификационным требованиям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      5) признание профессиональной квалификации – процедура оценки и принятия решения о соответствии кандидата требованиям профессиональных стандартов, а при их отсутствии - квалификационным требованиям;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) центр признания профессиональных квалификаций (далее - центр признания) – юридическое лицо, аккредитованное в порядке, установленном законодательством Республики Казахстан, осуществляющее признание профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      6) центр признания профессиональных квалификаций (далее - центр признания) – юридическое лицо, аккредитованное в порядке, установленном законодательством Республики Казахстан, осуществляющее признание профессиональных квалификаций;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) единоразовый ваучер на признание профессиональной квалификации (далее - единоразовый ваучер) – электронный документ, выдаваемый зарегистрированным безработным лицам и удостоверяющий их право на прохождение процедуры признания профессиональной квалификации по профессии, включенной в реестр профессий, на бесплатной основе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      7) единоразовый ваучер на признание профессиональной квалификации (далее - единоразовый ваучер) – электронный документ, выдаваемый зарегистрированным безработным лицам и удостоверяющий их право на прохождение процедуры признания профессиональной квалификации по профессии, включенной в реестр профессий, на бесплатной основе;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) уполномоченный орган в области признания профессиональных квалификаций (далее - уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство, а также межотраслевую координацию по признанию профессиональных квалификаций в пределах, предусмотренных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      8) уполномоченный орган в области признания профессиональных квалификаций (далее - уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство, а также межотраслевую координацию по признанию профессиональных квалификаций в пределах, предусмотренных законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) документ о признании профессиональной квалификации – документ, удостоверяющий соответствие профессиональной квалификации кандидата требованиям, предъявляемым к выполнению трудовых функций по определенной профессии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      9) документ о признании профессиональной квалификации – документ, удостоверяющий соответствие профессиональной квалификации кандидата требованиям, предъявляемым к выполнению трудовых функций по определенной профессии;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, городах областного и республиканского значения, столице;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      10) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, городах областного и республиканского значения, столице;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Национальная система квалификаций (далее - НСК) – комплекс правовых и институциональных инструментов и механизмов регулирования и согласования спроса на квалификации со стороны рынка труда и предложения квалификаций со стороны системы образования, в том числе информального.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      11) Национальная система квалификаций (далее - НСК) – комплекс правовых и институциональных инструментов и механизмов регулирования и согласования спроса на квалификации со стороны рынка труда и предложения квалификаций со стороны системы образования, в том числе информального.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) претендент – лицо, зарегистрированное в качестве безработного в центре трудовой мобильности (карьерном центре) и претендующее на получение единоразового ваучера.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z72" w:id="23"/>
-[...15 lines deleted...]
-      12) претендент – лицо, зарегистрированное в качестве безработного в центре трудовой мобильности (карьерном центре) и претендующее на получение единоразового ваучера.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом и.о. Министра труда и социальной защиты населения РК от 23.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 325</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 30.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок выдачи единоразовых ваучеров</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. Карьерный центр оказывает консультационную помощь претенденту, желающему пройти процедуру признания профессиональной квалификации, в выборе профессии согласно Реестру профессий и центра признания, сведения по которым размещены на цифровой платформе НСК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для получения единоразового ваучера претендент до 1 ноября текущего года в личном кабинете на цифровой платформе НСК предоставляет следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1543,866 +1637,1424 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Карьерный центр в течение одного рабочего дня после дня поступления заявления проверяет полноту представленных документов, правильность заполнения заявления, в том числе соответствие претендента установленным требованиям к профессиональной квалификации и образованию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z80" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 8 предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае представления неполного пакета документов и (или) неправильного заполнения заявления и (или) не соответствия установленным требованиям к профессиональной квалификации и образованию карьерный центр в сроки, указанные в части первой настоящего пункта, формирует мотивированный отказ в АИС "Рынок труда". </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z81" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр трудовой мобильности направляет претенденту мотивированный отказ на цифровой платформе НСК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z82" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче претендентом полного пакета документов, правильного заполнения заявления, соответствия установленным требованиям к профессиональной квалификации и образованию в сроки, указанные в части первой настоящего пункта, карьерный центр направляет заявление претендента в Центр трудовой мобильности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z81" w:id="28"/>
-[...15 lines deleted...]
-      Центр трудовой мобильности направляет претенденту мотивированный отказ на цифровой платформе НСК.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 23.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 325</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Центр трудовой мобильности посредством АИС "Рынок труда" в течение одного рабочего дня после дня поступления заявления претендента на получение единоразового ваучера направляет заявление претендента в личный кабинет центра признания, выбранного претендентом, на цифровой платформе НСК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае поступления отрицательного ответа от центра признания Центр трудовой мобильности посредством АИС "Рынок труда" в течение одного рабочего дня направляет претенденту мотивированный отказ на цифровой платформе НСК.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z82" w:id="29"/>
-[...15 lines deleted...]
-      При подаче претендентом полного пакета документов, правильного заполнения заявления, соответствия установленным требованиям к профессиональной квалификации и образованию в сроки, указанные в части первой настоящего пункта, карьерный центр направляет заявление претендента в Центр трудовой мобильности.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 23.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 325</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9-1 предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1. Центр признания в течение одного рабочего дня после дня получения заявления подтверждает возможность прохождения претендентом процедуры признания профессиональной квалификации по заявленной профессии в личном кабинете претендента на цифровой платформе НСК и направляет подтверждение в центр трудовой мобильности посредством АИС "Рынок труда".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены 9-1 в соответствии приказом и.о. Министра труда и социальной защиты населения РК от 30.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 10 предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Центр трудовой мобильности посредством АИС "Рынок труда" в течение одного рабочего дня после подтверждения центра признания направляет единоразовый ваучер в форме электронного документа в личный кабинет претендента на цифровой платформе НСК с указанием даты его выдачи и срока действия, индивидуального идентификационного номера претендента и наименования центра признания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статус получателя единоразового ваучера присваивается кандидату с момента принятия центром признания решения о предоставлении ваучера по результатам рассмотрения заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок действия единоразового ваучера составляет сорок пять календарных дней после дня его выдачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Если единоразовый ваучер не был использован получателем в течение срока его действия, то он автоматически аннулируется, информация об этом поступает в АИС "Рынок труда".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Срок действия единоразового ваучера продлевается на период временной нетрудоспособности получателя единоразового ваучера, указанный в листе временной нетрудоспособности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 23.08.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 12 предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для продления срока действия единоразового ваучера получатель единоразового ваучера размещает в личном кабинете на цифровой платформе НСК копию листа временной нетрудоспособности, который направляется в АИС "Рынок труда", в случае отсутствия интеграции с информационными системами государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 23.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 325</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      9. Центр трудовой мобильности посредством АИС "Рынок труда" в течение одного рабочего дня после дня поступления заявления претендента на получение единоразового ваучера направляет заявление претендента в личный кабинет центра признания, выбранного претендентом, на цифровой платформе НСК.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Центр трудовой мобильности в течение одного рабочего дня после дня получения в АИС "Рынок труда" копии листа временной нетрудоспособности продлевает срок действия единоразового ваучера с актуализацией соответствующих данных в личном кабинете получателя единоразового ваучера на цифровой платформе НСК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок финансирования и распределения между регионами Республики Казахстан единоразовых ваучеров</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z84" w:id="31"/>
-[...15 lines deleted...]
-      В случае поступления отрицательного ответа от центра признания Центр трудовой мобильности посредством АИС "Рынок труда" в течение одного рабочего дня направляет претенденту мотивированный отказ на цифровой платформе НСК.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Финансирование расходов на прохождение процедуры признания профессиональной квалификации на основе единоразового ваучера осуществляется за счет местного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:p>
-[...77 lines deleted...]
-      9-1. Центр признания в течение одного рабочего дня после дня получения заявления подтверждает возможность прохождения претендентом процедуры признания профессиональной квалификации по заявленной профессии в личном кабинете претендента на цифровой платформе НСК и направляет подтверждение в центр трудовой мобильности посредством АИС "Рынок труда".</w:t>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расходы на прохождение процедуры признания профессиональной квалификации на основе единоразового ваучера возмещаются в размере:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:p>
-[...451 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) фактически понесенных затрат на оплату услуг центра признания по признанию профессиональной квалификации получателя единоразового ваучера по профессии: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       социально-гуманитарного профиля, но не более трехкратного месячного расчетного показателя, установленного на соответствующий финансовый год законом о республиканском бюджете; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       технического профиля, но не более семикратного месячного расчетного показателя, установленного на соответствующий финансовый год законом о республиканском бюджете; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) шестикратного месячного расчетного показателя, установленного на соответствующий финансовый год законом о республиканском бюджете, на оказание материальной помощи в случае прохождения процедуры признания профессиональной квалификации получателем единоразового ваучера за пределами региона его постоянной регистрации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Разницу между суммой возмещения расходов на прохождение процедуры признания профессиональной квалификации на основе ваучера и фактическими понесенными затратами на ее прохождение получатель единоразового ваучера оплачивает самостоятельно за счет собственных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2421,90 +3073,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. В течение трех рабочих дней после дня подписания экзаменационной комиссией протокола решения о прохождении процедуры признания профессиональной квалификации в порядке, определенном Правилами признания профессиональных квалификаций, утвержденными в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 15 Закона, центр признания направляет в центр трудовой мобильности сформированный в личном кабинете на цифровой платформе НСК и подписанный ЭЦП акт оказанных услуг по форме согласно приложению 2 к настоящим Правилам с прикреплением протокола решения экзаменационной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2523,130 +3175,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Центр трудовой мобильности в течение пяти рабочих дней после дня получения акта оказанных услуг перечисляет денежные средства: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       центру признания в соответствии с подпунктом 1) пункта 14 настоящих Правил; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       получателю единоразового ваучера в соответствии с подпунктом 2) пункта 14 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Распределение единоразовых ваучеров между регионами Республики Казахстан осуществляется уполномоченным органом на трехлетний период и пересматривается каждые три года с учетом актуальных статистических данных о рынке труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2887,157 +3539,157 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z60" w:id="51"/>
+      <w:bookmarkStart w:name="z60" w:id="43"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр трудовой мобильности _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(область, город республиканского значения, столица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="52"/>
+    <w:bookmarkStart w:name="z90" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о выдаче единоразового ваучера</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 23.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 325</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z91" w:id="53"/>
+      <w:bookmarkStart w:name="z91" w:id="45"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Я, [Фамилия, Имя, Отчество (при его наличии)] [индивидуальный идентификационный номер]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>прошу выдать мне единоразовый ваучер на признание профессиональной квалификации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3051,74 +3703,74 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(навыка, навыков) по профессии [профессия].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z92" w:id="54"/>
+      <w:bookmarkStart w:name="z92" w:id="46"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Даю согласие на сбор и обработку моих персональных данных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан "О персональных данных и их защите", а также Законом на получение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3126,90 +3778,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>информационных рассылок на телефонный номер абонентского устройства сотовой связи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и (или) на электронный адрес. Сообщаю о себе следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="55"/>
+    <w:bookmarkStart w:name="z93" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Образование [полное наименование учебной организации, направление подготовки, дата окончания].</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z94" w:id="56"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z94" w:id="48"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения, подтверждающие трудовую деятельность (трудовой стаж) по указанной профессиональной</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>квалификации [информация электронного трудового]. Электронные копии документов об образовании</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3243,155 +3895,155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан ______________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z95" w:id="57"/>
+      <w:bookmarkStart w:name="z95" w:id="49"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Навык или навыки по профессии [профессия] - [навык (-и)]/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(для ввода вручную)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z96" w:id="58"/>
+      <w:bookmarkStart w:name="z96" w:id="50"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Номер 20-ти значного карточного или текущего счета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z97" w:id="59"/>
+      <w:bookmarkStart w:name="z97" w:id="51"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Место проживания [место постоянной регистрации]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6197,55 +6849,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6571,31 +7223,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>