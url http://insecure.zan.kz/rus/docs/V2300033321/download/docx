--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ab3aa3c" w14:textId="ab3aa3c">
+    <w:p w14:paraId="5581688" w14:textId="5581688">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1549,51 +1549,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Включение проектов в единую карту индустриализации производится поэтапно:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) первый этап – формирование местным исполнительным органом области, города республиканского значения и столицы (далее – местный исполнительный орган) перечня проектов с основными показателями проекта, указанными в </w:t>
+      1) первый этап – формирование местным исполнительным органом столицы, области, города республиканского значения (далее – местный исполнительный орган) перечня проектов с основными показателями проекта, указанными в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
@@ -1613,50 +1613,112 @@
         <w:t>
       2) второй этап – рассмотрение проектов в уполномоченном органе и национальном институте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) третий этап – рассмотрение проектов на заседании Штаба.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными приказом Министра промышленности и строительства РК от 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 413</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Местный исполнительный орган на постоянной основе формирует перечень проектов с основными показателями для включения в единую карту индустриализации, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3148,257 +3210,295 @@
               </w:rPr>
               <w:t>карту индустриализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z70" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень промышленно-инновационных проектов с основными показателями для включения в единую карту индустриализации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z71" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа Министра промышленности и строительства РК от 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 413</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z288" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в Министерство промышленности и строительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:bookmarkStart w:name="z289" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма административных данных размещена на интернет – ресурсе: https://www.gov.kz/memleket/entities/mps?lang=kk</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:bookmarkStart w:name="z290" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование формы административных данных: Перечень промышленно-инновационных проектов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:bookmarkStart w:name="z291" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы административных данных (краткое буквенно-цифровое выражение наименования формы): 1-ППИП</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:bookmarkStart w:name="z292" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: единовременная</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:bookmarkStart w:name="z293" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: __число__месяц____год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z77" w:id="58"/>
-[...15 lines deleted...]
-      Круг лиц, представляющих информацию: местные исполнительные органы области, городов республиканского значения и столицы</w:t>
+    <w:bookmarkStart w:name="z294" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих информацию: местные исполнительные органы столицы, области, городов республиканского значения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z78" w:id="59"/>
-[...15 lines deleted...]
-      Срок представления формы административных данных: по мере формирования перечня промышленно-инновационных проектов в единую карту индустриализации </w:t>
+    <w:bookmarkStart w:name="z295" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы административных данных: по мере формирования перечня промышленно-инновационных проектов в единую карту индустриализации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z79" w:id="60"/>
+          <w:bookmarkStart w:name="z296" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3720,51 +3820,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z93" w:id="61"/>
+          <w:bookmarkStart w:name="z310" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4355,52 +4455,281 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="62"/>
+    <w:bookmarkStart w:name="z340" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -4420,51 +4749,51 @@
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z116" w:id="63"/>
+          <w:bookmarkStart w:name="z341" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4574,88 +4903,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Наименование вида меры </w:t>
+              <w:t>
+Наименование вида меры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мера в стоимостном выражении, миллион тенге</w:t>
+Мера в стоимостном выражении, миллион теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4709,51 +5038,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z126" w:id="64"/>
+          <w:bookmarkStart w:name="z351" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5146,51 +5475,51 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z142" w:id="65"/>
+    <w:bookmarkStart w:name="z367" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -5210,77 +5539,77 @@
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z143" w:id="66"/>
+          <w:bookmarkStart w:name="z368" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Планируемый объем инвестиций в основной капитал по проекту, миллион тенге</w:t>
+              <w:t>Планируемый объем инвестиций в основной капитал по проекту, миллион теңге</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="66"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -5328,185 +5657,185 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Собственные средства, миллион тенге</w:t>
+Собственные средства, миллион теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заемные средства, миллион тенге</w:t>
+Заемные средства, миллион теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджетные средства, миллион тенге</w:t>
+Бюджетные средства, миллион теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дополнительная потребность в финансировании, миллион тенге</w:t>
+Дополнительная потребность в финансировании, миллион теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z152" w:id="67"/>
+          <w:bookmarkStart w:name="z377" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5862,51 +6191,51 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z167" w:id="68"/>
+    <w:bookmarkStart w:name="z392" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -5925,51 +6254,51 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z168" w:id="69"/>
+          <w:bookmarkStart w:name="z393" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6015,51 +6344,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z171" w:id="70"/>
+          <w:bookmarkStart w:name="z396" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6150,78 +6479,78 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В стоимостном выражении, миллион тенге</w:t>
+В стоимостном выражении, миллион теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z176" w:id="71"/>
+          <w:bookmarkStart w:name="z401" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6513,578 +6842,482 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z189" w:id="72"/>
+    <w:bookmarkStart w:name="z414" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...116 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z417" w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Срок ввода в эксплуатацию (год)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Текущее состояние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...24 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мобильный телефон</w:t>
-[...35 lines deleted...]
-Фамилия, имя, отчество (при его наличии)</w:t>
+Контакты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z199" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-            </w:r>
+Мобильный телефон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>13</w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t>
-14</w:t>
-[...36 lines deleted...]
-15</w:t>
+Фамилия, имя, отчество (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z426" w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...69 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -7178,595 +7411,584 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z213" w:id="75"/>
-[...15 lines deleted...]
-      Телефоны: ______________________________________________________  </w:t>
+    <w:bookmarkStart w:name="z435" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны: _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z214" w:id="76"/>
-[...15 lines deleted...]
-      Адрес электронной почты: ________________________________________  </w:t>
+    <w:bookmarkStart w:name="z436" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес электронной почты: _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z215" w:id="77"/>
-[...9 lines deleted...]
-      Ответственное лицо _____________________________________________   </w:t>
+      <w:bookmarkStart w:name="z437" w:id="77"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственное лицо _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                               фамилия, имя, отчество (при его наличии)  </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z216" w:id="78"/>
+        <w:t xml:space="preserve">                               фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z438" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпись ___________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:p>
-[...15 lines deleted...]
-      Руководитель или лицо, уполномоченное на подписание: ______________   </w:t>
+    <w:bookmarkStart w:name="z439" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или лицо, уполномоченное на подписание: ______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...43 lines deleted...]
-      подпись ___________</w:t>
+      <w:bookmarkStart w:name="z440" w:id="80"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z219" w:id="81"/>
-[...9 lines deleted...]
-      Место для печати (за исключением лиц, являющихся субъектами   </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z441" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпись __________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:p>
-[...33 lines deleted...]
-    <w:bookmarkStart w:name="z220" w:id="82"/>
+    <w:bookmarkStart w:name="z442" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место для печати (за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z443" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата заполнения "__" _______20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z444" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: пояснение по заполнению "Формы перечня промышленно- инновационных проектов с основными показателями для включения в единую карту индустриализации":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z221" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z445" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В графе 1 формы указывается порядковый номер проекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z222" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z446" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В графе 2 формы указывается наименование проекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z223" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z447" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В графе 3 формы указывается заявитель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z224" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z448" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В графе 4 формы указывается бизнес-идентификационный номер/ индивидуальный идентификационный номер заявителя проекта на 12 знаках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z225" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z449" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В графе 5 формы указывается Учредитель по проекту, в том числе информация касательно наименования учредителя(-ей), страны и доли (если указывается два и более учредителя, информацию по стране и доле необходимо указать по каждому учредителю раздельно);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z226" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z450" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 6 формы указывается код Классификатора административно-территориальных объектов места реализации проекта (область, город/район, район/сельский округ/село);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z227" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z451" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 7 формы указывается планируемые меры государственного стимулирования, в том числе наименование меры (краткое описание) и значение меры в стоимостном выражении (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z228" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z452" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 8 формы указывается количество рабочих мест на период строительства и на период эксплуатации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z229" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z453" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 9 формы указывается объем инвестиций в основной капитал;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z230" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z454" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 10 формы указываются источники финансирования проекта согласно объему инвестиций в основной капитал;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z231" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z455" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 11 формы указывается наименование выпускаемой продукции и код Товарной номенклатуры внешнеэкономической деятельности по каждой продукции отдельно на 6–10 знаках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z232" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z456" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графе 12 указывается проектная мощность в натуральном и стоимостном выражениях (в случаях если указывается два и более продукции в графе 11, необходимо указать мощность в натуральном и стоимостном выражениях отдельно по каждой продукции; в случаях если проект направлен на модернизацию имеющегося производства, проектную мощность в натуральном выражении необходимо указать значения без учета (за вычетом) имеющегося объема производства);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z233" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z457" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графе 13 указывается срок ввода в эксплуатацию проекта (год);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z234" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z458" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В графе 14 указывается текущее состояние проекта (подробное описание проведенных работ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z235" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z459" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В графе 15 указывается контакты ответственного лица за реализацию проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7871,68 +8093,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>индустриализации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 августа 2023 года № 592</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z237" w:id="98"/>
+    <w:bookmarkStart w:name="z237" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План-график реализации промышленно-инновационного проекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 – в редакции приказа Министра промышленности и строительства РК от 26.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7968,70 +8190,70 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z261" w:id="99"/>
+          <w:bookmarkStart w:name="z261" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="99"/>
+          <w:bookmarkEnd w:id="101"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8746,142 +8968,142 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>проектов в единую карту</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>индустриализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z263" w:id="100"/>
+    <w:bookmarkStart w:name="z263" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Согласие субъекта промышленно-инновационной деятельности на распространение первичных статистических данных (заполняется на бланке заявителя при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z264" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z264" w:id="103"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (полное наименование субъекта промышленно-инновационной деятельности) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z265" w:id="102"/>
+      <w:bookmarkStart w:name="z265" w:id="104"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       дает согласие на раскрытие первичных статистических данных местному  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">исполнительному органу, уполномоченному органу, национальному институту  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8906,230 +9128,230 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">__________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование органов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z266" w:id="103"/>
+    <w:bookmarkStart w:name="z266" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       по показателям:  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z267" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z267" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) объем инвестиций в основной капитал;  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z268" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z268" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) объем выполненных строительных работ (услуг);  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z269" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z269" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) объем произведенной продукции и оказанных услуг;  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z270" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z270" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) списочная численность работников в среднем за отчетный период</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z271" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z271" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый руководитель: __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z272" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z272" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Подпись: ___________ (место печати), дата заполнения "___" ________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z273" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z273" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ года __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z274" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z274" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Печать (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9234,542 +9456,666 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>индустриализации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 августа 2023 года № 592</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z276" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Согласие субъекта промышленно-инновационной деятельности на распространение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 4 – в редакции приказа Министра промышленности и строительства РК от 26.09.2025 </w:t>
+      Сноска. Приложение 4 – в редакции приказа Министра промышленности и строительства РК от 19.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 396</w:t>
+        <w:t>№ 413</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z460" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласие субъекта промышленно-инновационной деятельности на распространение данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z461" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (заполняется на бланке заявителя, при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...404 lines deleted...]
-        <w:t>Дата заполнения "__" ______ 20__ года _____________</w:t>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z462" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z463" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (полное наименование субъекта промышленно-инновационной деятельности)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z464" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (далее – Субъект) по проекту _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z465" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (далее – Проект)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z466" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование проекта)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z467" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дает уполномоченному органу, ответственному органу и национальному институту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z468" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      развития в области развития промышленности согласие на раскрытие и использование</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z469" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      следующих данных:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z470" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z471" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование органов)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z472" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - наименование проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z473" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - заявитель;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z474" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - регион;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z475" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - мощность в натуральном выражении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z476" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - ввод в эксплуатацию (год);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z477" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - ответственный государственный орган, холдинг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z478" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - объем инвестиций (миллион теңге);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z479" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - рабочие места в период эксплуатации (человек);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z480" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - меры государственного стимулирования (наименование).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z481" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый руководитель:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z482" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z483" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпись: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z484" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (место печати при наличии),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z485" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата заполнения "__" ______ 20__ года _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9876,138 +10222,138 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>индустриализации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 августа 2023 года № 592</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z283" w:id="113"/>
+    <w:bookmarkStart w:name="z283" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Согласие субъекта промышленно-инновационной деятельности на предоставление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>отчетов в рамках реализации проекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 – в редакции приказа Министра промышленности и строительства РК от 26.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z287" w:id="114"/>
+      <w:bookmarkStart w:name="z287" w:id="141"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (заполняется на бланке заявителя, при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10671,31 +11017,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>