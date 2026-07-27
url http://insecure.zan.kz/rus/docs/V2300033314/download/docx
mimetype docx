--- v0 (2025-10-15)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="56a1770" w14:textId="56a1770">
+    <w:p w14:paraId="37824f1" w14:textId="37824f1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Типового положения о специальной комиссии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 17 августа 2023 года № 344. Зарегистрирован в Министерстве юстиции Республики Казахстан 21 августа 2023 года № 33314</w:t>
+        <w:t>Приказ Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 17 августа 2023 года № 344. Зарегистрирован в Министерстве юстиции Республики Казахстан 21 августа 2023 года № 33314.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -799,94 +799,218 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные понятия, используемые в настоящем Типовом положении:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) специальная комиссия (далее – Комиссия) - комиссия, создаваемая решением акима города республиканского значения, столицы, района (города областного значения), по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
+      1) специальная комиссия (далее – Комиссия) - комиссия, создаваемая решением акима столицы, города республиканского значения, района (города областного значения), по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уполномоченный государственный орган - центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Комиссия является постоянно действующим коллегиальным органом на территории города республиканского значения, столицы, района (города областного значения), района в городе. Комиссия организовывает свою работу на принципах открытости, гласности, коллегиальности и беспристрастности.</w:t>
+      3. Комиссия является постоянно действующим коллегиальным органом на территории столицы, города республиканского значения, района (города областного значения), района в городе. Комиссия организовывает свою работу на принципах открытости, гласности, коллегиальности и беспристрастности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра труда и социальной защиты населения РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Комиссия в своей деятельности руководствуется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -899,54 +1023,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, нормативными правовыми актами Республики Казахстан, а также настоящим Типовым положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Контроль за деятельностью Комиссии осуществляет заместитель акима города республиканского значения, столицы, района (города областного значения), курирующий вопросы социальной защиты.</w:t>
+      5. Контроль за деятельностью Комиссии осуществляет заместитель акима столицы, города республиканского значения, района (города областного значения), курирующий вопросы социальной защиты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра труда и социальной защиты населения РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задача и функция Комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1095,254 +1281,356 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия состоит из председателя, секретаря и членов комиссии. Общий состав Комиссии не менее семи человек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Председателем является заместитель акима города республиканского значения, столицы, района (города областного значения) курирующий вопросы социальной защиты.</w:t>
+      10. Председателем является заместитель акима столицы, города республиканского значения, района (города областного значения) курирующий вопросы социальной защиты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      Председатель организует работу Комиссии и обеспечивает своевременное и качественное выполнение задач и функций, возложенных на Комиссию настоящим Типовым положением.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра труда и социальной защиты населения РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Рабочим органом Комиссии является местный уполномоченный орган – отделы занятости и социальных программ района (города областного значения), района в городе, управления занятости и социальных программ столицы, города республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      11. Рабочим органом Комиссии является местный уполномоченный орган – отделы занятости и социальных программ района (города областного значения), района в городе, управления занятости и социальных программ города республиканского значения, столицы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обязанности секретаря Комиссии возлагаются на специалиста данного отдела, управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра труда и социальной защиты населения РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Комиссия в течение двух рабочих дней со дня получения полного пакета документов от местного уполномоченного органа рассматривает представленные документы и путем открытого голосования принимает решение о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      Обязанности секретаря Комиссии возлагаются на специалиста данного отдела, управления.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Решение Комиссии правомочно при наличии двух третей от общего числа ее состава.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      12. Комиссия в течение двух рабочих дней со дня получения полного пакета документов от местного уполномоченного органа рассматривает представленные документы и путем открытого голосования принимает решение о необходимости оказания социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Решение Комиссии считается принятым, если за него подается большинство голосов от общего количества членов комиссии. В случае равенства голосов голос председателя Комиссии считается решающим.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      13. Решение Комиссии правомочно при наличии двух третей от общего числа ее состава.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Принятое решение Комиссии оформляется в форме заключения и в срок, указанный в пункте 12 настоящего Типового положения, передается в местный уполномоченный орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      14. Решение Комиссии считается принятым, если за него подается большинство голосов от общего количества членов комиссии. В случае равенства голосов голос председателя Комиссии считается решающим.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При положительном заключении указывается размер социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...45 lines deleted...]
-      <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z41" w:id="33"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. При определении размера социальной помощи Комиссия руководствуется правилами оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан, утверждаемыми местными представительными органами в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -1484,588 +1772,538 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заключение специальной комиссии</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+        <w:t xml:space="preserve"> Заключение специальной комиссии № __ от "__" _________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение - в редакции приказа Министра труда и социальной защиты населения РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z45" w:id="35"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специальная комиссия, рассмотрев заявление и прилагаемые к нему документы лица</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(семьи), ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при наличии) заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обратившегося за предоставлением социальной помощи в связи с нуждаемостью,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выносит заключение о ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(необходимости, отсутствии необходимости)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предоставления лицу (семье) социальной помощи по нижеследующей причине:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(фамилия, имя, отчество (при наличии) заявителя)</w:t>
-[...49 lines deleted...]
-        </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(необходимости, отсутствии необходимости)</w:t>
-[...32 lines deleted...]
-        </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________</w:t>
-[...33 lines deleted...]
-        <w:t>Размер социальной помощи _____________________ ____________________ тенге.</w:t>
+        <w:t>Размер социальной помощи ______________________________________ теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(сумма прописью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Председатель комиссии:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________ ______________________</w:t>
+        <w:t>___________________ ____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Члены комиссии:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________ ______________________</w:t>
-[...101 lines deleted...]
-        <w:t>(подписи) (Ф.И.О. (при его наличии)</w:t>
+        <w:t>___________________ ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________ ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________ ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________ ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подписи) (Фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заключение с прилагаемыми документами в количестве ____ штук принято</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"__"____________ 20__ г.</w:t>
-[...33 lines deleted...]
-        <w:t>Ф.И.О. (при его наличии), должность, подпись работника местного</w:t>
+        <w:t>"__"____________ 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________ _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (при его наличии), должность, подпись работника местного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>уполномоченного органа, принявшего документы.</w:t>
-      </w:r>
-[...15 lines deleted...]
-        <w:t>_________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>