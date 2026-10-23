--- v0 (2025-11-11)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7d83d4a" w14:textId="7d83d4a">
+    <w:p w14:paraId="d58f29d" w14:textId="d58f29d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении критериев оценки степени риска и проверочного листа в области земельных правоотношений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Совместный приказ Министра сельского хозяйства Республики Казахстан от 4 июля 2023 года № 254 и Министра национальной экономики Республики Казахстан от 4 июля 2023 года № 133. Зарегистрирован в Министерстве юстиции Республики Казахстан 11 июля 2023 года № 33054</w:t>
+        <w:t>Совместный приказ Министра сельского хозяйства Республики Казахстан от 4 июля 2023 года № 254 и Министра национальной экономики Республики Казахстан от 4 июля 2023 года № 133. Зарегистрирован в Министерстве юстиции Республики Казахстан 11 июля 2023 года № 33054.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2199,50 +2199,88 @@
               </w:rPr>
               <w:t>исполнительных органов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Субъективные критерии оценки степени риска в области земельных правоотношений за законностью принятых решений местных исполнительных органов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение с изменениями, внесенными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместным приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра сельского хозяйства РК от 13.07.2026 № 276 и Заместителя Премьер-Министра – Министра национальной экономики РК от 22.07.2026 № 111 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5546,51 +5584,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подготовка структурным подразделением местного исполнительного органа, осуществляющим функции в сфере архитектуры и градостроительства акта выбора земельного участка с его ситуационной схемой, архитектурно-планировочного задания, опросного листа для получения технических условий, топографии и направление их на согласование одновременно всем заинтересованным государственным органам, соответствующим службам, субъектам естественных монополий, Государственной корпорации "Правительство для граждан", ведущей государственный земельный кадастр, посредством информационных систем государственных органов либо на бумажных носителях при отсутствии у согласующих органов этих систем (в течение семи рабочих дней)</w:t>
+Подготовка структурным подразделением местного исполнительного органа, осуществляющим функции в сфере архитектуры и градостроительства акта выбора земельного участка с его ситуационной схемой, архитектурно-планировочного задания, опросного листа для получения технических условий, топографии и направление их на согласование одновременно всем заинтересованным государственным органам, соответствующим службам, субъектам естественных монополий, Государственной корпорации "Правительство для граждан", ведущей государственный земельный кадастр, посредством цифровых систем государственных органов либо на бумажных носителях при отсутствии у согласующих органов этих систем (в течение семи рабочих дней)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7743,50 +7781,88 @@
               </w:rPr>
               <w:t>от 4 июля 2023 года № 254</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z75" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в области земельных правоотношений за законностью принятых решений местных исполнительных органов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 с изменениями, внесенными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместным приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра сельского хозяйства РК от 13.07.2026 № 276 и Заместителя Премьер-Министра – Министра национальной экономики РК от 22.07.2026 № 111 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z76" w:id="58"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган, назначивший проверку/ профилактический контроль</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12152,51 +12228,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подготовка структурным подразделением местного исполнительного органа, осуществляющим функции в сфере архитектуры и градостроительства акта выбора земельного участка с его ситуационной схемой, архитектурно-планировочного задания, опросного листа для получения технических условий, топографии и направление их на согласование одновременно всем заинтересованным государственным органам, соответствующим службам, субъектам естественных монополий, Государственной корпорации "Правительство для граждан", ведущей государственный земельный кадастр, посредством информационных систем государственных органов либо на бумажных носителях при отсутствии у согласующих органов этих систем (в течение семи рабочих дней)</w:t>
+Подготовка структурным подразделением местного исполнительного органа, осуществляющим функции в сфере архитектуры и градостроительства акта выбора земельного участка с его ситуационной схемой, архитектурно-планировочного задания, опросного листа для получения технических условий, топографии и направление их на согласование одновременно всем заинтересованным государственным органам, соответствующим службам, субъектам естественных монополий, Государственной корпорации "Правительство для граждан", ведущей государственный земельный кадастр, посредством цифровых систем государственных органов либо на бумажных носителях при отсутствии у согласующих органов этих систем (в течение семи рабочих дней)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14525,55 +14601,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14899,31 +14975,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>