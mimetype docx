--- v0 (2025-11-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7ac37bc" w14:textId="7ac37bc">
+    <w:p w14:paraId="a90a923" w14:textId="a90a923">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -737,50 +737,70 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Нормативы - в редакции приказа Председателя Комитета национальной безопасности РК от 19.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 82/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112/нс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -6553,51 +6573,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 единица на обслуживание 1-2 водогрейных котлов в котельной при средней номинальной производительности 10-50 гикокалорий в час</w:t>
+1 единица (человек) в смену на обслуживание 1 котла в котельной при производительности котла 0,1-5 гикокалорий в час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6620,51 +6640,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 единица на обслуживание 1-2 паровых котлов в котельной при средней номинальной производительности 10-50 тонн в час</w:t>
+1,2 единицы (человек) в смену на обслуживание 2 котлов в котельной при суммарной производительности котлов 0,1-5 гикокалорий в час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6687,51 +6707,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 единицы на обслуживание 3-4 водогрейных котлов в котельной при средней номинальной производительности 10-50 гикокалорий в час</w:t>
+1,3 единицы (человек) в смену на обслуживание 3 котлов в котельной при суммарной производительности котлов 0,1-5 гикокалорий в час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6754,51 +6774,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 единицы на обслуживание 3-4 паровых котлов в котельной при средней номинальной производительности 10-50 тонн в час</w:t>
+1,5 единицы (человек) в смену на обслуживание 4 котлов в котельной при суммарной производительности котлов 0,1-5 гикокалорий в час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6821,51 +6841,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 единицы на обслуживание 5 и более водогрейных котлов в котельной при средней номинальной производительности 50 гикокалорий в час</w:t>
+1,6 единицы (человек) в смену на обслуживание 5 котлов в котельной при суммарной производительности котлов 0,1-5 гикокалорий в час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6888,166 +6908,118 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 единицы на обслуживание 5 и более паровых котлов в котельной при средней номинальной производительности 50 тонн в час</w:t>
+2 единицы (человек) в смену на обслуживание 6 котлов в котельной при суммарной производительности котлов 0,1-5 гикокалорий в час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...103 lines deleted...]
-1 единица на 1-2 котла в котельной при среднем расходе угля 0,5-1 тонна (за отопительный период на 1 котел в смену)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица (человек) в смену на обслуживание 1 котла в котельной при производительности котла 5,1-10 гикокалорий в час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7070,51 +7042,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 единицы на 1-3 котла в котельной при среднем расходе угля 1-3 тонны (за отопительный период на 1 котел в смену)</w:t>
+1,5 единицы (человек) в смену на обслуживание 2 котлов в котельной при суммарной производительности котлов 5,1-10 гикокалорий в час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7137,51 +7109,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 единицы на 3-4 котла в котельной при среднем расходе угля 2-3 тонны (за отопительный период на 1 котел в смену)</w:t>
+1,6 единицы (человек) в смену на обслуживание 3 котлов в котельной при суммарной производительности котлов 5,1-10 гикокалорий в час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7204,51 +7176,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 единицы на 3-4 котла в котельной при среднем расходе угля 3-4 тонны (за отопительный период на 1 котел в смену)</w:t>
+2 единицы (человек) в смену на обслуживание 4-6 котлов в котельной при суммарной производительности котлов 5,1-10 гикокалорий в час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7271,4713 +7243,5900 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 единиц на 4 котла в котельной при среднем расходе угля 4 и выше тонны (за отопительный период на 1 котел в смену)</w:t>
+1,2 единицы (человек) в смену на обслуживание 1 котла в котельной при производительности котла 10,1-25 гикокалорий в час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-1 единица в 1 смену на обслуживание и топку печей</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,6 единицы (человек) в смену на обслуживание 2 котлов в котельной при суммарной производительности котлов 10,1-25 гикокалорий в час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-1 единица на обслуживание 15000 квадратных метров кровли</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 единицы (человек) в смену на обслуживание 3-6 котлов в котельной при суммарной производительности котлов 10,1-25 гикокалорий в час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...118 lines deleted...]
-              <w:t>1 единица на государственное учреждение (дополнительно 1 единица вводится на каждую отдельную территорию дислокации подразделения и на 100000 квадратных метров общей площади здания)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,3 единицы (человек) в смену на обслуживание 1 котла в котельной при производительности котла 25,1-60 гикокалорий в час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...118 lines deleted...]
-              <w:t>1 единица на государственное учреждение (дополнительно 1 единица вводится на каждую отдельную территорию дислокации подразделения и на 50000 квадратных метров общей площади здания)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 единицы (человек) в смену на обслуживание 2-4 котлов в котельной при суммарной производительности котлов 25,1-60 гикокалорий в час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-1 единица на государственное учреждение (дополнительно 1 единица вводится на каждую отдельную территорию дислокации подразделения и на 100000 квадратных метров общей площади здания)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,25 единицы (человек) в смену на обслуживание 5-6 котлов в котельной при суммарной производительности котлов 25,1-60 гикокалорий в час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...118 lines deleted...]
-              <w:t>1 единица на государственное учреждение (дополнительно 1 единица вводится на каждую отдельную территорию дислокации подразделения и на 100000 квадратных метров общей площади здания)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5 единицы (человек) в смену на обслуживание 1 котла в котельной при производительности котла 60,1-100 гикокалорий в час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-1 единица на государственное учреждение (дополнительно 1 единица вводится на обслуживание 1250 единиц мебели)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,2 единицы (человек) в смену на обслуживание 2-4 котлов в котельной при суммарной производительности котлов 60,1-100 гикокалорий в час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-1 единица на государственное учреждение </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,25 единицы (человек) в смену на обслуживание 5 котлов в котельной при суммарной производительности котлов 60,1-100 гикокалорий в час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-1 единица на одну насосную станцию в смену</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,3 единицы (человек) в смену на обслуживание 6 котлов в котельной при суммарной производительности котлов 60,1-100 гикокалорий в час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-1 единица для обслуживания одного отдельного агрегата химической водоочистки</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на обслуживание 1-2 паровых котлов в котельной при средней номинальной производительности 10-50 тонн в час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-по 1 единице на лесопильную раму</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 единицы на обслуживание 3-4 паровых котлов в котельной при средней номинальной производительности 10-50 тонн в час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-1 единица на 13260 килограмм обработки белья в год</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 единицы на обслуживание 5 и более паровых котлов в котельной при средней номинальной производительности 50 тонн в час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-1 единица на государственное учреждение</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Машинист (кочегар) котельной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на 1-2 котла в котельной при среднем расходе угля 0,5-1 тонна (за отопительный период на 1 котел в смену)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-1 единица на швейную машину </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 единицы на 1-3 котла в котельной при среднем расходе угля 1-3 тонны (за отопительный период на 1 котел в смену)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-1 единица на государственное учреждение (дополнительно 1 единица вводится на каждую отдельную территорию дислокации подразделения и на 15000 квадратных метров общей площади здания)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 единицы на 3-4 котла в котельной при среднем расходе угля 2-3 тонны (за отопительный период на 1 котел в смену)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-0,5 единицы на 13678 квадратных метров обслуживаемого аэродромного покрытия, но не более 12 единиц рабочих</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 единицы на 3-4 котла в котельной при среднем расходе угля 3-4 тонны (за отопительный период на 1 котел в смену)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-1 единица на государственное учреждение</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 единиц на 4 котла в котельной при среднем расходе угля 4 и выше тонны (за отопительный период на 1 котел в смену)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63.</w:t>
-[...71 lines deleted...]
-1 единица на годовой грузооборот в 250 миллионов тенге</w:t>
+46.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Истопник*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица в 1 смену на обслуживание и топку печей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64.</w:t>
-[...71 lines deleted...]
-1 единица на 3000 квадратных метров убираемой площади</w:t>
+47.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кровельщик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на обслуживание 15000 квадратных метров кровли</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65.</w:t>
-[...71 lines deleted...]
-1 единица на 480 квадратных метров убираемой площади</w:t>
+48.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Маляр </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на республиканское государственное учреждение "Комитет национальной безопасности Республики Казахстан" и на республиканские государственные учреждения Пограничной службы Комитета национальной безопасности Республики Казахстан (дополнительно 1 единица вводится на каждую отдельную территорию дислокации подразделения или на 100000 квадратных метров общей площади здания);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 единица на государственное учреждение (дополнительно 1 единица вводится на каждую отдельную территорию дислокации подразделения и на 100000 квадратных метров общей площади здания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66.</w:t>
-[...71 lines deleted...]
-1 единица на технически исправный транспорт</w:t>
+49.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плотник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на республиканское государственное учреждение "Комитет национальной безопасности Республики Казахстан" и на республиканские государственные учреждения Пограничной службы Комитета национальной безопасности Республики Казахстан (дополнительно 1 единица вводится на каждую отдельную территорию дислокации подразделения или на 50000 квадратных метров общей площади здания);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 единица на государственное учреждение (дополнительно 1 единица вводится на каждую отдельную территорию дислокации подразделения и на 50000 квадратных метров общей площади здания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67.</w:t>
-[...71 lines deleted...]
-1 единица на технически исправный погрузчик</w:t>
+50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стекольщик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на государственное учреждение (дополнительно 1 единица вводится на каждую отдельную территорию дислокации подразделения и на 100000 квадратных метров общей площади здания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68.</w:t>
-[...71 lines deleted...]
-1 единица на технически исправный бульдозер</w:t>
+51.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Штукатур</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на республиканское государственное учреждение "Комитет национальной безопасности Республики Казахстан" и на республиканские государственные учреждения Пограничной службы Комитета национальной безопасности Республики Казахстан (дополнительно 1 единица вводится на каждую отдельную территорию дислокации подразделения или на 100000 квадратных метров общей площади здания);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 единица на государственное учреждение (дополнительно 1 единица вводится на каждую отдельную территорию дислокации подразделения и на 100000 квадратных метров общей площади здания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69.</w:t>
-[...71 lines deleted...]
-1 единица на технически исправный скрепер</w:t>
+52.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Столяр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на государственное учреждение (дополнительно 1 единица вводится на обслуживание 1250 единиц мебели)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70.</w:t>
-[...71 lines deleted...]
-1 единица на технически исправный экскаватор-погрузчик</w:t>
+53.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жестянщик*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 единица на государственное учреждение </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71.</w:t>
-[...71 lines deleted...]
-1 единица на технически исправный кран (автомобильный кран)</w:t>
+54.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Машинист насосных установок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на одну насосную станцию в смену</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72.</w:t>
-[...71 lines deleted...]
-1 единица на технически исправную автодорожную строительную машину</w:t>
+55.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппаратчик химической водоочистки**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица для обслуживания одного отдельного агрегата химической водоочистки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73.</w:t>
-[...71 lines deleted...]
-1 единица на технически исправный трактор</w:t>
+56.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператор агрегатных линий и переработки бревен, оператор установок и линий обработки пиломатериалов, пильщик, сборщик изделий из древесины, слесарь по ремонту лесозаготовительного оборудования, станочник-распиловщик, столяр *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по 1 единице на лесопильную раму</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74.</w:t>
-[...105 lines deleted...]
-              <w:t>(в последующем на каждые 125 питающихся добавляется по 1 единице)</w:t>
+57.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оператор стиральных машин (банно-прачечного комбината)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на 13260 килограмм обработки белья в год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75.</w:t>
-[...71 lines deleted...]
-1 единица при численности питающихся свыше 500 человек (в расчетное количество повара не засчитываются)</w:t>
+58.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапожник*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на государственное учреждение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76.</w:t>
-[...71 lines deleted...]
-1 единица при численности питающихся свыше 1000 человек (в расчетное количество повара не засчитываются)</w:t>
+59.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Швея*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 единица на швейную машину </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77.</w:t>
-[...71 lines deleted...]
-1 единица для ведения процесса выпечки хлебобулочных изделий на 50 килограмм в сутки</w:t>
+60.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рабочий по комплексному обслуживанию и ремонту зданий**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на государственное учреждение (дополнительно 1 единица вводится на каждую отдельную территорию дислокации подразделения и на 15000 квадратных метров общей площади здания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78.</w:t>
-[...71 lines deleted...]
-1 единица на 40 человек, питающихся в летно-технических столовых </w:t>
+61.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рабочий по обслуживанию аэродрома</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5 единицы на 13678 квадратных метров обслуживаемого аэродромного покрытия, но не более 12 единиц рабочих</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79.</w:t>
-[...88 lines deleted...]
-              <w:t>4 единицы от 50 до 100 питающихся (на каждые последующие 50 питающихся – дополнительно по 1 единице)</w:t>
+62.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Подсобный рабочий </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на государственное учреждение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80.</w:t>
-[...71 lines deleted...]
-1 единица на государственное учреждение при наличии учебно-ремонтного кавалерийского подразделения</w:t>
+63.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грузчик*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на годовой грузооборот в 250 миллионов тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81.</w:t>
-[...71 lines deleted...]
-1 единица на государственное учреждение при наличии учебно-ремонтного кавалерийского подразделения</w:t>
+64.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дворник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на 3000 квадратных метров убираемой площади</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-82.</w:t>
-[...71 lines deleted...]
-1 единица на 50 служебных лошадей</w:t>
+65.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уборщик служебных помещений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на 480 квадратных метров убираемой площади</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83.</w:t>
-[...71 lines deleted...]
-1 единица на государственное учреждение при наличии соответствующего оборудования</w:t>
+66.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водитель автомобиля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на технически исправный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-84.</w:t>
-[...71 lines deleted...]
-1 единица на 30000 квадратных метров</w:t>
+67.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водитель погрузчика*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на технически исправный погрузчик</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85.</w:t>
-[...71 lines deleted...]
-1 единица на 50 служебных лошадей</w:t>
+68.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Машинист бульдозера* </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на технически исправный бульдозер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+69.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Машинист скрепера*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на технически исправный скрепер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Машинист экскаватора-погрузчика*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на технически исправный экскаватор-погрузчик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Машинист крана (крановщик)*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на технически исправный кран (автомобильный кран)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Машинист (автодорожные строительные машины) *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на технически исправную автодорожную строительную машину</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тракторист *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на технически исправный трактор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Повар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 единицы при численности питающихся до 150 человек</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4 единицы при численности питающихся от 151 до 200 человек</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(в последующем на каждые 125 питающихся добавляется по 1 единице)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инструктор-повар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица при численности питающихся свыше 500 человек (в расчетное количество повара не засчитываются)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мастер по технологии приготовления пищи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица при численности питающихся свыше 1000 человек (в расчетное количество повара не засчитываются)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пекарь*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица для ведения процесса выпечки хлебобулочных изделий на 50 килограмм в сутки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Официант</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 единица на 40 человек, питающихся в летно-технических столовых </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кухонный рабочий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 единицы на 50 питающихся,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4 единицы от 50 до 100 питающихся (на каждые последующие 50 питающихся – дополнительно по 1 единице)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сборщик шорно-седельных изделий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на государственное учреждение при наличии учебно-ремонтного кавалерийского подразделения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заготовщик шорно-седельных изделий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на государственное учреждение при наличии учебно-ремонтного кавалерийского подразделения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кузнец ручной ковки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на 50 служебных лошадей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кузнец на молотах и прессах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на государственное учреждение при наличии соответствующего оборудования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Садовник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на 30000 квадратных метров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коневод</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на 50 служебных лошадей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 86.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12007,50 +13166,163 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 единица на технически исправный ледяной корт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санитар (санитарка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 единица на 250 квадратных метров убираемой площади, но не менее 1 единицы на подразделение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Для Пограничной службы Комитета национальной безопасности Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
@@ -12101,55 +13373,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>