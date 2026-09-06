--- v1 (2026-03-13)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="50fd0d9" w14:textId="50fd0d9">
+    <w:p w14:paraId="bc4b612" w14:textId="bc4b612">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -799,54 +799,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> подготовки и реализации послания, работы с актами и поручениями Президента Республики Казахстан и осуществления контроля за их исполнением, проведения мониторинга нормативных правовых указов, утвержденными Указом Президента Республики Казахстан от 27 апреля 2010 года № 976.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Порядок разработки, согласования и государственной регистрации проектов нормативных правовых актов, указанных в подпунктах 3) и 4) пункта 2 настоящих Правил, определяется правилами разработки, согласования и государственной регистрации нормативных правовых актов. </w:t>
+      4. Порядок разработки, согласования и государственной регистрации проектов нормативных правовых актов, указанных в подпунктах 3) и 4) пункта 2 настоящих Правил, определяется </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разработки, согласования и государственной регистрации нормативных правовых актов, утвержденными приказом Министра юстиции Республики Казахстан от 5 июля 2023 года № 464 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33048).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Разработка и согласование проектов подзаконных нормативных правовых актов, имеющих грифы секретности или пометки "Для служебного пользования", осуществляются с учетом особенностей законодательства Республики Казахстан в сфере защиты государственных секретов и в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -876,75 +958,117 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Разработка проектов постановлений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан, законодательных актов, актов Президента и Правительства Республики Казахстан.</w:t>
+        <w:t>
+      6. Разработка проектов постановлений осуществляется на основании и во исполнение Конституции Республики Казахстан, законов, актов Президента и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Проекты постановлений разрабатываются государственными органами в соответствии с их компетенцией, установленной законодательством Республики Казахстан, по своей инициативе или по поручениям вышестоящих государственных органов и должностных лиц, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1137,74 +1261,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Под проектом постановления, имеющего социальное значение, следует понимать проект постановления, который прямо или косвенно затрагивает права и интересы человека и общества в целом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. По проектам постановлений, касающимся прав, свобод и обязанностей граждан, необходимо получение рекомендаций общественного советов соответствии с требованиями </w:t>
+      12. По проектам постановлений, касающимся прав, свобод и обязанностей граждан, необходимо получение рекомендаций общественного советов в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона "О правовых актах" (далее – Закон).</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О правовых актах" (далее – Закон).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. По проектам постановлений, затрагивающим интересы субъектов предпринимательства, необходимо получение экспертного заключения Национальной палаты предпринимателей Республики Казахстан и экспертных советов по вопросам частного предпринимательства (далее – экспертный совет) в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1356,170 +1542,396 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Проекты постановлений, реализация которых может привести к негативным воздействиям на окружающую среду, подлежат обязательной государственной экологической экспертизе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      16. По проектам постановлений проводится научная антикоррупционная экспертиза в соответствии с правилами организации и проведения научной экпертизы, а также отбора научных экпертов.</w:t>
+        <w:t xml:space="preserve">
+      16. По проектам постановлений проводится научная антикоррупционная экспертиза в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организации и проведения научной экпертизы, а также отбора научных экспертов, утвержденными совместным приказом Министра юстиции Республики Казахстан от 11 июля 2023 года № 473, и.о. Министра национальной экономики Республики Казахстан от 12 июля 2023 года № 135 и Председателя Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) от 11 июля 2023 года № 223 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33104).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Согласование проектов постановлений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Проекты постановлений согласовываются с заинтересованными в силу их компетенции, установленной законодательством, государственными органами в информационной системе согласования проектов нормативных правовых актов (далее – ИССП) в форме электронных документов, при этом такая заинтересованность в согласовании проекта постановления устанавливается исходя из предмета рассматриваемых в проекте постановления вопросов, а также при наличии в проекте постановления поручений в адрес государственных органов или их руководителей.</w:t>
+      17. Проекты постановлений согласовываются с заинтересованными в силу их компетенции, установленной законодательством, государственными органами в цифровой системе согласования проектов нормативных правовых актов (далее – ЦССП) в форме электронных документов, при этом такая заинтересованность в согласовании проекта постановления устанавливается исходя из предмета рассматриваемых в проекте постановления вопросов, а также при наличии в проекте постановления поручений в адрес государственных органов или их руководителей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Государственный орган-разработчик проекта постановления размещает в ИССП в форме электронных документов проект постановления, пояснительную записку к нему и другие необходимые документы, удостоверенные с применением электронной цифровой подписи удостоверяющего центра государственных органов (далее – ЭЦП) руководителя юридической службы (либо лица, исполняющего его обязанности) и первого руководителя государственного органа или уполномоченного им должностного лица, и направляет на согласование в соответствующие государственные органы посредством ИССП.</w:t>
+      18. Государственный орган-разработчик проекта постановления размещает в ЦССП в форме электронных документов проект постановления, пояснительную записку к нему и другие необходимые документы, удостоверенные с применением электронной цифровой подписи удостоверяющего центра государственных органов (далее – ЭЦП) руководителя юридической службы (либо лица, исполняющего его обязанности) и первого руководителя государственного органа или уполномоченного им должностного лица, и направляет на согласование в соответствующие государственные органы посредством ЦССП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия возможности получения проекта постановления в электронном виде, отдельным субъектам нормотворческого процесса может быть направлена на согласование бумажная копия электронного документа, заверенная в порядке, установленном правилами документирования, управления документацией и использования систем электронного документооборота в государственных и негосударственных организациях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Перед внесением в Аппарат проекты постановлений должны быть согласованы с:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Министерством юстиции Республики Казахстан (далее – Министерство юстиции), ответственным за проведение юридической экспертизы на предмет соответствия Конституции, законодательным актам, актам Президента, Правительства и Премьер-Министра;</w:t>
+      1) Министерством юстиции Республики Казахстан (далее – Министерство юстиции), ответственным за проведение юридической экспертизы на предмет соответствия Конституции Республики Казахстан, законам, актам Президента, Правительства и Премьер-Министра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Министерством финансов Республики Казахстан (далее – Министерство финансов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
@@ -1539,50 +1951,112 @@
         <w:t>
       3) Министерством национальной экономики Республики Казахстан (далее – Министерство национальной экономики).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обязательность согласования проектов постановлений министерствами юстиции и (или) национальной экономики, и (или) финансов не распространяется на проекты по кадровым вопросам (в части назначения и освобождения должностных лиц государственных органов).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 с изменением, внесенным приказом Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. В случае внесения в текст проекта постановления изменений, влекущих сокращение доходов или увеличение расходов из республиканского бюджета, проект постановления требует повторного пересогласования с Министерством финансов и получения положительного протокольного решения Республиканской бюджетной комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1815,71 +2289,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае несогласия с рекомендациями государственный орган-разработчик проекта должен в пояснительной записке к проекту постановления привести аргументированное обоснование причин несогласия. Рекомендации общественного совета не прикладываются в случае непредставления их в установленный срок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z85" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-            6-1) оценку возможных общественно-политических, правовых, информационных и иных последствий принятия проекта постановления;</w:t>
+      6-1) оценку возможных общественно-политических, правовых, информационных и иных последствий принятия проекта постановления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) отчет о завершении публичного обсуждения проекта постановления по форме, установленной уполномоченным органом в сфере информатизации, в случае, когда проект постановления подлежит размещению на интернет-портале открытых нормативных правовых актов;</w:t>
+      7) отчет о завершении публичного обсуждения проекта постановления по форме, установленной уполномоченным органом в сфере цифровизации, в случае, когда проект постановления подлежит размещению на интернет-портале открытых нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) заключение научной антикоррупционной экспертизы проекта постановления, за исключением проектов постановлений, на которые в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2082,51 +2556,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2135,174 +2629,298 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. При получении проекта постановления на согласование государственные органы не должны требовать его предварительного согласования другими государственными органами и отказывать в согласовании проекта по формальным и иным необоснованным причинам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. По итогам рассмотрения проекта постановления первый руководитель согласующего государственного органа или уполномоченное им должностное лицо выбирают один из вариантов ответа в ИССП с использованием ЭЦП:</w:t>
+      23. По итогам рассмотрения проекта постановления первый руководитель согласующего государственного органа или уполномоченное им должностное лицо выбирают один из вариантов ответа в ЦССП с использованием ЭЦП:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkStart w:name="z86" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) согласовано без замечаний;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkStart w:name="z87" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) согласовано с замечаниями, которые прилагаются;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkStart w:name="z88" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отказано в согласовании. При этом согласующим государственным органом производится отметка об отказе в согласовании с аргументированной мотивировкой отказа в согласовании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...15 lines deleted...]
-      При согласовании проекта постановления с замечаниями согласующий государственный орган в ИССП вкладывает аргументированные обоснования по имеющимся замечаниям.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При согласовании проекта постановления с замечаниями согласующий государственный орган в ЦССП вкладывает аргументированные обоснования по имеющимся замечаниям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      24. Проекты постановлений (кроме постановлений, предусматривающих внесение проектов законодательных актов в Мажилис Парламента) согласовываются государственными органами в течение 3 (три) рабочих дней, за исключением министерств юстиции, финансов и национальной экономики, которые согласовывают проекты в течение 5 (пять) рабочих дней. </w:t>
+        <w:t>
+      24. Проекты постановлений (кроме постановлений, предусматривающих внесение проектов законов в Курултай Республики Казахстан) согласовываются государственными органами в течение 3 (три) рабочих дней, за исключением министерств юстиции, финансов и национальной экономики, которые согласовывают проекты в течение 5 (пять) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если проект находится на согласовании в государственном органе более 3 (три) рабочих дней (в министерствах юстиции, финансов и национальной экономики – 5 (пять) рабочих дней) и ответ по нему не представлен, то такой проект считается по умолчанию "согласованным".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 с изменением, внесенным приказом Министра юстиции РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 590</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. При наличии разногласий между государственными органами при согласовании проекта постановления государственный орган-разработчик обеспечивает его обсуждение с согласующими органами с целью поиска взаимоприемлемого решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2408,55 +3026,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2782,31 +3400,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>