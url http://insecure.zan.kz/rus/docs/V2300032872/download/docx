--- v0 (2025-11-07)
+++ v1 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c759ac5" w14:textId="c759ac5">
+    <w:p w14:paraId="d53d9d1" w14:textId="d53d9d1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Методики осуществления анализа эффективности нефинансовых мер поддержки субъектов частного предпринимательства и населения с предпринимательской инициативой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра национальной экономики Республики Казахстан от 20 июня 2023 года № 119. Зарегистрирован в Министерстве юстиции Республики Казахстан 21 июня 2023 года № 32872</w:t>
+        <w:t>Приказ Министра национальной экономики Республики Казахстан от 20 июня 2023 года № 119. Зарегистрирован в Министерстве юстиции Республики Казахстан 21 июня 2023 года № 32872.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1227,684 +1227,804 @@
         <w:t>
       5. В настоящей Методике используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уполномоченный орган по предпринимательству – государственный орган Республики Казахстан, осуществляющий руководство и межотраслевую координацию в области развития и поддержки частного предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) субъекты предпринимательства (далее – субъекты частного предпринимательства) – граждане, кандасы и негосударственные коммерческие юридические лица, осуществляющие предпринимательскую деятельность;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+      2) субъекты предпринимательства – граждане, кандасы и негосударственные коммерческие юридические лица, осуществляющие предпринимательскую деятельность (далее – субъекты частного предпринимательства), государственные предприятия (субъекты государственного предпринимательства);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оператор нефинансовой поддержки – юридическое лицо, филиал или представительство, реализующее меры государственной поддержки в сфере предпринимательства, установленное законодательством Республики Казахстан, и (или) созданное по решению Правительства Республики Казахстан, а также в рамках гражданско-правовых отношений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) нефинансовые меры поддержки – меры поддержки, оказываемые субъектам частного предпринимательства и населения с предпринимательской инициативой за счет средств государственного бюджета в целях создания благоприятной и конкурентной бизнес-среды, стимулирования развития предпринимательской инициативы и предпринимательства путем предоставления информационных, консультационных, консалтинговых, аналитических, учебно-методологических, организационных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) получатели нефинансовых мер поддержки – субъекты частного предпринимательства и население с предпринимательской инициативой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) уполномоченный орган в области государственной статистики – государственный орган, осуществляющий руководство, а также межотраслевую координацию в области государственной статистики в пределах своей компетенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменениями, внесенными приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Меры нефинансовой поддержки субъектов частного предпринимательства и населения с предпринимательской инициативой</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. К мерам нефинансовой поддержки субъектов частного предпринимательства и населения с предпринимательской инициативой относятся информационные, консультативные, аналитические, консалтинговые, учебно-методологические, организационные услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Информационные услуги предоставляются субъектам частного предпринимательства и населению с предпринимательской инициативой в целях повышения осведомленности о предпринимательстве посредством размещения информации в электронном виде, распространения видеоматериалов и печатной продукции разъяснительного характера, в том числе методических пособий и информационных бюллетеней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Консультативные услуги предоставляются субъектам частного предпринимательства и населению с предпринимательской инициативой в виде разъяснений, рекомендаций, советов и иных форм консультаций профессионального уровня по широкому кругу вопросов получателей мер поддержки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Аналитические услуги предоставляются субъектам частного предпринимательства и населению с предпринимательской инициативой в целях осуществления самостоятельного анализа и определения состояния развития предпринимательства на основе представленных справочников, статистических сборников, аналитических справок, информационных писем, отчетов, докладов и иных материалов, размещенных на официальных сайтах операторов, предоставляющих нефинансовые поддержки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Консалтинговые услуги предоставляются субъектам частного предпринимательства и населению с предпринимательской инициативой в целях разрешения управленческих, финансовых, юридических, кадровых, технологических и иных вопросов посредством оказания экспертной практической помощи от специалистов различных сфер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Учебно-методологические услуги предоставляются субъектам частного предпринимательства и населению с предпринимательской инициативой в целях обучения, профессиональной подготовки и повышения квалификации получателей мер поддержки в очной и (или) онлайн формах с использованием соответствующих учебно-методических материалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Организационные услуги предоставляются субъектам частного предпринимательства и населению с предпринимательской инициативой в целях обеспечения содействия в организации или продвижении собственного дела на внутренних или внешних рынках с использованием материально-технических ресурсов на безвозмездной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Проведение анализа эффективности нефинансовых мер поддержки качественным методом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Анализ эффективности качественным методом посредством проведения выборочного обследования, в рамках которого в случайном порядке отбираются до 30 (тридцать) процентов получателей в разрезе нефинансовых мер поддержки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14. Анализ уровня личной и (или) командной эффективности каждой из выборочной совокупности проводится для подтверждения и (или) опровержения выдвинутых гипотез путем телефонного и (или) онлайн-опроса. Гипотезы и основной перечень вопросов представлены в </w:t>
+      14. Для анализа уровня личной и (или) командной эффективности каждой из выборочной совокупности проводится подтверждение и (или) опровержение выдвинутых гипотез путем телефонного и (или) онлайн-опроса. Перечень вопросов для телефонного и (или) онлайн опроса, проводимого в рамках анализа эффективности нефинансовых мер поддержки представлены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике. При этом допускается использование дополнительных гипотез/вопросов, прямо относящихся к реализации конкретного инструмента нефинансовой поддержки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Полученные результаты экстраполируются (распространяются) на всех субъектов частного предпринимательства и население с предпринимательской инициативой, получивших нефинансовые меры поддержки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Проведение анализа эффективности нефинансовых мер поддержки количественным методом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Анализ эффективности нефинансовых мер поддержки субъектов частного предпринимательства и населения с предпринимательской инициативой количественным методом осуществляется по показателям, способным охарактеризовать повышение эффективности деятельности получателей мер поддержки, а также по показателю расходования бюджетных средств. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В целях анализа эффективности предоставления нефинансовых мер поддержки используются следующие основные показатели для расчета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       удельный вес субъектов частного предпринимательства, зарегистрировавшихся в результате получения нефинансовой поддержки, к общему количеству населения с предпринимательской инициативой, получивших нефинансовые меры поддержки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       удельный вес субъектов частного предпринимательства, получивших финансовую и имущественную, инфраструктурную, институциональную государственную поддержку в результате получения нефинансовой поддержки, к общему количеству субъектов предпринимательства, получивших нефинансовую поддержку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       удельный вес субъектов частного предпринимательства, получивших разрешительные документы в результате получения нефинансовой поддержки к общему количеству субъектов предпринимательства, получивших нефинансовые меры поддержки/получивших нефинансовые меры поддержки по соответствующему вопросу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       удельный вес субъектов частного предпринимательства, вышедших на внешние рынки в результате получения нефинансовой поддержки к общему количеству субъектов предпринимательства, получивших нефинансовые меры поддержки/получивших нефинансовые меры поддержки по соответствующему вопросу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       удельный вес субъектов частного предпринимательства, осуществляющих инвестиции в результате получения нефинансовой поддержки к общему количеству субъектов предпринимательства, получивших нефинансовые меры поддержки/получивших нефинансовые меры поддержки по соответствующему вопросу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рост налоговых поступлений субъектов частного предпринимательства, получивших меры нефинансовой поддержки, за отчетный период по сравнению с предыдущим периодом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рост производительности труда субъектов частного предпринимательства, получивших меры нефинансовой поддержки, за отчетный период по сравнению с предыдущим периодом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       рост доходов субъектов частного предпринимательства, получивших меры нефинансовой поддержки, за отчетный период по сравнению с предыдущим периодом; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рост количества работников субъектов частного предпринимательства, получивших меры нефинансовой поддержки, за отчетный период по сравнению с предыдущим периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Для расчета показателя "удельный вес субъектов частного предпринимательства, зарегистрировавшихся в результате получения нефинансовой поддержки, к общему количеству населения с предпринимательской инициативой, получивших нефинансовые меры поддержки" используется следующая формула:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2336800" cy="482600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -1926,70 +2046,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="304800" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -2021,70 +2141,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – удельный вес субъектов частного предпринимательства, зарегистрировавшихся в результате получения нефинансовой поддержки;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="317500" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -2116,70 +2236,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – количество зарегистрированных субъектов предпринимательства за отчетный период в результате получения нефинансовой поддержки;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="381000" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -2211,90 +2331,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – общее количество населения с предпринимательской инициативой, получивших нефинансовые меры поддержки.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Для расчета показателя "удельный вес субъектов частного предпринимательства, получивших финансовую и имущественную, инфраструктурную, институциональную государственную поддержку в результате получения нефинансовой поддержки к общему количеству субъектов предпринимательства, получивших нефинансовую поддержку" используется следующая формула:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2489200" cy="508000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -2316,70 +2436,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="355600" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
@@ -2411,70 +2531,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – удельный вес субъектов частного предпринимательства, получивших финансовую и имущественную, инфраструктурную, институциональную государственную поддержку в результате получения нефинансовой поддержки;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="444500" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
@@ -2506,70 +2626,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – количество субъектов предпринимательства, получивших финансовую и имущественную, инфраструктурную, институциональную государственную поддержку за отчетный период;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="406400" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
@@ -2601,90 +2721,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – общее количество субъектов предпринимательства, получивших нефинансовую поддержку за отчетный период.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Для расчета показателя "удельный вес субъектов частного предпринимательства, получивших разрешительные документы в результате получения нефинансовой поддержки к общему количеству субъектов предпринимательства, получивших нефинансовые меры поддержки/получивших нефинансовые меры поддержки по соответствующему вопросу" используется следующая формула:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2476500" cy="469900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
@@ -2706,70 +2826,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="431800" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
@@ -2801,70 +2921,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – удельный вес субъектов частного предпринимательства, получивших разрешительные документы в результате получения нефинансовой поддержки;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="482600" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
@@ -2896,70 +3016,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – количество субъектов предпринимательства, получивших разрешительные документы в результате получения нефинансовой поддержки за отчетный период;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="419100" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
@@ -2991,90 +3111,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – общее количество субъектов предпринимательства, получивших нефинансовые меры поддержки по соответствующему вопросу за отчетный период.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Для расчета показателя "удельный вес субъектов частного предпринимательства, вышедших на внешние рынки в результате получения нефинансовой поддержки к общему количеству субъектов предпринимательства, получивших нефинансовые меры поддержки/ получивших нефинансовые меры поддержки по соответствующему вопросу за отчетный период" используется следующая формула:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2324100" cy="495300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
@@ -3096,70 +3216,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="355600" cy="355600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
@@ -3191,70 +3311,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – удельный вес субъектов частного предпринимательства, вышедших на внешние рынки в результате получения нефинансовой поддержки;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="279400" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
@@ -3286,70 +3406,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – количество субъектов предпринимательства, вышедших на внешние рынки в результате получения нефинансовой поддержки за отчетный период;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="444500" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
@@ -3381,90 +3501,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – общее количество субъектов предпринимательства, получивших нефинансовые меры поддержки за отчетный период/получивших нефинансовые меры поддержки по соответствующему вопросу за отчетный период.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Для расчета показателя "удельный вес субъектов частного предпринимательства, осуществляющих инвестиции в результате получения нефинансовой поддержки к общему количеству субъектов предпринимательства, получивших нефинансовые меры поддержки/ получивших нефинансовые меры поддержки по соответствующему вопросу за отчетный период" используется следующая формула:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2286000" cy="469900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
@@ -3486,70 +3606,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="279400" cy="355600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
@@ -3581,70 +3701,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – удельный вес субъектов частного предпринимательства, осуществляющих инвестиции в результате получения нефинансовой поддержки;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="317500" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:stretch>
@@ -3676,70 +3796,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – количество субъектов предпринимательства, осуществляющие инвестиции в результате получения нефинансовой поддержки за отчетный период;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="431800" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
@@ -3771,90 +3891,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – общее количество субъектов предпринимательства, получивших нефинансовые меры поддержки за отчетный период/получивших нефинансовые меры поддержки по соответствующему вопросу за отчетный период.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Для расчета показателя "рост налоговых поступлений субъектов частного предпринимательства, получивших меры нефинансовой поддержки, за отчетный период по сравнению с предыдущим периодом" используется следующая формула:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2857500" cy="533400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
@@ -3876,70 +3996,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="520700" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25"/>
                     <a:stretch>
@@ -3971,70 +4091,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – рост налоговых поступлений;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="571500" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId26"/>
                     <a:stretch>
@@ -4066,70 +4186,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – налоговые поступления за отчетный период;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="596900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27"/>
                     <a:stretch>
@@ -4161,90 +4281,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – налоговые поступления за предыдущий период.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Для расчета показателя "рост производительности труда субъектов частного предпринимательства, получивших меры нефинансовой поддержки, за отчетный период по сравнению с предыдущим периодом" используется следующая формула:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2844800" cy="533400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28"/>
                     <a:stretch>
@@ -4266,90 +4386,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Vр – рост производительности труда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="444500" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId29"/>
                     <a:stretch>
@@ -4381,70 +4501,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – производительность труда за отчетный период;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="457200" cy="355600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30"/>
                     <a:stretch>
@@ -4476,90 +4596,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – производительность труда за предыдущий период.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Для расчета показателя "рост доходов субъектов частного предпринимательства, получивших меры нефинансовой поддержки, за отчетный период по сравнению с предыдущим периодом" используется следующая формула:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2832100" cy="508000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId31"/>
                     <a:stretch>
@@ -4581,90 +4701,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       VD – рост доходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="546100" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId32"/>
                     <a:stretch>
@@ -4696,70 +4816,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – доход за отчетный период;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="546100" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId33"/>
                     <a:stretch>
@@ -4791,90 +4911,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – доход за предыдущий период.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Для расчета показателя "рост количества работников субъектов частного предпринимательства, получивших меры нефинансовой поддержки, за отчетный период по сравнению с предыдущим периодом" используется следующая формула:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2286000" cy="495300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId34"/>
                     <a:stretch>
@@ -4896,90 +5016,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       VC – рост количества работников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="406400" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId35"/>
                     <a:stretch>
@@ -5011,70 +5131,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – количество работников за отчетный период;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="431800" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId36"/>
                     <a:stretch>
@@ -5106,468 +5226,592 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – количество работников за предыдущий период.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Для расчета основных показателей используются статистические данные, размещенные на официальных сайтах уполномоченного органа в области государственной статистики и открытые данные, размещенные на официальных сайтах операторов нефинансовой поддержки и организаций, предоставляющих нефинансовые меры поддержки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. В случае отсутствия явных встречных обязательств по нефинансовой мере поддержки или необходимости подтверждения эффективности предоставления меры поддержки уполномоченный орган по предпринимательству использует сравнительный анализ, способный определить абсолютные отклонения сравниваемых аналогичных групп. Подлежат сравнению сопоставимые выборки получателей мер поддержки (группа А) и лиц со схожими с представителями группы А характеристиками, не получавших поддержку (группа Б).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полученные результаты экстраполируются на всех участвовавших субъектов частного предпринимательства и населения с предпринимательской инициативой, получивших меры поддержки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Для сопоставления значений сравниваемых групп между собой используется следующая формула:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>= (А | S=1)-(А | S=0), где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А количество субъектов предпринимательства/населения с предпринимательской инициативой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       S нефинансовые меры поддержки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1- да, 0- нет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. В целях анализа эффективности расходования бюджетных средств используется следующая формула: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Эф р/б = % ПР/% ОС х 100 %, где: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Эф р/б – эффективность расходования бюджетных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       % ПР – процент достижения прямого результата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       % ОС – процент освоения бюджетных средств. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Отчетность по итогам проведенного анализа эффективности нефинансовых мер поддержки субъектов частного предпринимательства и населения с предпринимательской инициативой</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31. Отчет по итогам анализа эффективности нефинансовых мер поддержки представляется уполномоченным органом по предпринимательству в Правительство Республики Казахстан один раз в три года, не позднее 1 декабря года, следующего за отчетным годом по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей Методике.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...47 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Отчет по итогам анализа эффективности нефинансовых мер поддержки размещается на официальном сайте уполномоченного органа по предпринимательству.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      33. Уполномоченный орган по предпринимательству направляет информацию по итогам анализа эффективности нефинансовых мер поддержки в заинтересованные государственные органы по форме согласно </w:t>
+      33. Уполномоченный орган по предпринимательству по итогам анализа эффективности нефинансовых мер поддержки направляет отчетную информация для государственных органов, предоставляющих нефинансовые меры поддержки по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящей Методике. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+        <w:t xml:space="preserve"> к настоящей Методике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Результаты по итогам проведения анализа эффективности нефинансовых мер поддержки субъектов частного предпринимательства и населения с предпринимательской инициативой могут служить источником для корректировки условий оказания мер нефинансовой поддержки предпринимательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5685,128 +5929,128 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>населения с предпринимательской</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инициативой</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень вопросов для телефонного и (или) онлайн опроса, проводимого в рамках анализа эффективности нефинансовых мер поддержки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z123" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Консультационные услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z124" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестируемая гипотеза № 1: "Если человек изначально хотел открыть бизнес, он начнет ведение собственного дела после получения нефинансовых мер поддержки".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z125" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестируемая гипотеза № 2: "Субъект частного предпринимательства после получения консультационные услуги нефинансовых мер поддержки должен улучшить свою деятельность".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5956,70 +6200,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z126" w:id="119"/>
+          <w:bookmarkStart w:name="z126" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Какая была Ваша цель обращения в _______ (наименование оператора услуг)?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="119"/>
+          <w:bookmarkEnd w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6096,70 +6340,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) иное (назвать).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z130" w:id="120"/>
+          <w:bookmarkStart w:name="z130" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Какая была Ваша цель обращения в _______ (наименование оператора услуг)?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="120"/>
+          <w:bookmarkEnd w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6277,70 +6521,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z134" w:id="121"/>
+          <w:bookmarkStart w:name="z134" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Было ли у Вас изначально некоторое представление/ понимание по теме Вашего запроса? (нулевые знания о мерах поддержки, процедуре открытия и ведения бизнеса, получения лицензий, разрешительных документов, документов БВУ и т.д.)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="121"/>
+          <w:bookmarkEnd w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6361,70 +6605,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) нет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z136" w:id="122"/>
+          <w:bookmarkStart w:name="z136" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Были ли применены полученные знания и рекомендации в ходе консультации для разрешения Вашего вопроса?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="122"/>
+          <w:bookmarkEnd w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6486,70 +6730,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z138" w:id="123"/>
+          <w:bookmarkStart w:name="z138" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Смогли ли повлиять полученные знания и рекомендации в ходе консультации на Ваше участие в развитии предпринимательства в стране? Вы открыли собственный бизнес?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="123"/>
+          <w:bookmarkEnd w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6570,70 +6814,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) нет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z140" w:id="124"/>
+          <w:bookmarkStart w:name="z140" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае "да", расскажите подробнее как Вам удалось применить рекомендации оператора нефинансовой поддержки?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="124"/>
+          <w:bookmarkEnd w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6703,70 +6947,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае "да", оцените влияние полученной консультации на Ваше решение по открытию бизнеса, от 1 до 5 баллов?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z141" w:id="125"/>
+          <w:bookmarkStart w:name="z141" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае "нет", расскажите подробнее, почему Вам не удалось применить рекомендации _______ (наименование оператора услуг)?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="125"/>
+          <w:bookmarkEnd w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6912,70 +7156,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z146" w:id="126"/>
+          <w:bookmarkStart w:name="z146" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  В случае "нет" что Вам помешало открыть бизнес?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="126"/>
+          <w:bookmarkEnd w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7080,70 +7324,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Другое (назовите).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z151" w:id="127"/>
+          <w:bookmarkStart w:name="z151" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Если на 3 вопрос Вы ответили "да", повысилась ли Ваша личная эффективность? Например, увеличился ли Ваш доход?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="127"/>
+          <w:bookmarkEnd w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7262,110 +7506,110 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае "да", оцените влияние полученной консультации на повышение Вашей эффективности, от 1 до 5 баллов?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z153" w:id="128"/>
+    <w:bookmarkStart w:name="z153" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Информационные услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z154" w:id="129"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z154" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестируемая гипотеза № 3: "Информационные услуги (информация в электронном виде, видеоматериалы и печатная продукция разъяснительного характера, в том числе методические пособия и информационные бюллетени) должны мотивировать людей к открытию бизнеса".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z155" w:id="130"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z155" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестируемая гипотеза № 4: "Большая часть населения не осведомлена о наличии информационных услуг".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7472,70 +7716,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z156" w:id="131"/>
+          <w:bookmarkStart w:name="z156" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Знаете ли Вы о возможности бесплатного консультирования/разъяснения по мерам государственной поддержки для открытия бизнеса?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
+          <w:bookmarkEnd w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7597,70 +7841,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z158" w:id="132"/>
+          <w:bookmarkStart w:name="z158" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 В случае "да" из какого источника Вы узнали об этом? </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
+          <w:bookmarkEnd w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7855,70 +8099,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z162" w:id="133"/>
+          <w:bookmarkStart w:name="z162" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае речи о видеороликах, замотивировали Вас реальные и успешные примеры ведения предпринимательской деятельности на открытие собственного бизнеса?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
+          <w:bookmarkEnd w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7980,70 +8224,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z164" w:id="134"/>
+          <w:bookmarkStart w:name="z164" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае 1 "да" какие меры нефинансовой поддержки Вам знакомы?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="134"/>
+          <w:bookmarkEnd w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8294,70 +8538,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z170" w:id="135"/>
+          <w:bookmarkStart w:name="z170" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае "нет" что Вам помешало открыть бизнес?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
+          <w:bookmarkEnd w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8475,70 +8719,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z174" w:id="136"/>
+          <w:bookmarkStart w:name="z174" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае "открытия бизнеса" воспользовались ли Вы рекомендованными мерами государственной поддержки?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="136"/>
+          <w:bookmarkEnd w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8600,199 +8844,199 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z176" w:id="137"/>
+          <w:bookmarkStart w:name="z176" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае "открытия бизнеса" планируете ли Вы выйти на внешние рынки?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="137"/>
+          <w:bookmarkEnd w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) Да (назовите страну и почему);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Нет (пояснение).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z178" w:id="138"/>
+    <w:bookmarkStart w:name="z178" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Учебно-методологические услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z179" w:id="139"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z179" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестируемая гипотеза № 1: "Если человек изначально хотел открыть бизнес, он начнет ведение собственного дела после получения нефинансовых мер поддержки".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z180" w:id="140"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z180" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестируемая гипотеза № 5: "Учебно-методологические услуги предоставляются всему желающему населению, в том числе не способному вести бизнес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z181" w:id="141"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z181" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестируемая гипотеза № 6: "Учебно-методологические услуги являются способом получения доступа к финансированию".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8905,70 +9149,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z182" w:id="142"/>
+          <w:bookmarkStart w:name="z182" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  Какая была Ваша цель по обучению?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="142"/>
+          <w:bookmarkEnd w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9073,70 +9317,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Иное _____________.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z187" w:id="143"/>
+          <w:bookmarkStart w:name="z187" w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Какая была Ваша цель по обучению?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="143"/>
+          <w:bookmarkEnd w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9226,70 +9470,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z190" w:id="144"/>
+          <w:bookmarkStart w:name="z190" w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вы смогли приобрести новые знания, навыки по итогам обучения?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="144"/>
+          <w:bookmarkEnd w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9338,70 +9582,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Частично.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z193" w:id="145"/>
+          <w:bookmarkStart w:name="z193" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Смогли ли повлиять полученные знания на Ваше участие в развитии предпринимательства в стране? Вы открыли собственный бизнес?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="145"/>
+          <w:bookmarkEnd w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9463,70 +9707,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z195" w:id="146"/>
+          <w:bookmarkStart w:name="z195" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Если 2 "да" какие показатели Вашего предприятия продемонстрировали рост после обучения и примерно на сколько?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="146"/>
+          <w:bookmarkEnd w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9744,70 +9988,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оцените насколько практическое обучение было полезно для Вашего предприятия, от 1 до 5 баллов?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z200" w:id="147"/>
+          <w:bookmarkStart w:name="z200" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае "нет" что Вам помешало открыть бизнес?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="147"/>
+          <w:bookmarkEnd w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9953,70 +10197,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z205" w:id="148"/>
+          <w:bookmarkStart w:name="z205" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подали ли Вы заявку на участие в грантовом/ льготном финансировании?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="148"/>
+          <w:bookmarkEnd w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10037,70 +10281,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Нет (пояснение).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z207" w:id="149"/>
+          <w:bookmarkStart w:name="z207" w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Как Вы считаете, обладаете ли Вы предпринимательской жилкой? </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="149"/>
+          <w:bookmarkEnd w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10194,70 +10438,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z209" w:id="150"/>
+          <w:bookmarkStart w:name="z209" w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Способны ли Вы вести собственное дело под собственный риск и имущественную ответственность?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="150"/>
+          <w:bookmarkEnd w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10351,179 +10595,179 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z211" w:id="151"/>
+          <w:bookmarkStart w:name="z211" w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подали ли Вы заявку на участие в грантовом/ льготном финансировании?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="151"/>
+          <w:bookmarkEnd w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) Да;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Нет (пояснение).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z213" w:id="152"/>
+    <w:bookmarkStart w:name="z213" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Консалтинговые услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z214" w:id="153"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z214" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1. Предоставление сервисной поддержки ведения предпринимательской деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z215" w:id="154"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z215" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестируемая гипотеза № 7: "Сервисная поддержка непосредственно влияет на сокращение издержек субъектов частного предпринимательства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10556,70 +10800,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z216" w:id="155"/>
+          <w:bookmarkStart w:name="z216" w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Какими из нижеперечисленных сервисных специализированных услуг Вы воспользовались?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="155"/>
+          <w:bookmarkEnd w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10737,70 +10981,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z220" w:id="156"/>
+          <w:bookmarkStart w:name="z220" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вы обращаетесь за данной услугой/услугами впервые?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="156"/>
+          <w:bookmarkEnd w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10862,70 +11106,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z222" w:id="157"/>
+          <w:bookmarkStart w:name="z222" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае "нет", назовите причину неоднократного использования услуги?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="157"/>
+          <w:bookmarkEnd w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11015,70 +11259,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z225" w:id="158"/>
+          <w:bookmarkStart w:name="z225" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приходилось ли обращаться за дополнительной платной консультацией после получения бесплатных сервисных специализированных услуг?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="158"/>
+          <w:bookmarkEnd w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11140,70 +11384,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z227" w:id="159"/>
+          <w:bookmarkStart w:name="z227" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Насколько часто вы нуждаетесь в получении консультационных услуг ведения предпринимательской деятельности?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="159"/>
+          <w:bookmarkEnd w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11321,70 +11565,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z231" w:id="160"/>
+          <w:bookmarkStart w:name="z231" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заметны ли реальные положительные изменения в вашей предпринимательской деятельности после получения сервисной поддержки? Если да, то какие?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="160"/>
+          <w:bookmarkEnd w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11474,159 +11718,159 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z234" w:id="161"/>
+          <w:bookmarkStart w:name="z234" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При предоставлении услуг, связанных с ведением бухгалтерского и налогового учета, а также составлением статистической отчетности, производилась ли демонстрация заполнения соответствующей отчетности?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="161"/>
+          <w:bookmarkEnd w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) Да (Пояснение);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Нет (Пояснение).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z236" w:id="162"/>
+    <w:bookmarkStart w:name="z236" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-2. Привлечение внешних консультантов на предприятие по вопросам внедрения новых методов управления, технологий производства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z237" w:id="163"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z237" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестируемая гипотеза № 8: "Привлечение внешних консультантов влияет на повышение эффективности предприятий".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11659,70 +11903,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z238" w:id="164"/>
+          <w:bookmarkStart w:name="z238" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С какой целью Вы обращались за услугой по привлечению внешних консультантов:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="164"/>
+          <w:bookmarkEnd w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11889,70 +12133,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z241" w:id="165"/>
+          <w:bookmarkStart w:name="z241" w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Удалось ли Вам реализовать практические рекомендации, разработанные привлеченным экспертом на основе анализа проблем вашего предприятия?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="165"/>
+          <w:bookmarkEnd w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12042,70 +12286,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z244" w:id="166"/>
+          <w:bookmarkStart w:name="z244" w:id="164"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Какие показатели Вашего предприятия продемонстрировали рост после консультации экспертов и примерно на сколько?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="166"/>
+          <w:bookmarkEnd w:id="164"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12251,70 +12495,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z249" w:id="167"/>
+          <w:bookmarkStart w:name="z249" w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внедрили ли Вы новые методы управления, технологии производства на Вашем предприятии?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="167"/>
+          <w:bookmarkEnd w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12376,70 +12620,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z251" w:id="168"/>
+          <w:bookmarkStart w:name="z251" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Повысилась ли компетенция у сотрудников Вашего предприятия благодаря опыту и знаниям привлеченного эксперта?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="168"/>
+          <w:bookmarkEnd w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12501,159 +12745,159 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z253" w:id="169"/>
+          <w:bookmarkStart w:name="z253" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ваше предприятие на данный момент жизнеспособно и самоокупается?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="169"/>
+          <w:bookmarkEnd w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) Да;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Нет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z255" w:id="170"/>
+    <w:bookmarkStart w:name="z255" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-3. Сервисная поддержка инвесторов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z256" w:id="171"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z256" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестируемая гипотеза № 9: "Если потенциальный инвестор изначально хотел вложить средства в проект, он осуществит инвестиции после получения консультаций".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12686,70 +12930,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z257" w:id="172"/>
+          <w:bookmarkStart w:name="z257" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Назовите уровень фронт-офиса, через который Вы получили государственную поддержку?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="172"/>
+          <w:bookmarkEnd w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12839,70 +13083,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z260" w:id="173"/>
+          <w:bookmarkStart w:name="z260" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Назовите услугу, за которой Вы обращались во фронт-офис?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="173"/>
+          <w:bookmarkEnd w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13244,70 +13488,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z272" w:id="174"/>
+          <w:bookmarkStart w:name="z272" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Был ли у Вас изначально проект, в который Вы хотели инвестировать?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="174"/>
+          <w:bookmarkEnd w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13369,70 +13613,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z274" w:id="175"/>
+          <w:bookmarkStart w:name="z274" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае "да", расскажите, помогла ли Вам полученная услуга осуществить инвестиции в данный проект?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="175"/>
+          <w:bookmarkEnd w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13571,70 +13815,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z276" w:id="176"/>
+          <w:bookmarkStart w:name="z276" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае "нет", расскажите подробнее, почему Вам не удалось применить рекомендации _______ (наименование оператора услуг)?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="176"/>
+          <w:bookmarkEnd w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13668,130 +13912,130 @@
               </w:rPr>
               <w:t>2) Проблема с инвестиционными проектами;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Другое.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z279" w:id="177"/>
+    <w:bookmarkStart w:name="z279" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Аналитические услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z280" w:id="178"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z280" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестируемая гипотеза № 10: "Публикуемые аналитические материалы способны повысить осведомленность и эффективность деятельности субъектов предпринимательства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z281" w:id="179"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z281" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестируемая гипотеза № 11: "Публикуемые аналитические материалы способны повысить осведомленность и желание населения с предпринимательской инициативой к открытию бизнеса".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z282" w:id="180"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z282" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестируемая гипотеза № 12: "Большая часть субъектов предпринимательства и населения не осведомлена о наличии аналитических услуг".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13901,70 +14145,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z283" w:id="181"/>
+          <w:bookmarkStart w:name="z283" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Знаете ли Вы о возможности бесплатного использования аналитического материала по развитию бизнеса?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="181"/>
+          <w:bookmarkEnd w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14026,70 +14270,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z285" w:id="182"/>
+          <w:bookmarkStart w:name="z285" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 В случае "да" из какого источника Вы узнали об этом? </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="182"/>
+          <w:bookmarkEnd w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14207,70 +14451,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z289" w:id="183"/>
+          <w:bookmarkStart w:name="z289" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае "да", удовлетворены ли Вы качеством аналитических данных?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="183"/>
+          <w:bookmarkEnd w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14332,70 +14576,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z291" w:id="184"/>
+          <w:bookmarkStart w:name="z291" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Как часто Вы нуждаетесь в получении актуальных аналитических данных в сфере предпринимательства?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="184"/>
+          <w:bookmarkEnd w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14513,70 +14757,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z295" w:id="185"/>
+          <w:bookmarkStart w:name="z295" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Вопрос для населения с предпринимательской инициативой </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="185"/>
+          <w:bookmarkEnd w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14743,70 +14987,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z298" w:id="186"/>
+          <w:bookmarkStart w:name="z298" w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вопрос для предпринимателя</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="186"/>
+          <w:bookmarkEnd w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14896,151 +15140,151 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z301" w:id="187"/>
+          <w:bookmarkStart w:name="z301" w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вопрос для предпринимателя</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="187"/>
+          <w:bookmarkEnd w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае 7 "да", оцените влияние аналитических материалов на повышение эффективности Вашего бизнеса, от 1 до 5 баллов?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z302" w:id="188"/>
+    <w:bookmarkStart w:name="z302" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Организационные услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z303" w:id="189"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z303" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1. Расширение деловых связей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z304" w:id="190"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z304" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестируемая гипотеза № 13: "Зарубежная стажировка влияет на повышение эффективности предприятий".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15073,70 +15317,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z305" w:id="191"/>
+          <w:bookmarkStart w:name="z305" w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Повысилась ли эффективность Вашего предприятия после прохождения зарубежной стажировки?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="191"/>
+          <w:bookmarkEnd w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15226,70 +15470,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z308" w:id="192"/>
+          <w:bookmarkStart w:name="z308" w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Какие показатели Вашего предприятия продемонстрировали рост после участия в расширении деловых связей и на сколько?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="192"/>
+          <w:bookmarkEnd w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15407,70 +15651,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z312" w:id="193"/>
+          <w:bookmarkStart w:name="z312" w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Удалось ли Вам осуществить трансферт технологий из-за зарубежных стран? </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="193"/>
+          <w:bookmarkEnd w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15532,70 +15776,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z314" w:id="194"/>
+          <w:bookmarkStart w:name="z314" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заключили ли Вы контракты с отечественными или зарубежными предпринимателями?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="194"/>
+          <w:bookmarkEnd w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15657,159 +15901,159 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z316" w:id="195"/>
+          <w:bookmarkStart w:name="z316" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Если вы ответили "да" на предыдущий вопрос, как вы думаете, смогли бы Вы заключить контракт с отечественными или зарубежными предпринимателями без участия данном проекте?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="195"/>
+          <w:bookmarkEnd w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) Да;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Нет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z318" w:id="196"/>
+    <w:bookmarkStart w:name="z318" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-2. Организация и проведение конкурсов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z319" w:id="197"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z319" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестируемая гипотеза № 14: "Проведение конкурсов способно повысить узнаваемость бренда предприятия".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15921,70 +16165,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z320" w:id="198"/>
+          <w:bookmarkStart w:name="z320" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Из каких источников Вы узнали о возможности участия в _________ (наименование конкурса)?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="198"/>
+          <w:bookmarkEnd w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16179,70 +16423,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z324" w:id="199"/>
+          <w:bookmarkStart w:name="z324" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Повысилась ли узнаваемость бренда Вашего предприятия после участия в конкурсе _________ (наименование конкурса)? </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="199"/>
+          <w:bookmarkEnd w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16437,70 +16681,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z328" w:id="200"/>
+          <w:bookmarkStart w:name="z328" w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рекомендовали бы Вы знакомым предпринимателям поучаствовать в _________ (наименование конкурса)?</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="200"/>
+          <w:bookmarkEnd w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16534,130 +16778,130 @@
               </w:rPr>
               <w:t>2) Нет;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Пока не знаю.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z331" w:id="201"/>
+    <w:bookmarkStart w:name="z331" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z332" w:id="202"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z332" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * БВУ – банк второго уровня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z333" w:id="203"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z333" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * МСП – малое и среднее предпринимательство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z334" w:id="204"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z334" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * ЭЦП – электронная цифровая подпись.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16853,428 +17097,428 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z337" w:id="205"/>
+    <w:bookmarkStart w:name="z337" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет по итогам анализа эффективности нефинансовых мер поддержки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z338" w:id="206"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z338" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общая информация: анализ системы нефинансовой поддержки за отчетный период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z339" w:id="207"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z339" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Отчетная информация по выборочной совокупности: анализ субъектов предпринимательства (с указанием категории предпринимательства, отраслевой и региональной принадлежности) и населения с предпринимательской инициативой (с указанием возраста, пола, региона), попавших в выборочную совокупность путем случайного отбора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z340" w:id="208"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z340" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Информация по анализу эффективности качественным методом, проводимый путем телефонного и (или) онлайн опроса части получателей мер поддержки по следующим критериям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z341" w:id="209"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z341" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       эффективность полученных услуг и (или) консультаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z342" w:id="210"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z342" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изначальная готовность получателей нефинансовых мер поддержки в открытии/развитии бизнеса/ инвестировании;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z343" w:id="211"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z343" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       способность субъектов предпринимательства к дальнейшему развитию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z344" w:id="212"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z344" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Информация по анализу эффективности количественным методом: поиск и обработка необходимых статистических показателей для расчета основных показателей, вытекающих из условий предоставления нефинансовых мер поддержки в разрезе инструментов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z345" w:id="213"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z345" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Образец: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z346" w:id="214"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z346" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование инструмента нефинансовой поддержки _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z347" w:id="215"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z347" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анализ подходящего ключевого индикатора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z348" w:id="216"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z348" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Анализ по эффективности расходования бюджетных средств осуществляется по следующей информации: анализ соотношения удельного веса фактического значения прямого результата от планового к удельному весу аналогичного соотношения бюджетных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z349" w:id="217"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z349" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По итогам оценки расходования бюджетных средств методом сравнения согласно принципу эффективности, будут выработаны рекомендации по дальнейшему повышению эффективности расходования бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z350" w:id="218"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z350" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Заключение: ключевые выводы и рекомендации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z351" w:id="219"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z351" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ключевые выводы в части:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z352" w:id="220"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z352" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уровня эффективности нефинансовых мер поддержки, предоставляемых субъектам частного предпринимательства и населению с предпринимательской инициативой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z353" w:id="221"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z353" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       качества предоставления нефинансовых мер поддержки операторами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z354" w:id="222"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z354" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уровня эффективности расходования бюджетных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z355" w:id="223"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z355" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рекомендации в части дальнейшего совершенствования условий предоставления нефинансовых мер поддержки, предоставляемых субъектам частного предпринимательства и населению с предпринимательской инициативой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="221"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17457,100 +17701,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z358" w:id="224"/>
+    <w:bookmarkStart w:name="z358" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Отчетная информация для государственных органов,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   предоставляющих нефинансовые меры поддержки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z359" w:id="225"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z359" w:id="223"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общая информация:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Наименование государственного органа: ___________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>