--- v1 (2026-03-16)
+++ v2 (2026-07-26)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b5c1a38" w14:textId="b5c1a38">
+    <w:p w14:paraId="595e327" w14:textId="595e327">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -187,71 +188,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 98, </w:t>
+      В соответствии с пунктом с 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 99, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -267,54 +268,126 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 106 Социального кодекса Республики Казахстан и подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -822,5107 +895,3739 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к приказу</w:t>
+              <w:t>Утверждены приказом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заместитель Премьер-Министра -</w:t>
+              <w:t>Заместителя Премьер-Министра -</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министр труда и социальной</w:t>
+              <w:t>Министра труда и социальной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>защиты населения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 9 июня 2023 года № 214</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Правила предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила регистрации лиц, ищущих работу, безработных и осуществления трудового посредничества, оказываемого карьерными центрами</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. По всему тексту слова "местному органу по вопросам занятости населения", "Местный орган по вопросам занятости населения", "местного органа по вопросам занятости населения", "местным органом по вопросам занятости населения", "местном органе по вопросам занятости населения" заменены словами "центру трудовой мобильности", "Центр трудовой мобильности", "центра трудовой мобильности", "центром трудовой мобильности", "центре трудовой мобильности" в соответствии с приказом Министра труда и социальной защиты населения РК от 24.10.2023 </w:t>
+      Сноска. Правила - в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 457</w:t>
+        <w:t>№ 220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkStart w:name="z295" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила регистрации лиц, ищущих работу, безработных и осуществления трудового посредничества, оказываемого карьерными центрами (далее – Правила) разработаны в соответствии с </w:t>
+      1. Настоящие Правила регистрации лиц, ищущих работу, безработных и осуществления трудового посредничества, оказываемого карьерными центрами (далее – Правила) разработаны в соответствии с пунктом 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 98, </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> статьи 99, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 106 Социального кодекса Республики Казахстан (далее – Социальный кодекс) и подпунктом 1) </w:t>
+        <w:t xml:space="preserve"> статьи 106 Социального кодекса Республики Казахстан и подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" и определяют порядок регистрации лиц, ищущих работу, регистрации безработных, осуществления трудового посредничества карьерными центрами.</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок регистрации лиц, ищущих работу, регистрации безработных, осуществления трудового посредничества карьерными центрами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
-[...15 lines deleted...]
-      1) информационно-коммуникационные технологии – совокупность методов работы с электронными информационными ресурсами и методов информационного взаимодействия, осуществляемых с применением аппаратно-программного комплекса и сети телекоммуникаций;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ассистент – работник карьерного центра, выполняющий функции по оказанию содействия консультанту по социальной работе и акиму поселка, села, сельского округа в проведении консультации, собеседования, а также мониторинга выполнения обязательств по социальному контракту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
-[...15 lines deleted...]
-      2) ассистент – работник карьерного центра, выполняющий функции по оказанию содействия консультанту по социальной работе и акиму поселка, села, сельского округа в проведении консультации, собеседования, а также мониторинга выполнения обязательств по социальному контракту;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) социальные выплаты – выплаты, осуществляемые Государственным фондом социального страхования в пользу получателя социальной выплаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...15 lines deleted...]
-      3) единая информационная система социально-трудовой сферы – объект информатизации, предназначенный для автоматизации деятельности уполномоченного государственного органа, местных исполнительных органов по вопросам социальной защиты и занятости населения, центров трудовой мобильности, карьерных центров, Центра развития трудовых ресурсов и межведомственного взаимодействия в целях предоставления государственных услуг населению в социально-трудовой сфере;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вакансия – свободное рабочее место (должность) у работодателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...15 lines deleted...]
-      4) вакансия – свободное рабочее место (должность) у работодателя;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) автоматизированная информационная система "Рынок труда" (далее – АИС "Рынок труда") – автоматизированная информационная система в составе единой информационной системы социально-трудовой сферы, предназначенная для автоматизации деятельности центров трудовой мобильности, карьерных центров с целью оказания посредничества в трудоустройстве, мониторинга и формирования отчетности, и межведомственного взаимодействия, включая интеграцию с информационными системами государственных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) лицо, ищущее работу – физическое лицо, обратившееся в карьерный центр за содействием в занятости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) трудоустройство – комплекс организационных, экономических и правовых мероприятий, призванных способствовать обеспечению занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) индивидуальный план трудоустройства – документ, в котором указываются личные данные безработного, планируемые и реализуемые мероприятия по содействию занятости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) индивидуальная карта занятости – документ, в котором указываются личные данные, история занятости, предлагаемые и реализуемые мероприятия, цели содействия занятости и их исполнение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) безработный – физическое лицо, осуществляющее поиск работы и готовое приступить к работе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) подходящая работа – работа, в том числе временного характера, соответствующая профессиональной подготовке, трудовому стажу и опыту работы по прежней специальности, состоянию здоровья, режиму рабочего времени, транспортной доступности рабочего места;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, городах областного и республиканского значения, столице;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) государственная услуга – одна из форм реализации отдельных государственных функций или их совокупности, осуществляемых по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) информационная система мониторинга оказания государственных услуг – информационная система, предназначенная для автоматизации и мониторинга процесса оказания государственных услуг, в том числе оказываемых через Государственную корпорацию "Правительство для граждан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) информационная система государственных органов – организационно-упорядоченная совокупность информационно-коммуникационных технологий, обслуживающего персонала и технической документации, реализующих определенные технологические действия посредством информационного взаимодействия и предназначенных для решения конкретных функциональных задач;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) абонентское устройство сотовой связи – средство связи индивидуального использования, формирующее сигналы электрической связи для передачи или приема заданной абонентом информации и подключаемое к сети оператора сотовой связи, не имеющее постоянного географически определяемого местоположения в рамках обслуживаемой территории, работающее в сетях сотовой связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) информационно-коммуникационные технологии – совокупность методов работы с электронными информационными ресурсами и методов информационного взаимодействия, осуществляемых с применением аппаратно-программного комплекса и сети телекоммуникаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) Электронная биржа труда – объект информатизации, представляющий собой единую цифровую платформу занятости для соискателей и работодателей, обеспечивающую поиск работы и содействие в подборе персонала, оказание услуг в сфере занятости в электронном и проактивном формате, в соответствии с </w:t>
+      17) Электронная биржа труда – объект информатизации, представляющий собой единую цифровую платформу занятости для соискателей и работодателей, обеспечивающую поиск работы и содействие в подборе персонала, оказание услуг в сфере занятости в электронном и проактивном формате, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Социальным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...239 lines deleted...]
-      17) индивидуальный план трудоустройства – документ, в котором указываются личные данные безработного, планируемые и реализуемые мероприятия по содействию занятости.</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Перечень основных требований к оказанию государственных услуг (далее – Перечень требований), включающих характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственных услуг приведены согласно приложению 1 Перечня основных требований к оказанию государственной услуги "Регистрация лиц, ищущих работу" и приложению 2 Перечня основных требований к оказанию государственной услуги "Регистрация безработных к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...111 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок регистрации лиц, ищущих работу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Лицо, не имеющее работу и (или) заработка (дохода), ищущее подходящую работу (далее – соискатель), при обращении за содействием в трудоустройстве регистрируется в качестве лица, ищущего работу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) через карьерный центр по месту жительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) через веб-портал "Электронного правительства";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) посредством единой цифровой платформы занятости "Электронная биржа труда" (далее - Электронная биржа труда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок регистрации лиц, ищущих работу</w:t>
-[...96 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Порядок регистрации лиц, ищущих работу, при обращении в карьерный центр</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Для регистрации в качестве лица, ищущего работу, соискатель предъявляет в карьерный центр по месту жительства либо по месту временного пребывания документы в соответствии с перечнем, предусмотренным Перечнем требований согласно приложению 1 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После удостоверения личности и введения данных в АИС "Рынок труда" документы возвращаются соискателю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Лицо, не достигшее шестнадцатилетнего возраста, также предоставляет письменное заявление одного из его законных представителей в произвольной форме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Специалист карьерного центра проверяет достоверность документов и персональных данных (сведений), представленных соискателем на основании сведений, получаемых из информационных систем государственных органов и (или) организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. В случаях установления недостоверности представленных персональных данных (сведений), документов и (или) данных (сведений), содержащихся в них, карьерный центр в течение одного рабочего дня со дня их поступления возвращает приложенные к заявлению документы и выдает соискателю уведомление об отказе в регистрации в качестве лица, ищущего работу по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Работник карьерного центра предоставляет соискателю полную информацию о государственных мерах содействия занятости населения и услугах, оказываемых карьерным центром.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Работник карьерного центра на основе индивидуального идентификационного номера соискателя формирует в АИС "Рынок труда" запрос в информационные системы государственных органов и (или) организаций для получения персональной информации о соискателе, после чего персональные данные соискателя вносит в индивидуальную карту занятости в АИС "Рынок труда".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В АИС "Рынок труда" на основании персональных данных, внесенных в индивидуальную карту занятости, исходя из предполагаемой длительности периода безработицы, автоматически определяется соответствующая категория соискателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. После установления достоверности представленных документов и (или) данных (сведений), содержащихся в них, карьерный центр в течение одного рабочего дня со дня их поступления регистрируют соискателя в качестве лиц, ищущих работу и при обращении соискателя выдает уведомление о регистрации в качестве лица, ищущего работу по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицо, получает оповещение о регистрации в качестве лица, ищущего работу, посредством информационно-коммуникационных технологий и (или) абонентского устройства сотовой связи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
-[...15 lines deleted...]
-      13. При регистрации соискателя в качестве лица, ищущего работу, работник карьерного центра информирует о возможностях использования и портала enbek.kz.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При регистрации соискателя в качестве лица, ищущего работу, работник карьерного центра информирует о возможностях использования Электронной биржи труда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
-[...15 lines deleted...]
-      14. В случае отсутствия карьерного центра в сельском населенном пункте соискатель обращается в аппарат акима сельского округа к ассистенту для регистрации в качестве лица, ищущего работу. Ассистент проводит предварительное заполнение данных соискателя. </w:t>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В случае отсутствия карьерного центра в сельском населенном пункте соискатель обращается в аппарат акима сельского округа к ассистенту для регистрации в качестве лица, ищущего работу. Ассистент проводит предварительное заполнение данных соискателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Соискатель предъявляет ассистенту документы, в соответствии с перечнем, предусмотренным Перечнем требований согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ассистент проверяет достоверность документов и персональных данных (сведений), представленных соискателем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При заполнении данных соискателя ассистент вносит персональные данные в индивидуальную карту занятости в АИС "Рынок труда". В случае отсутствия доступа в АИС "Рынок труда" ассистент заполняет индивидуальную карту занятости в электронном либо в бумажном виде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В АИС "Рынок труда" проводится распределение соискателя на категории исходя из предполагаемой длительности периода безработицы в соответствии с пунктом 11 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Ассистент информирует соискателя о возможностях использования Электронной биржи труда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. После установления достоверности представленных документов и (или) данных (сведений), содержащихся в них, ассистент в течение одного рабочего дня, направляет в карьерный центр документы, предусмотренные Перечнем требований согласно приложению 1 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Работник карьерного центра в течение одного рабочего дня со дня получения документов от ассистента вносит персональные данные соискателя в АИС "Рынок труда", делает отметку о регистрации соискателя в качестве лица, ищущего работу, и уведомляет соискателя о дате регистрации через ассистента или посредством информационно-коммуникационных технологий и (или) абонентского устройства сети сотовой связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. При повторном обращении соискателя для регистрации в качестве лица, ищущего работу, работник карьерного центра осуществляет проверку достоверности персональных данных и сведений, представленных соискателем ранее, и вносит соответствующие изменения в индивидуальную карту занятости.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Карьерный центр обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Карьерный центр в течение двух рабочих дней со дня регистрации лица, ищущего работу, оказывает ему содействие в подборе подходящей работы в соответствии с главой 5 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Порядок регистрации лиц, ищущих работу, через веб-портал "электронного правительства"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Соискатель регистрируется в качестве лица, ищущего работу, в электронной форме через веб-портал "электронного правительства" при наличии электронной цифровой подписи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Соискатель для регистрации в качестве лица, ищущего работу, через веб-портал "электронного правительства" заполняет заявку на получение государственной услуги с указанием персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статус о принятии запроса на оказание государственной услуги направляется в "личный кабинет" соискателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Данные соискателя автоматически направляются в АИС "Рынок труда" карьерного центра по месту жительства или по месту временного пребывания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Работник карьерного центра проводит регистрацию лица, ищущего работу в соответствии с пунктами 7, 8, 9, 10, 11 и 12 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о документах, удостоверяющие личность, работник карьерного центра получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. На портале "электронного правительства" результат оказания государственной услуги направляется и хранится в "личном кабинете" соискателя в форме электронного документа, подписанного электронной цифровой подписью директора карьерного центра или уполномоченного им лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Порядок регистрации лиц, ищущих работу, посредством Электронной биржи труда</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Соискатель регистрируется в качестве лица, ищущего работу, посредством Электронной биржи труда при наличии электронной цифровой подписи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. В "личном кабинете" на Электронной бирже труда соискатель выбирает карьерный центр, соответствующий его месту жительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. На основе индивидуального идентификационного номера, внесенного соискателем, на портале Электронной бирже труда формируется запрос в информационные системы государственных органов и (или) организаций для получения персональной информации о соискателе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. В "личном кабинете" на Электронной бирже труда соискатель заполняет заявку на получение государственной услуги регистрации в качестве лица, ищущего работу с указанием персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. На Электронной бирже труда автоматически осуществляется регистрация соискателя в качестве лица, ищущего работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Информация о регистрации в качестве лица, ищущего работу, поступает в АИС "Рынок труда" в карьерный центр по месту жительства соискателя. В АИС "Рынок труда" автоматически формируется индивидуальная карта занятости лица, ищущего работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Электронная биржа труда направляет лицу, ищущему работу, оповещение о регистрации в качестве лица, ищущего работу, в "личный кабинет" на Электронной бирже труда, а также посредством передачи оповещения на абонентское устройство сотовой связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. В АИС "Рынок труда" проводится распределение соискателя на категории исходя из предполагаемой длительности периода безработицы в соответствии с </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+      36. Электронная биржа труда в течение двух рабочих дней со дня регистрации лица, ищущего работу, автоматически подбирает вакансии в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>параграфом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> главы 5 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Лицо, ищущее работу, откликается на вакансии, полученные через Электронную биржу труда и от карьерного центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицо, ищущее работу, уведомляет карьерный центр, а проживающее в сельском населенном пункте – акима поселка, села, сельского округа о согласии или об отказе от предложенной подходящей работы посредством информационно-коммуникационных технологий и (или) абонентского устройства сотовой связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок регистрации безработных лиц</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. В случае, если карьерный центр по истечении периода, указанного в пункте 23 настоящих Правил, не подобрал для лица, ищущего работу, подходящую работу, или лицо, ищущее работу, отказалось от предложенной работы, то в АИС "Рынок труда" лицо, ищущее работу, автоматически регистрируется в качестве безработного.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АИС "Рынок труда" осуществляет проверку достоверности информации, полученной из информационных систем государственных органов и (или) организаций, для регистрации лица, ищущего работу, в качестве безработного, согласно пункту 40 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицу, ищущему работу, направляется оповещение о регистрации в качестве безработного или отказе посредством Электронной биржи труда и (или) абонентского устройства сети сотовой связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19. После установления достоверности представленных документов и (или) данных (сведений), содержащихся в них, ассистент в течение одного рабочего дня, направляет в карьерный центр документы, предусмотренные Перечнем требований согласно </w:t>
-[...9 lines deleted...]
-        <w:t>приложению 1</w:t>
+      39. Работник карьерного центра по запросу выдает уведомление о регистрации в качестве безработного по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, либо уведомление об отказе в регистрации лица, ищущего работу, в качестве безработного согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам по основаниям, предусмотренным пунктом 41 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Не регистрируются в качестве безработного:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не достигшие шестнадцатилетнего возраста;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) занятые лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) лица, достигшие пенсионного возраста, установленного пунктами 1, 2 и 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Социального кодекса Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) представившие документы, содержащие заведомо ложные сведения об отсутствии работы и заработка (дохода), а также другие недостоверные сведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) студенты и учащиеся старших классов общеобразовательных школ, претендующие на участие в активных мерах содействия занятости, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Социальным кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) лица, осужденные по решению суда к исправительным работам либо общественным работам, а также к наказанию в виде лишения свободы, если данное наказание не назначено условно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Работник карьерного центра в течение одного рабочего дня со дня регистрации извещает безработного, о перечне документов, которые необходимы для назначения социальной выплаты на случай потери работы из Государственного фонда социального страхования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Карьерный центр обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Безработные, зарегистрированные в центре трудовой мобильности, соблюдают порядок, условия и сроки посещения или уведомления карьерного центра в соответствии с Социальным кодексом Республики Казахстан и настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      44. Предоставление информации о регистрации в качестве безработного осуществляется по запросу безработного посредством Электронной биржи труда, веб-портала "электронного правительства" и (или) объектов информатизации при наличии электронной цифровой подписи в виде электронного документа согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок действия предоставленной информации о регистрации в качестве безработного составляет тридцать календарных дней со дня ее выдачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Центр трудовой мобильности в течение двух рабочих дней со дня получения соответствующей информации через "АИС Рынок труда" от карьерного центра снимает с учета безработного в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) поступления за безработного отчислений на обязательное социальное медицинское страхование, обязательных пенсионных взносов и социальных отчислений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отказа от трех предложенных карьерным центром вариантов подходящей работы или несвоевременного уведомления карьерного центра, а проживающего в сельских населенных пунктах – акима поселка, села, сельского округа о согласии или отказе от предложенных вариантов подходящей работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z108" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) неявки безработного лица без уважительных причин:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в течение пяти рабочих дней со дня уведомления карьерным центром по месту предложенного трудоустройства или обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в течение трех рабочих дней по вызову в карьерный центр на участие в активных мерах содействия занятости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z111" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      самовольного прекращения участия в активных мерах содействия занятости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) нарушения безработным без уважительных причин сроков посещения или уведомления карьерного центра, предусмотренных в пункте 44 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуждения безработного к наказанию в виде лишения свободы либо направления на принудительное лечение по вступившему в законную силу решению суда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z114" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) несвоевременное (в течение пяти рабочих дней) предоставление карьерному центру обстоятельств, влияющих на дальнейшую работу с ним, связанную с:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переменой места жительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      трудоустройством на постоянную, временную работу, работу по договорам гражданско-правового характера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      занятием предпринимательской деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      учредительством (соучредительство) в организации независимо от организационно-правовой формы и формы собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      установлением или изменение и группы инвалидности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      назначением пенсионных выплат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) предоставления заведомо ложных или поддельных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Карьерный центр в течение двух рабочих дней со дня снятия безработного с учета уведомляет его об этом посредством информационно-коммуникационных технологий и (или) абонентского устройства сотовой связи, а жителей сельской местности, через акима поселка, села и сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. В случае, если Электронной биржей труда или карьерным центром по истечении периода, указанного в пункте 36 настоящих Правил, не подобрана подходящая работа, или лицо, ищущее работу, отказалось от предложенной работы, то лицо, ищущее работу, автоматически регистрируется в качестве безработного.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Электронная биржа труда осуществляет проверку достоверности информации, полученной из информационных систем государственных органов и (или) организаций, для регистрации лица, ищущего работу, в качестве безработного, по основаниям, предусмотренным пунктом 40 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Информация о регистрации в качестве безработного поступает в АИС "Рынок труда" в карьерный центр по месту жительства соискателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Лицу, ищущему работу, направляется оповещение о регистрации в качестве безработного или отказе посредством информационно-коммуникационных технологий и (или) абонентского устройства сети сотовой связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Если безработный является участником системы обязательного социального страхования в "личном кабинете" на Электронной бирже труда безработный заполняет заявку и номер банковского счета для получения социальной выплаты на случай потери работы из Государственного фонда социального страхования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Снятие с учета безработного осуществляется в соответствии с пунктом 45 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействий) центра трудовой мобильности и (или) его должностных лиц, карьерного центра и (или) его должностных лиц</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z130" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Карьерный центр в течение двух рабочих дней со дня регистрации лица, ищущего работу, оказывает ему содействие в подборе подходящей работы в соответствии с </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
+      53. Жалоба на решения, действия (бездействия) центра трудовой мобильности и (или) его должностных лиц, карьерного центра и (или) его должностных лиц по вопросам оказания государственных услуг подается в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурного процессуального кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      54. В случаях несогласия с результатами оказанной государственной услуги услугополучатель обращается в суд в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Административным процедурным процессуальным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z132" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок осуществления трудового посредничества</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z133" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 2. Порядок регистрации лиц, ищущих работу, через веб-портал "электронного правительства"</w:t>
-[...2254 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Разработка индивидуального плана трудоустройства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Для оказания содействия работодателям в подборе подходящего специалиста, а лицам, ищущим работу, безработным и иным обратившимся лицам в подборе подходящей работы осуществляется трудовое посредничество.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z135" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В целях осуществления трудового посредничества работник карьерного центра в течение двух рабочих дней со дня регистрации лица, ищущего работу центром трудовой мобильности в качестве безработного, составляет в АИС "Рынок труда" индивидуальный план трудоустройства по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 10</w:t>
+        <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z142" w:id="127"/>
-[...15 lines deleted...]
-      64. Безработный, зарегистрированный в центре трудовой мобильности, в течение пяти рабочих дней со дня наступления обстоятельств, влияющих на дальнейшую работу с ним, предоставляет карьерному центру соответствующую информацию, связанную с:</w:t>
+    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Заполненный индивидуальный план трудоустройства подписывается безработным и работником карьерного центра, который разрабатывал план. Экземпляр индивидуального плана трудоустройства передается безработному.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z143" w:id="128"/>
+    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Безработный, зарегистрированный в центре трудовой мобильности, выполняет мероприятия и соблюдает сроки, установленные в индивидуальном плане трудоустройства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Безработный, зарегистрированный в центре трудовой мобильности, в течение пяти рабочих дней со дня наступления обстоятельств, влияющих на дальнейшую работу с ним, предоставляет карьерному центру соответствующую информацию, связанную с:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z139" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) переменой места жительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z144" w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z140" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) трудоустройством на постоянную, временную работу, работу по договорам гражданско-правового характера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z145" w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z141" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) занятием предпринимательской деятельностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z146" w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z142" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) учредительством (соучредительство) в организации независимо от организационно-правовой формы и формы собственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z147" w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z143" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) установлением или изменением группы инвалидности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z148" w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z144" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) назначением пенсионных выплат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z149" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z145" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Работник карьерного центра проводит мониторинг выполнения безработным мероприятий индивидуального плана трудоустройства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z150" w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z146" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Карьерный центр после регистрации лица в качестве безработного оказывает ему содействие в подборе подходящей работы, в соответствии с параграфом 3 настоящей главы, или направляет его на активные меры содействия занятости в соответствии с индивидуальным планом трудоустройства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z147" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Порядок регистрации вакансий, предоставленных работодателями в карьерный центр</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z148" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Работодатель направляет карьерному центру посредством Электронной биржи труда сведения о наличии вакансий, за исключением вакантных должностей государственных служащих, выборных государственных должностей, депутатов Парламента и маслихатов, судей Республики Казахстан, лиц, состоящих на воинской службе, сотрудников специальных государственных, правоохранительных органов и государственной фельдъегерской службы, работников Национального Банка Республики Казахстан и его ведомств, уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций в течение пяти рабочих дней со дня их появления с указанием условий труда и оплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z149" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      65. Карьерный центр после регистрации лица в качестве безработного оказывает ему содействие в подборе подходящей работы, в соответствии с </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="136"/>
+      61. При направлении сведений о наличии вакансий посредством Электронной биржи труда работодатели размещают информацию о вакансии, по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, через "личный кабинет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z150" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сформированные работодателем на Электронной бирже труда сведения о вакансиях автоматически размещаются в АИС "Рынок труда".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z151" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 2. Порядок регистрации вакансий, предоставленных работодателями в карьерный центр</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="137"/>
+        <w:t xml:space="preserve"> Параграф 3. Подбор кандидатов на вакансии и направление их к работодателям</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z152" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. После регистрации вакансий, которые направлены работодателем в карьерный центр посредством Электронной биржи труда, в соответствии с параграфом 2 настоящей главы, карьерный центр в течение одного рабочего дня проводит подбор кандидатов на вакансии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z153" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карьерный центр проводит подбор кандидатов на вакансии среди лиц, ищущих работу, безработных и иных обратившихся лиц, зарегистрированных карьерным центром в АИС "Рынок труда" и лиц, которые самостоятельно зарегистрировались на Электронной бирже труда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z154" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карьерный центр обеспечивает подбор вакансий для зарегистрированных в АИС "Рынок труда" лиц, ищущих работу, безработных и иных обратившихся лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z155" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Работник карьерного центра проводит отбор кандидатов на вакансию с учетом профессии (должности) кандидата, уровня профессиональной подготовки и квалификации, опыта и навыков работы, уровня заработной платы, режима рабочего времени, а также в соответствии с другими требованиями и условиями для кандидатов, установленными работодателями при регистрации вакансии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z156" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Работник карьерного центра в течение одного рабочего дня со дня возникновения вакансий уведомляет лицо, ищущее работу, и (или) безработного, и (или) иных обратившихся лиц о наличии подходящей работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z157" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при его личном посещении карьерного центра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z158" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) посредством Электронной биржи труда через "личный кабинет";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z159" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) посредством абонентского устройства сети сотовой связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z160" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если лицо, ищущее работу, безработный или иное обратившееся лицо проживают в сельской местности, специалист карьерного центра уведомляет их о наличии подходящей работы также через ассистента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z161" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. При получении от карьерного центра предложений о наличии подходящей работы лицо, ищущее работу в течение одного рабочего дня, безработный и иное обратившееся лицо в течение трех рабочих дней, лично или посредством информационно-коммуникационных технологий и (или) абонентского устройства сотовой связи уведомляет карьерный центр о согласии или отказе от предложенной подходящей работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z162" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. При согласии кандидатов на трудоустройство на заявленную вакансию и при соответствии условий работы для кандидатов специалист карьерного центра в течение одного рабочего дня направляет работодателю данные (резюме) отобранных кандидатов через АИС "Рынок труда". Данные (резюме) кандидатов отображаются в "личном кабинете" работодателя на Электронной бирже труда. Специалист карьерного центра посредством информационно-коммуникационных технологий и (или) абонентского устройства сотовой связи сообщает работодателю о направленных ему данных (резюме) кандидатов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z163" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае необходимости, специалист карьерного центра напоминает работодателю рассмотреть данные (резюме) кандидатов и сообщить о своем решении посредством абонентского устройства сотовой связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z164" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специалист карьерного центра согласовывает с работодателем время и место проведения собеседования с кандидатами, которые заинтересовали работодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z165" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специалист карьерного центра посредством абонентского устройства сотовой связи уведомляет кандидатов о времени и месте проведения собеседования с работодателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z166" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если лицо, ищущее работу, безработный или иное обратившееся лицо проживают в сельской местности, специалист карьерного центра уведомляет их о наличии о времени и месте проведения собеседования с работодателем через ассистента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z167" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Безработный, зарегистрированный в центре трудовой мобильности, в течение трех рабочих дней со дня уведомления о времени и месте проведения собеседования карьерным центром обращается к работодателю по вопросу трудоустройства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z168" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Работодатель в "личном кабинете" на Электронной бирже труда ставит отметку о приеме на работу кандидата или об отказе в приеме на работу. Информация о трудоустройстве кандидата или об отказе в трудоустройстве поступает в АИС "Рынок труда".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z169" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отсутствие в АИС "Рынок труда" информации о приеме на работу в течение пяти рабочих дней считается отказом в трудоустройстве предложенного кандидата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z170" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. В случае подтверждения трудоустройства кандидата работодателем, соответствующая вакансия удаляется автоматически из Электронной биржи труда и в АИС "Рынок труда".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z171" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Карьерным центром обеспечивается функционирование зоны самообслуживания, где предоставляется возможность самостоятельного размещения резюме и поиска свободных вакансий для соискателей и самостоятельного поиска персонала для работодателей посредством Электронной биржи труда, а также осуществляется консультирование населения по вопросам использования Электронной биржи труда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z172" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...155 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 3. Подбор кандидатов на вакансии и направление их к работодателям</w:t>
-[...601 lines deleted...]
-      79. Портал enbek.kz направляет уведомление лицу, ищущему работу, или безработному о назначении собеседований работодателем посредством информационно-коммуникационных технологий и (или) абонентского устройства сотовой связи.</w:t>
+        <w:t xml:space="preserve"> Параграф 4. Порядок осуществления трудового посредничества посредством Электронной биржи труда</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z182" w:id="164"/>
-[...15 lines deleted...]
-      80. Лица, ищущие работу, или безработные на портале enbek.kz через "личный кабинет" могут отказаться от прохождения собеседования.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Информация о вакансиях поступает в "личный кабинет" лица, ищущего работу, или безработного на Электронной бирже труда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z183" w:id="165"/>
-[...15 lines deleted...]
-      81. В случае трудоустройства лица, ищущие работу, или безработного работодатель, посредством "личного кабинета" на портале enbek.kz делает отметку о приеме на работу.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Электронная биржа труда направляет уведомление лицу, ищущему работу, или безработному о назначении собеседований работодателем посредством информационно-коммуникационных технологий и (или) абонентского устройства сотовой связи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z175" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Лица, ищущие работу, или безработные на Электронной бирже труда через "личный кабинет" могут отказаться от прохождения собеседования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z176" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. В случае трудоустройства лица, ищущие работу, или безработного работодатель, посредством "личного кабинета" на Электронной бирже труда делает отметку о приеме на работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5969,51 +4674,51 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к правилам регистрации лиц,</w:t>
+              <w:t>к Правилам регистрации лиц,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ищущих работу, безработных и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6027,88 +4732,50 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>посредничества, оказываемые</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>карьерными центрами</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6199,87 +4866,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Карьерный центр (далее – услугодатель)</w:t>
+Регистрация лиц, ищущих работу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6312,135 +4979,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование предоставления подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z31" w:id="166"/>
-[...62 lines deleted...]
-3) посредством объекта информатизации портал enbek.kz.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6473,87 +5092,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 (один) рабочий день.</w:t>
+Кареьный центр (далее – услугодатель)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6586,87 +5205,135 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Способы представления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Электронная (частично автоматизированная) / бумажная</w:t>
+          <w:bookmarkStart w:name="z178" w:id="168"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) услугодатель;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="168"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) веб-портал "электронного правительства": www.egov.kz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Электронная биржа труда: www.enbek.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6699,87 +5366,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уведомление о регистрации в качестве лица, ищущего работу либо мотивированный ответ об отказе в оказании государственной услуги по основаниям, предусмотренным пунктом 9 настоящего перечня</w:t>
+1 (один) рабочий день.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6812,87 +5479,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Государственная услуга оказывается бесплатно</w:t>
+              <w:t xml:space="preserve">
+Электронная (полностью автоматизированная) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6925,155 +5592,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z33" w:id="167"/>
-[...82 lines deleted...]
-3) портала enbek.kz – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Трудовому кодексу Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уведомление о регистрации в качестве лица, ищущего работу либо мотивированный ответ об отказе в оказании государственной услуги по основаниям, предусмотренным пунктом 9 настоящего перечня</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7106,295 +5705,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z35" w:id="168"/>
-[...222 lines deleted...]
-На портале egov.kz уведомление о принятии заявки с указанием даты получения результата государственной услуги направляется в "личный кабинет" услугополучателя</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственная услуга оказывается бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7427,107 +5818,155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z42" w:id="169"/>
-[...15 lines deleted...]
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+          <w:bookmarkStart w:name="z180" w:id="169"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) услугодателя – с понедельника по пятницу с 9.00 часов до 18.30 часов с перерывом на обед с 13.00 часов до 14.30 часов, кроме выходных и праздничных дней, согласно Трудовому кодексу Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) несоответствие представленных сведений услугополучателем, необходимых для оказания государственной услуги, требованиям установленным настоящим Перечнем</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) веб-портала "электронного правительства" – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Электронной биржи труда – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Трудовому кодексу Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7560,209 +5999,681 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z43" w:id="170"/>
+          <w:bookmarkStart w:name="z182" w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Для регистрации в качестве лица, ищущего работу, услугополучатель предъявляет услугодателю:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление по форме согласно приложению 1 к перечню;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) документ, удостоверяющий личность услугополучателя, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) документ, подтверждающий трудовую деятельность (при наличии);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) документ об образовании, квалификации, наличии специальных знаний или профессиональной подготовки (при наличии);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>После удостоверения личности и введения данных в АИС "Рынок труда" документы возвращаются услугополучателю.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Для регистрации в качестве лица, ищущего работу, через веб-портал "электронного правительства" или Электронной биржи труда услугополучатель заполняет форму сведений для регистрации в качестве лица, ищущего работу, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> к приказу Заместителя Премьер-Министра - Министр труда и социальной защиты населения Республики Казахстан от 1 сентября 2023 года № 365 "Об утверждении формы индивидуальной карты занятости и правил ее ведения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 33380) в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения документа, удостоверяющего личность, документа, подтверждающего трудовую деятельность, документа об образовании услугодатель получает из соответствующих информационных систем государственных органов через шлюз "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На веб-портале "электронного правительства" уведомление о принятии заявки с указанием даты получения результата государственной услуги направляется в "личный кабинет" услугополучателя.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них; 2) несоответствие представленных сведений услугополучателем, необходимых для оказания государственной услуги, требованиям установленным настоящим Перечнем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z190" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адреса мест оказания государственной услуги размещены на:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="170"/>
-[...17 lines deleted...]
-          </w:p>
+          <w:bookmarkEnd w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) www.egov.kz;</w:t>
+              <w:t>1) интернет-ресурсе Министерства труда и социальной защиты населения Республики Казахстан – www.gov.kz, раздел "Государственные услуги";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Контактные телефоны справочных служб услугодателя по вопросам оказания государственной услуги указаны на интернет-ресурсе www.enbek.kz.</w:t>
+              <w:t>2) веб-портале "электронного правительства": www.egov.kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Контактные телефоны справочных служб услугодателя по вопросам оказания государственной услуги указаны на интернет-ресурсе www.gov.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Единый контакт-центр: "1414".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Для использования цифрового документа необходимо пройти авторизацию в мобильном приложении с использованием электронно-цифровой подписи или одноразового пароля, далее перейти в раздел "цифровые документы" и выбрать нужный документ. Сервис цифровых документов доступен для авторизованных пользователей в мобильном приложении".</w:t>
+Для использования цифрового документа необходимо пройти авторизацию в мобильном приложении с использованием электронно-цифровой подписи или одноразового пароля, далее перейти в раздел "цифровые документы" и выбрать нужный документ. Сервис цифровых документов доступен для авторизованных пользователей в мобильном приложении.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7868,846 +6779,1043 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Регистрация лиц,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ищущих работу"</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z204" w:id="171"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z196" w:id="172"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В карьерный центр ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z301" w:id="173"/>
-[...15 lines deleted...]
-      Фамилия, имя, отчество (при его наличии) заявителя: ______________________;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (при его наличии) заявителя: ______________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Индивидуальный идентификационный номер: ____________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z197" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z302" w:id="174"/>
-[...15 lines deleted...]
-      Индивидуальный идентификационный номер: ____________________________;</w:t>
+    <w:bookmarkStart w:name="z198" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу зарегистрировать меня в качестве лица, ищущего работу, а также:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z303" w:id="175"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z305" w:id="177"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="177"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разместить на Электронной бирже труда (www.enbek.kz) резюме</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z306" w:id="178"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="178"/>
+          <w:bookmarkStart w:name="z199" w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Да </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="317500" cy="292100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="317500" cy="292100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нет □</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Нет </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="317500" cy="292100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="317500" cy="292100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (отметить галочкой)</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z310" w:id="179"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оказать содействие в трудоустройстве через аутсорсинг услуг в сфере занятости населения, а также передачу персональных данных частным агентствам занятости в рамках аутсорсинга услуг</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z311" w:id="180"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="180"/>
+          <w:bookmarkStart w:name="z201" w:id="176"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Да </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="176"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="317500" cy="292100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="317500" cy="292100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нет □</w:t>
-[...18 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Нет </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="317500" cy="292100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="317500" cy="292100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(отметить галочкой)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Скачать</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z315" w:id="181"/>
-[...313 lines deleted...]
-        <w:t xml:space="preserve">             Дата                    подпись</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z204" w:id="177"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Даю согласие на сбор, обработку моих персональных данных в соответствии с </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>необходимых для оказания государственной услуги "Регистрация лиц, ищущих</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>работу".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Предупрежден (а) об ответственности за предоставление недостоверных </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сведений и поддельных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Контактные данные заявителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон: ___________Мобильный: __________E-mail: _____________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" ___________ 20____ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись заявителя: __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(линия отреза)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заявление гражданина (ки) _____________________________________ принято</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" ___________ 20 ___ года зарегистрировано под № ______, фамилия, имя,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>отчество (при его наличии), должность и подпись лица, принявшего документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________ _______________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата                          подпись</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8756,51 +7864,51 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к правилам регистрации лиц,</w:t>
+              <w:t>к Правилам регистрации лиц,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ищущих работу, безработных и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8814,174 +7922,98 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>посредничества, оказываемые</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>карьерными центрами</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...36 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень основных требований к оказанию государственной услуги "Регистрация безработных" (далее - перечень)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9024,87 +8056,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Центр трудовой мобильности (далее – услугодатель)</w:t>
+Регистрация безработных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9136,160 +8168,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Способы предоставления государственной услуги </w:t>
+              <w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-4) абонентское устройство сотовой связи (при регистрации телефонного номера абонентского устройства сотовой связи услугополучателя на веб-портале "электронного правительства или на портале enbek.kz.</w:t>
+              <w:t xml:space="preserve">
+Отсутствует </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9322,87 +8282,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 (два) рабочих дня</w:t>
+Центр трудовой мобильности (далее – услугодатель)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9435,87 +8395,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Способы представления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная /проактивная</w:t>
+посредством АИС "Рынок труда"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9548,87 +8508,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уведомление о регистрации в качестве безработного либо мотивированный ответ об отказе в оказании государственной услуги по основаниям, предусмотренным пунктом 9 настоящего Перечня</w:t>
+1 (один) рабочий день</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9661,87 +8621,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан;</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается бесплатно</w:t>
+Электронная (полностью автоматизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9774,161 +8734,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...74 lines deleted...]
-4) портал enbek.kz – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Трудовому кодексу Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+              <w:t>
+Уведомление о регистрации в качестве безработного либо мотивированный ответ об отказе в оказании государственной услуги по основаниям, предусмотренным пунктом 9 настоящего Перечня</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9961,87 +8847,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Представление документов не требуется</w:t>
+Государственная услуга оказывается бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10074,195 +8960,183 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...122 lines deleted...]
-6) лица, осужденные по решению суда к исправительным работам либо общественным работам, а также к наказанию в виде лишения свободы, если данное наказание не назначено условно</w:t>
+          <w:bookmarkStart w:name="z206" w:id="178"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) услугодателя – с понедельника по пятницу с 9.30 часов до 18.30 часов с перерывом на обед с 13.00 часов до 14.30 часов, кроме выходных и праздничных дней, согласно Трудовому кодексу Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="178"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) карьерного центра – с понедельника по пятницу с 9.00 часов до 18.30 часов с перерывом на обед с 13.00 часов до 14.30 часов, кроме выходных и праздничных дней, согласно Трудовому кодексу Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) веб-портала "электронного правительства" – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан, прием документов и выдача результата оказания государственной услуги осуществляется следующим рабочим днем);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Электронной биржи труда – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Трудовому кодексу Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10294,178 +9168,598 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме </w:t>
+              <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Представление документов не требуется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z209" w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не регистрируются в качестве безработного:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) лица, не достигшие шестнадцатилетнего возраста;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) занятые лица;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) лица, достигшие пенсионного возраста, установленного пунктами 1 – 3 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 207</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Социального кодекса Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) лица, представившие документы, содержащие заведомо ложные сведения об отсутствии работы и заработка (дохода), а также другие недостоверные сведения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) студенты и учащиеся старших классов общеобразовательных школ, претендующие на участие в активных мерах содействия занятости, в соответствии с Социальным кодексом Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) лица, осужденные по решению суда к исправительным работам либо общественным работам, а также к наказанию в виде лишения свободы, если данное наказание не назначено условно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z215" w:id="180"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Адреса мест оказания государственной услуги размещены на:</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...86 lines deleted...]
-"Для использования цифрового документа необходимо пройти авторизацию в мобильном приложении с использованием электронно-цифровой подписи или одноразового пароля, далее перейти в раздел "цифровые документы" и выбрать нужный документ. Сервис цифровых документов доступен для авторизованных пользователей в мобильном приложении".</w:t>
+          <w:bookmarkEnd w:id="180"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) интернет-ресурсе Министерства труда и социальной защиты населения Республики Казахстан – www.gov.kz, раздел "Государственные услуги";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) веб-портале "электронного правительства": www.egov.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Единый контакт-центр: "1414".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для использования цифрового документа необходимо пройти авторизацию в мобильном приложении с использованием электронно-цифровой подписи или одноразового пароля, далее перейти в раздел "цифровые документы" и выбрать нужный документ. Сервис цифровых документов доступен для авторизованных пользователей в мобильном приложении.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10517,51 +9811,51 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к правилам регистрации лиц,</w:t>
+              <w:t>к Правилам регистрации лиц,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ищущих работу, безработных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10571,311 +9865,259 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>посредничества, оказываемые</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>карьерными центрами</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z235" w:id="196"/>
+    <w:bookmarkStart w:name="z220" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">        Уведомление об отказе в регистрации в качестве лица, ищущего работу</w:t>
-[...176 lines deleted...]
-        <w:t xml:space="preserve">             указать причину </w:t>
+        <w:t xml:space="preserve">  Уведомление об отказе в регистрации в качестве лица, ищущего работу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z221" w:id="182"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В соответствии с подпунктом 14) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О государственных и социально ответственных услугах" услугодатель</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>полное наименование услугодателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>отказывает Вам _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в оказании государственной услуги по причине ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>указать причину</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата выдачи: "___"__________20___ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -10899,51 +10141,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">             Фамилия, имя, отчество (при его наличии)</w:t>
+        <w:t>Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10992,51 +10234,51 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к правилам регистрации лиц,</w:t>
+              <w:t>к Правилам регистрации лиц,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ищущих работу, безработных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11044,330 +10286,278 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>посредничества, оказываемые</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>карьерными центрами</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>карьерными центр</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z239" w:id="198"/>
+    <w:bookmarkStart w:name="z223" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Уведомление о регистрации в качестве лица, ищущего работу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">                   Фамилия, имя, отчество (при его наличии)</w:t>
+    <w:bookmarkEnd w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z224" w:id="184"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Вы ___________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Фамилия, имя, отчество (при его наличии) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Социального кодекса Республики Казахстан зарегистрированы</w:t>
-[...118 lines deleted...]
-        <w:t xml:space="preserve">                   Фамилия, имя, отчество (при его наличии)</w:t>
+        <w:t xml:space="preserve"> Социального кодекса Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">зарегистрированы в качестве лица, ищущего работу </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________________________________ с "___" __________20___ года. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наименование карьерного центра </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата выдачи: "___" __________20___ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Специалист карьерного центра ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________________________________________. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11416,51 +10606,51 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к правилам регистрации лиц,</w:t>
+              <w:t>к Правилам регистрации лиц,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ищущих работу, безработных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11470,366 +10660,310 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>посредничества, оказываемые</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>карьерными центрами</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z243" w:id="200"/>
+    <w:bookmarkStart w:name="z226" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                    Уведомление о регистрации в качестве безработного</w:t>
-[...47 lines deleted...]
-      <w:bookmarkStart w:name="z244" w:id="201"/>
+        <w:t xml:space="preserve">              Уведомление о регистрации в качестве безработного</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z227" w:id="186"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вы ____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">                         Фамилия, имя, отчество (при его наличии)</w:t>
+    <w:bookmarkEnd w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Социального кодекса Республики Казахстан зарегистрированы</w:t>
-[...50 lines deleted...]
-        <w:t xml:space="preserve">             наименование центра трудовой мобильности</w:t>
+        <w:t xml:space="preserve"> Социального кодекса Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>зарегистрированы в качестве безработного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование центра трудовой мобильности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с "___" ____________ 20___ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       Дата выдачи: "___" __________ 20___ года.</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">                               Фамилия, имя, отчество (при его наличии)</w:t>
+        <w:t>Дата выдачи: "___" __________ 20___ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Специалист карьерного центра ____________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________.____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11878,51 +11012,51 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 6</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к правилам регистрации лиц,</w:t>
+              <w:t>к Правилам регистрации лиц,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ищущих работу, безработных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11932,347 +11066,259 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>посредничества, оказываемые</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>карьерными центрами</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z296" w:id="202"/>
+    <w:bookmarkStart w:name="z229" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Уведомление об отказе в регистрации в качестве безработного</w:t>
-[...110 lines deleted...]
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t xml:space="preserve">        Уведомление об отказе в регистрации в качестве безработного</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z230" w:id="188"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В соответствии с подпунктом 14) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О государственных и социально ответственных услугах" услугодатель</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>полное наименование услугодателя отказывает Вам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в оказании государственной услуги по причине</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>_____________________________________________________________________.</w:t>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>указать причину</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -12296,51 +11342,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Специалист карьерного центра __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________.</w:t>
+        <w:t xml:space="preserve">____________________________________________________________________. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -12406,144 +11452,364 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 7</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к правилам регистрации лиц,</w:t>
+              <w:t>к Правилам регистрации лиц,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ищущих работу, безработных и</w:t>
+              <w:t>ищущих работу, безработных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>осуществления трудового</w:t>
+              <w:t>и осуществления трудового</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>посредничества, оказываемые</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>карьерными центрами</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+    <w:bookmarkStart w:name="z232" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Информация о регистрации/либо об отсутствии регистрации в качестве безработного</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z233" w:id="190"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дана _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в том, что он(а) в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Социального кодекса Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан зарегистрирован(а)/ не зарегистрирован(а) в качестве безработного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование Центра трудовой мобильности. с "___" ____________ 20___ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата выдачи: "___" __________ 20___ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок действия справки до "___" __________ 20___ года включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Специалист карьерного центра _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12592,51 +11858,51 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 8</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к правилам регистрации лиц,</w:t>
+              <w:t>к Правилам регистрации лиц,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ищущих работу, безработных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12646,1090 +11912,310 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>посредничества, оказываемые</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>карьерными центрами</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...244 lines deleted...]
-    <w:bookmarkStart w:name="z298" w:id="203"/>
+      <w:bookmarkStart w:name="z235" w:id="191"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование карьерного центра города, города республиканского значения,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>столицы, района</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z236" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Информация о регистрации/либо об отсутствии регистрации в качестве безработного</w:t>
-[...557 lines deleted...]
-      <w:bookmarkStart w:name="z266" w:id="206"/>
+        <w:t xml:space="preserve">              ИНДИВИДУАЛЬНЫЙ ПЛАН ТРУДОУСТРОЙСТВА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z237" w:id="193"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. ИНФОРМАЦИЯ О БЕЗРАБОТНОМ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Безработный ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   полностью фамилия, имя, отчество (при его наличии)</w:t>
+        <w:t>полностью фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата регистрации в качестве безработного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> _____________________________________________________________________</w:t>
-[...67 lines deleted...]
-        <w:t xml:space="preserve">       2. ПЛАН ДЕЙСТВИЙ</w:t>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Цель __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Образование ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Специальность (профессия) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. ПЛАН ДЕЙСТВИЙ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -13805,70 +12291,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z267" w:id="207"/>
+          <w:bookmarkStart w:name="z238" w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проведение социальной профессиональной ориентации</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="207"/>
+          <w:bookmarkEnd w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13962,51 +12448,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) поиск соискателем работы через портал enbek.kz;</w:t>
+              <w:t>2) поиск соискателем работы через Электронную биржу труда;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -14130,51 +12616,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) прохождение в молодежной практики;</w:t>
+              <w:t>3) прохождение в молодежной практике;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -14354,70 +12840,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z285" w:id="208"/>
+    <w:bookmarkStart w:name="z256" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. ГРАФИК ВЗАИМОДЕЙСТВИЯ С КАРЬЕРНЫМ ЦЕНТРОМ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -14734,437 +13220,558 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Действие]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z286" w:id="209"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z287" w:id="210"/>
+    <w:bookmarkStart w:name="z257" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный план трудоустройства действует до "__" ________ 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z258" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Специалист карьерного центра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z259" w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="198"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (фамилия, имя, отчество</w:t>
-[...101 lines deleted...]
-              <w:t>"___" ____________20__года</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии) безработного)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(подпись)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мобильный телефон:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электронная почта (при наличии):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"___" ____________20__года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...73 lines deleted...]
-            </w:pPr>
+          <w:bookmarkStart w:name="z266" w:id="199"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="199"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(подпись)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Контактный телефон:</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> "___" ____________20__года</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Контактный телефон:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электронная почта:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"___" ____________20__года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15203,393 +13810,1598 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к приказу</w:t>
+              <w:t>Приложение 9</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заместитель Премьер-Министра -</w:t>
+              <w:t>к Правилам регистрации лиц,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министр труда и социальной</w:t>
+              <w:t>ищущих работу, безработных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>защиты населения</w:t>
+              <w:t>и осуществления трудового</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>посредничества, оказываемые</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 9 июня 2023 года № 214</w:t>
+              <w:t>карьерными центрами</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z289" w:id="211"/>
+    <w:bookmarkStart w:name="z274" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">                    Сведения о наличии вакансии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z275" w:id="201"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация о вакансии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Предприятие* ______________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование предприятия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Профессиональная область (выбрать необходимое): * _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(выбирается из справочника - например, безопасность и чрезвычайная ситуация,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>государственная служба, IT и телекоммуникации и т.д.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование должности (выбрать необходимое): *</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(выбирается из справочника Национального классификатора занятий)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уточнение должности _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Город или район (выбрать необходимое): * ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(выбирается из справочника - например, Акмолинская область, Аккольский район и т.д.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Населенный пункт (выбрать необходимое): * ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(выбирается из справочника - например, г. Акколь и т.д.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Режим работы (выбрать необходимое): * ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(выбирается из справочника – например, пятидневная или шестидневная рабочая</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> неделя, сменный режим работы, неполное рабочее время, иные режимы рабочего </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>времени, предусмотренные трудовым законодательством)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z276" w:id="202"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Характер работы (выбрать необходимое): * ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(выбирается из справочника – например, вахтовый характер работы, разъездной </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">характер работы, дистанционная работа, работа в пути, иные виды характера </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>работы, связанные с организацией выполнения трудовой функции)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вид работы: * _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(выбирается из справочника – например, временная, постоянная, сезонная и т.д.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Условия труда (выбрать необходимое): *________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(выбирается из справочника – например, нормальные, тяжелые работы, вредные </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и (или) опасные условия труда и т.д.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Оплата труда* от________________________ до_________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Общее количество вакантных мест: * ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Из них для молодежи ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Из них для лиц с инвалидностью ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Из них для состоящих на учете службы пробации ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Из них для освобожденных из мест лишения свободы_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Из них для молодежи (до совершеннолетия) без попечения родителей_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Из них иностранные граждане _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дополнительные условия, социальная поддержка ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Требования к соискателю</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Стаж работы по специальности (выбрать необходимое): *_________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(выбирается из справочника - например, опыт не требуется, 1 год, 2 года и т.д.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Профессиональные навыки* __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(выбирается из справочника навыков - например, анализ технологий </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>производства трикотажных изделий, конструирование трикотажных изделий и т.д.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Личные качества* __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(выбирается из справочника навеыков – например, лидерство, логическое мышление, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аккуратность и т.д.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уровень образования (выбрать необходимое): *</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(выбирается из справочника – например, техническое и профессиональное, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>высшее, послевузовское и т.д.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Должностные обязанности ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Водительские права (категории) (выбрать необходимое):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(выбирается из справочника – например, "А", "В", "С" и т.д.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Владение языками __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прочее</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок публикации на Электронной бирже труда (выбрать необходимое): *</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(выбирается из справочника – например, 1 неделя, 1 месяц и т.д.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>* заполняется в обязательном порядке</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заместитель Премьер-Министра -</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министр труда и социальной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>защиты населения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 9 июня 2023 года № 214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z289" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов и структурных элементов некоторых приказов Министерства труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z290" w:id="212"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z290" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 19 июня 2018 года № 259 "Об утверждении Правил регистрации лиц, ищущих работу, безработных и осуществления трудового посредничества, оказываемого центрами занятости населения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17199).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z291" w:id="213"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z291" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 27 мая 2020 года № 194 "О внесении изменений в приказ Министра труда и социальной защиты населения Республики Казахстан от 19 июня 2018 года № 259 "Об утверждении Правил регистрации лиц, ищущих работу, безработных и осуществления трудового посредничества, оказываемого центрами занятости населения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20748).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z292" w:id="214"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z292" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 30 марта 2021 года № 95 "О внесении изменений в приказ Министра труда и социальной защиты населения Республики Казахстан от 19 июня 2018 года № 259 "Об утверждении Правил регистрации лиц, ищущих работу, безработных и осуществления трудового посредничества, оказываемого центрами занятости населения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22458).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z293" w:id="215"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z293" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Приказа и.о. Министра труда и социальной защиты населения Республики Казахстан от 11 февраля 2022 года № 55 "О внесении изменений и дополнений в приказ Министра здравоохранения и социального развития Республики Казахстан от 28 июня 2016 года № 576 "Об утверждении формы индивидуальной карты занятости и правила ее ведения" и приказ Министра труда и социальной защиты населения Республики Казахстан от 19 июня 2018 года № 259 "Об утверждении Правил регистрации лиц, ищущих работу, безработных и осуществления трудового посредничества, оказываемого центрами занятости населения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 26807).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z294" w:id="216"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z294" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Приказа Министра труда и социальной защиты населения Республики Казахстан от 23 мая 2022 года № 172 "О внесении изменений и дополнения в приказы Министра труда и социальной защиты населения Республики Казахстан от 19 июня 2018 года № 259 "Об утверждении Правил регистрации лиц, ищущих работу, безработных и осуществления трудового посредничества, оказываемого центрами занятости населения" и от 25 марта 2021 года № 84 "О некоторых вопросах оказания государственных услуг в социально-трудовой сфере" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 28201).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15911,35 +15723,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>