--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="90af096" w14:textId="90af096">
+    <w:p w14:paraId="3fceb19" w14:textId="3fceb19">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -987,110 +987,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила признания документов о высшем и послевузовском образовании (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах), в соответствии с </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально значимых услугах" (далее – Закон о государственных и социально значимых услугах), в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 31)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве науки и высшего образования Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 19 августа 2022 года № 580 и определяют порядок признания документов о высшем и послевузовском образовании физических лиц, получивших образование в зарубежных организациях образования, в том числе их филиалах, а также в научных центрах и лабораториях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра науки и высшего образования РК от 30.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 225</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа и.о. Министра науки и высшего образования РК от 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1109,51 +1109,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) аттестационное дело – пакет документов, направляемый для признания документа о присуждении ученой степени, полученных за рубежом гражданами Республики Казахстан, иностранцами и лицами без гражданства;</w:t>
+      1) аттестационное дело – пакет документов, направляемый для признания документа о присуждении ученой степени, полученных за рубежом гражданами Республики Казахстан, иностранными гражданами и лицами без гражданства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) признание документов об образовании – официальное подтверждение документов об образовании, выданных зарубежными организациями образования, в том числе их филиалами, а также научными центрами и лабораториями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
@@ -1189,669 +1189,1017 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) диссертация – квалификационная научная работа, защищенная по конкретной специальности/образовательной программе по подготовке доктора философии (PhD), доктора по профилю, кандидата наук, доктора наук, хабилитированного доктора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) экспертная оценка – официальное установление равнозначности зарубежного документа об образовании с учетом национального законодательства и предоставление его обладателю академических и (или) профессиональных прав в целях доступа к продолжению обучения и (или) трудоустройству;</w:t>
+      5) экспертная оценка – официальное установление равнозначности зарубежного документа об образовании с учетом законодательства Республики Казахстан и предоставление его обладателю академических и (или) профессиональных прав в целях доступа к продолжению обучения и (или) трудоустройству;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) доктор философии (PhD), доктор по профилю – степени, присуждаемые лицам, освоившим программу докторантуры по научно-педагогическому направлению или соответствующей сфере профессиональной деятельности и защитившим диссертацию в Республике Казахстан или за ее пределами, признанные в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации.</w:t>
+      7) сервис цифровых документов – объект цифровой инфраструктуры "цифрового правительства", закрепленный за оператором и предназначенный для отображения и использования документов в цифровом виде, сформированных на основании сведений из цифровых объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z339" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) интернатура – форма подготовки обучающихся по клиническим специальностям в рамках базового высшего медицинского образования для получения допуска к клинической практике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом и.о. Министра науки и высшего образования РК от 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Признание документов об образовании осуществляется по отношению к физическому лицу (далее – услугополучатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственная услуга "Признание документов о высшем и послевузовском образовании" (далее – государственная услуга) оказывается Республиканским государственным предприятием на праве хозяйственного ведения "Национальный центр развития высшего образования" Министерства науки и высшего образования Республики Казахстан (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение о признании документа об образовании принимается услугодателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Услугодатель обеспечивает внесение сведений о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг согласно подпункту 11) </w:t>
-[...28 lines deleted...]
-        <w:jc w:val="both"/>
+      5. Услугодатель обеспечивает внесение сведений о стадии оказания государственной услуги в цифровую систему мониторинга оказания государственных услуг согласно подпункту 11) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о государственных и социально значимых услугах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Уполномоченный орган в области науки и высшего образования Республики Казахстан в течение 3 (трех) рабочих дней извещает услугодателей, некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация), оператора информационно-коммуникационной инфраструктуры "электронного правительства", а также Единый контакт-центр, о внесенных изменениях и дополнениях в настоящие Правила.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа и.о. Министра науки и высшего образования РК от 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Уполномоченный орган в области науки и высшего образования Республики Казахстан в течение 3 (трех) рабочих дней извещает услугодателей, некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация), оператора "цифрового правительства", а также Единый контакт-центр, о внесенных изменениях и дополнениях в настоящие Правила.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа и.о. Министра науки и высшего образования РК от 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок признания документов о высшем и послевузовском образовании</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 – в редакции приказа Министра науки и высшего образования РК от 30.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Для получения государственной услуги услугополучатель направляет услугодателю заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к Правилам с приложением документов, указанных в подпункте 1) пункта 8 </w:t>
+        <w:t xml:space="preserve"> к Правилам с приложением документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> основных требований к оказанию государственной услуги через веб-портал "электронного правительства" (далее – портал) либо через Государственную корпорацию.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+        <w:t xml:space="preserve"> пункта 10 основных требований к оказанию государственной услуги через веб-портал "цифрового правительства" (далее – портал) либо через Государственную корпорацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При обращении услугополучателя на получение государственной услуги через Государственную корпорацию работник Государственной корпорации осуществляет прием документов и выдает услугополучателю расписку о приеме соответствующих документов, при предоставлении услугополучателем неполного пакета документов, а также документов с истекшим сроком действия отказывает в приеме документов и выдает расписку согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам. День приема заявлений и документов не входит в срок оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При направлении заявления через портал сотрудник канцелярии услугодателя в день поступления регистрирует заявление и перенаправляет его курирующему заместителю руководителя, который определяет ответственного сотрудника в течение 1 (одного) рабочего дня. При направлении неполного пакета документов ответственный сотрудник услугодателя отказывает в приеме/в дальнейшем рассмотрении заявления услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными приказом и.о. Министра науки и высшего образования РК от 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        8. Перечень основных требований к оказанию государственной услуги (далее – Перечень основных требований), включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги отражен в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Порядок признания документов о высшем и послевузовском образовании</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Признанию подлежат документы о высшем и послевузовском образовании физических лиц, получивших образование в других государствах и в международных или иностранных учебных заведениях в том числе их филиалах, а также в научных центрах и лабораториях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Признание документа о присуждении ученой степени производится в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>параграфом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Признание документов об образовании осуществляется путем установления подлинности документа об образовании, установления наличия у организации образования (научного центра, лаборатории), выдавшей документ об образовании, права на осуществление соответствующей образовательной деятельности на момент его выдачи, проведения экспертной оценки при необходимости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. При поступлении услугодателю полного пакета документов на признание легализованных или апостилированных документов об образовании через портал либо Государственную корпорацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сотрудник канцелярии услугодателя в день поступления регистрирует заявление и перенаправляет его курирующему заместителю руководителя, который определяет ответственного сотрудника в течение 1 (одного) рабочего дня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ответственный сотрудник услугодателя в течение 8 (восьми) рабочих дней проводит процедуру признания документов об образовании в соответствии с международными договорами (соглашениями) по вопросам признания документов об образовании, имеющими юридическую силу на территории Республики Казахстан.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+      2) ответственный сотрудник услугодателя в течение 8 (восьми) рабочих дней проводит процедуру признания документов об образовании в соответствии с международными договорами (соглашениями) по вопросам признания документов об образовании, имеющими юридическую силу на территории Республики Казахстан, при отсутствии сведений о документе в зарубежной базе данных направляет официальный запрос в уполномоченный орган страны выдачи по вопросам признания с целью получения подтверждения факта наличия у организации образования, выдавшей документ об образовании, права на осуществление образовательной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z26" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При поступлении документов о религиозном образовании ответственный сотрудник услугодателя привлекает специалистов соответствующей отрасли.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z27" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При отсутствии международных договоров проводит процедуру признания путем экспертной оценки документа об образовании на соответствие требованиям законодательства Республики Казахстан, при необходимости привлекает специалистов соответствующих отраслей;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+      При отсутствии международных договоров, а также при поступлении документов по медицинским, фармацевтическим и педагогическим направлениям подготовки кадров, проводит процедуру признания путем экспертной оценки документа об образовании на соответствие требованиям законодательства Республики Казахстан, при необходимости привлекает специалистов соответствующих отраслей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z340" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) Документы об образовании, полученные в зарубежных организациях образования, научных центрах, лабораториях по медицинским, фармацевтическим направлениям подготовки кадров, в том числе о прохождении интернатуры, признаются в следующем порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z341" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      установление подлинности документа об образовании, если документ об образовании не легализован или не апостилирован;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z342" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      установление наличия у организации образования (научного центра, лаборатории), выдавшей документ об образовании, права на осуществление соответствующей образовательной деятельности на момент его выдачи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z343" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценка уровня образования с привлечением профильных экспертов, из числа рекомендованных уполномоченным органом в области здравоохранения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) на основании признания/экспертной оценки ответственного сотрудника услугодателя в течение 2 (двух) рабочих дней издается приказ о признании документа об образовании, либо дается мотивированный ответ об отказе в оказании государственной услуги в соответствии с пунктом 9 </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+      3) на основании признания/экспертной оценки ответственного сотрудника услугодателя в течение 2 (двух) рабочих дней издается приказ о признании документа об образовании, либо дается мотивированный ответ об отказе в оказании государственной услуги в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечня основных требований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) на основании приказа о признании документа об образовании в течение 2 (двух) рабочих дней оформляется удостоверение о признании документа об образовании по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1866,312 +2214,374 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> или </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) результат оказания государственной услуги:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        при обращении через портал электронное удостоверение о признании документа об образовании направляется в "личный кабинет" услугополучателя или уполномоченного представителя на основании электронной копии доверенности в форме электронного документа, подписанного электронной цифровой подписью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при обращении через Государственную корпорацию ответственный сотрудник ответственного структурного подразделения подготавливает сопроводительное письмо и направляет удостоверение о признании документа об образовании в Государственную корпорацию. При этом, услугодатель обеспечивает доставку результата государственной услуги в Государственную корпорацию не позднее чем за сутки до истечения срока оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменениями, внесенными приказом и.о. Министра науки и высшего образования РК от 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. При поступлении услугодателю полного пакета документов на признание не легализованных или не апостилированных документов об образовании через портал либо Государственную корпорацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z51" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) сотрудник канцелярии услугодателя в день поступления регистрирует заявление и перенаправляет его курирующему заместителю руководителя, который определяет ответственного сотрудника в течение 1 (одного) рабочего дня. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z52" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ответственный сотрудник услугодателя в течение 1 (одного) рабочего дня с момента поступления заявления направляет официальный запрос в зарубежную организацию образования, научный центр или лабораторию с целью получения подтверждения факта выдачи документа об образовании и наличия у организации образования, выдавшей документ об образовании, права на осуществление образовательной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z53" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) ответственный сотрудник услугодателя с момента направления официального запроса в течение 8 (восьми) рабочих дней ожидания ответа проводит процедуру признания документов об образовании в соответствии с международными договорами (соглашениями) по вопросам признания документов об образовании, имеющими юридическую силу на территории Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z54" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При поступлении документов о религиозном образовании ответственный сотрудник услугодателя привлекает специалистов соответствующей отрасли.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z55" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При отсутствии международных договоров, а также при поступлении документов по медицинским, фармацевтическим и педагогическим направлениям подготовки кадров, за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил, проводит процедуру признания путем экспертной оценки документа об образовании на соответствие требованиям законодательства Республики Казахстан, при необходимости привлекает специалистов соответствующих отраслей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z56" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При отсутствии международных договоров проводит процедуру признания путем экспертной оценки документа об образовании на соответствие требованиям законодательства Республики Казахстан, при необходимости привлекает специалистов соответствующих отраслей;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+      4) если организация образования, научный центр или лаборатория, выдавшая документ об образовании, в течение 20 (двадцати) рабочих дней не представит ответ на официальный запрос услугодателя (электронной почтой либо официально), ответственный сотрудник услугодателя в течение 2 (двух) рабочих дней оформляет мотивированный ответ об отказе в оказании государственной услуги в соответствии с пунктом 11 Перечня основных требований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z57" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) если организация образования, научный центр или лаборатория, выдавшая документ об образовании, в течение 20 (двадцати) рабочих дней не представит ответ на официальный запрос услугодателя (электронной почтой либо официально), ответственный сотрудник услугодателя в течение 2 (двух) рабочих дней оформляет мотивированный ответ об отказе в оказании государственной услуги в соответствии с пунктом 9 </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+      5) при получении ответа на основании признания/экспертной оценки ответственного сотрудника услугодателя в течение 2 (двух) рабочих дней издается приказ о признании документа об образовании, либо дается мотивированный ответ об отказе в оказании государственной услуги в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечня основных требований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z58" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) на основании приказа о признании документа об образовании в течение 2 (двух) рабочих дней оформляется удостоверение о признании документа об образовании по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2186,191 +2596,253 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> или </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z59" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) результат оказания государственной услуги:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z60" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        при обращении через портал электронное удостоверение о признании документа об образовании направляется в "личный кабинет" услугополучателя или уполномоченного представителя на основании электронной копии доверенности в форме электронного документа, подписанного электронной цифровой подписью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z61" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при обращении через Государственную корпорацию ответственный сотрудник ответственного структурного подразделения подготавливает сопроводительное письмо и направляет удостоверение о признании документа об образовании в Государственную корпорацию. При этом, услугодатель обеспечивает доставку результата государственной услуги в Государственную корпорацию не позднее чем за сутки до истечения срока оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменениями, внесенными приказом и.о. Министра науки и высшего образования РК от 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Документы об образовании, выданные организациями высшего и (или) послевузовского образования (далее – ОВПО), входящими в три международных академических рейтинга и в число первых 250 (двухсот пятидесяти) позиций двух и более из них (мировой рейтинг лучших университетов мира Квакарелли Саймондс (QS World University Rankings, КьюЭс Ворлд Юниверсити Ранкинг), академический рейтинг университетов мира (Academic Ranking of World Universities, Академик Ранкинг оф Ворлд Юниверситиес), рейтинг лучших университетов мира по версии издания Таймс (Times Higher Education World University Rankings, Таймс Хайер Едукейшн Ворлд Юниверсити Ранкинг), признаются только путем установления подлинности документа об образовании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z63" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы об образовании ОВПО, указанные в части первой настоящего пункта, признаются только путем установления подлинности документа об образования на момент выдачи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z331" w:id="58"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z331" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На основании признания услугодателем выдается удостоверение по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2389,250 +2861,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:bookmarkStart w:name="z64" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Процедуру признания документов об образовании не проходят следующие лица:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z333" w:id="60"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z333" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обладатели международной стипендии "Болашак";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z334" w:id="61"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z334" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обладатели документов об образовании организаций образования стран, подписавших следующие документы и(или) международные договора (соглашения), освобождающие от признания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z335" w:id="62"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z335" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Соглашение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Содружества Независимых Государств "О сотрудничестве в области образования" от 15 мая 1992 года (при этом документы об образовании, выданные странами-участниками СНГ после 15 мая 1992 года, проходят процедуру признания в установленном порядке);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z336" w:id="63"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z336" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Договор</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Евразийском экономическом союзе от 29 мая 2014 года (распространяется на трудящихся-мигрантов, осуществляющие трудовую деятельность на территории государств-членов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z337" w:id="64"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z337" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Соглашение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> между Правительством Республики Казахстан и Правительством Российской Федерации о функционировании Казахстанского филиала Московского государственного университета имени М.В. Ломоносова от 9 ноября 2017 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z338" w:id="65"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z338" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обладатели документов о высшем и (или) послевузовском образовании, выданных филиалами зарубежных организаций высшего и (или) послевузовского образования и иностранными учебными заведениями, действующими в Республике Казахстан на основании международных договоров или по решению уполномоченного органа в области науки и высшего образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2651,1988 +3123,2252 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="66"/>
+    <w:bookmarkStart w:name="z70" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Документы об образовании стран, подписавших международные договора (соглашения) о взаимном признании, признаются в следующем порядке:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="67"/>
+      14. Документы об образовании стран, подписавших международные договора (соглашения) о взаимном признании, за исключением лиц, имеющих медицинское, фармацевтическое и педагогическое направление подготовки кадров, признаются в следующем порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z71" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установление подлинности документа об образовании, если документ об образовании не легализован или не апостилирован;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z72" w:id="68"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z72" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) установление наличия у организации образования (научного центра, лаборатории), выдавшей документ об образовании, права на осуществление соответствующей образовательной деятельности на момент его выдачи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z73" w:id="69"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z73" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Признание документов об образовании стран, подписавших международные договора (соглашения) о взаимном признании осуществляется на основании выдачи услугодателем удостоверения по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. При отсутствии международных договоров (соглашений) о взаимном признании документы об образовании признаются с проведением экспертной оценки в следующем порядке:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="71"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными приказом и.о. Министра науки и высшего образования РК от 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. При отсутствии международных договоров (соглашений) о взаимном признании, в том числе документы об образовании педагогического направления признаются с проведением экспертной оценки в следующем порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z75" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установление подлинности документа об образовании, если документ об образовании не легализован или не апостилирован;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z76" w:id="72"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z76" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) установление наличия у организации образования (научного центра, лаборатории), выдавшей документ об образовании, права на осуществление соответствующей образовательной деятельности на момент его выдачи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z77" w:id="73"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z77" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оценка уровня образования и (или) квалификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z78" w:id="74"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z78" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оценка периодов обучения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z79" w:id="75"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z79" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оценка сроков и формы обучения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z80" w:id="76"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z80" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) определение равноценности академических и (или) профессиональных прав, предоставляемых обладателю документа об образовании в государстве, в котором выдан этот документ, правам, которые предоставляются соответствующим документам об образовании установленного образца в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z81" w:id="77"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z81" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) определение наличия дополнительного образования (при выявлении различий в уровне образования, периодах обучения, сроках и форме обучения);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z82" w:id="78"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z82" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) определение наличия практических навыков и опыта работы по специальности или образовательной программе (при выявлении различий в уровне образования, периодах обучения, сроках и форме обучения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными приказом и.о. Министра науки и высшего образования РК от 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При проведении экспертной оценки и выявления различий в уровне образования, периодах обучения, сроках и форме обучения признание документа об образовании проводится с учетом документов, подтверждающих обучение и получение дополнительного образования, наличие практических навыков и опыта работы по заявленной специальности или образовательной программе свыше 5 лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z84" w:id="80"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z84" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если в документе об образовании, выданном зарубежной организацией образования, научным центром или лабораториями указываются квалификации, отсутствующие в классификаторах направлений подготовки кадров или квалификации, специальности по уровням образования Республики Казахстан, установление соответствия содержания образования проводится по родственному направлению подготовки кадров или квалификации, специальности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z85" w:id="81"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z85" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. По результатам процедуры признания документов об образовании услугодатель принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z86" w:id="82"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z86" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) о признании документа об образовании согласно предоставленному документу об образовании с предоставлением права на продолжение обучения и (или) трудоустройство для категории документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z87" w:id="83"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z87" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) о признании документа об образовании по соответствующему уровню/степени образования, специальности или образовательной программе/направлению подготовки кадров, квалификации с предоставлением права на продолжение обучения и (или) трудоустройство для категории документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z88" w:id="84"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z88" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мотивированный ответ об отказе в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-[...45 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до принятия решения о мотивированном отказе.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18. Исключен приказом и.о. Министра науки и высшего образования РК от 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Возражение услугополучателя по предварительному решению принимается услугодателем в течение 2 (двух) рабочих дней со дня его получения.</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="89"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Удостоверение о признании, мотивированный ответ об отказе в оказании государственной услуги выдается через Государственную корпорацию лично услугополучателю или третьему лицу по нотариальной удостоверенной доверенности либо направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) руководителя или уполномоченного лица услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z94" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z94" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Порядок признания документов о присуждении ученой степени</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z95" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z95" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Признание документов о присуждении ученой степени, полученных за рубежом гражданами Республики Казахстан, иностранцами и лицами без гражданства проводится в два этапа:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="92"/>
+      20. Признание документов о присуждении ученой степени, полученных за рубежом гражданами Республики Казахстан, иностранными гражданами и лицами без гражданства проводится в два этапа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z96" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установления подлинности документа о присуждении степени;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z97" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z97" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) экспертизы диссертации и научных публикаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z98" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 с изменениями, внесенными приказом и.о. Министра науки и высшего образования РК от 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Этап экспертизы диссертаций и научных публикаций, указанный в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 20 Правил, не проводится для следующих категорий лиц:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z99" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z99" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для лиц, которые защитили диссертации в ОВПО, входящих в число первых 250 (двухсот пятидесяти) позиций одного из трех международных академических рейтингов (мировой рейтинг лучших университетов мира Квакарелли Саймондс (QS World University Rankings, КьюЭс Ворлд Юниверсити Ранкинг), академический рейтинг университетов мира (Academic Ranking of World Universities, Академик Ранкинг оф Ворлд Юниверситиес), рейтинг лучших университетов мира по версии издания Таймс (Times Higher Education World University Rankings, Таймс Хайер Едукейшн Ворлд Юниверсити Ранкинг) на момент защиты диссертации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z100" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z100" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для лиц, которые защитили диссертации в ОВПО и научных центрах, лабораториях, включенных в список организаций, рекомендуемых для обучения обладателям международной стипендии "Болашак";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z101" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z101" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) для иностранных граждан, приглашенных ОВПО в рамках трудовой миграции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z102" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z102" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) для лиц, направленных на обучение по программам подготовки научных и научно-педагогических кадров Министерством обороны Республики Казахстан, органами национальной безопасности, Министерством внутренних дел Республики Казахстан и Генеральной прокуратурой Республики Казахстан, а также лиц, защитивших диссертации, содержащие государственные секреты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z103" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z103" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) лиц, получивших дипломы магистра второго уровня или доктора философии (PhD), доктора по профилю за высшую степень исполнительского искусства в зарубежных организациях в сфере искусства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z104" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z104" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) для лиц, получивших дипломы хабилитированного доктора (Dr.Habil).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z105" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z105" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Обладатели международной стипендии "Болашак", направленные на обучение по профессиональным образовательным программам аспирантуры, докторантуры, не проходят процедуру признания документов о присуждении ученой степени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z107" w:id="103"/>
+    <w:bookmarkStart w:name="z106" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Перечень необходимых документов, а также иные сведения с учетом особенностей предоставления государственной услуги отражен в пункте 10 Перечня основных требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 – в редакции приказа и.о. Министра науки и высшего образования РК от 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. При поступлении услугодателю полного пакета документов на признание легализованных или апостилированных документов о присуждении ученой степени, указанных в пункте 21 Правил через портал либо Государственную корпорацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z108" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z108" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сотрудник канцелярии услугодателя в день поступления регистрирует заявление и перенаправляет его курирующему заместителю руководителя, который определяет ответственного сотрудника в течение 1 (одного) рабочего дня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z109" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z109" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) на основании положительного заключения ответственного сотрудника услугодателя в течение 2 (двух) рабочих дней издается приказ о признании документа об образовании;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z110" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z110" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) на основании приказа в течение 2 (двух) рабочих дней оформляется удостоверение о признании документа о присуждении ученой степени по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z111" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z111" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) результат оказания государственной услуги:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z112" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z112" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        при обращении через портал электронное удостоверение о признании документа о присуждении ученой степени направляется в "личный кабинет" услугополучателя или уполномоченного представителя на основании электронной копии доверенности в форме электронного документа, подписанного ЭЦП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z113" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z113" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при обращении через Государственную корпорацию ответственный сотрудник ответственного структурного подразделения подготавливает сопроводительное письмо и направляет удостоверение о признании документа о присуждении ученой степени в Государственную корпорацию. При этом, услугодатель обеспечивает доставку результата государственной услуги в Государственную корпорацию не позднее чем за сутки до истечения срока оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z114" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z114" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. При поступлении услугодателю полного пакета документов на признание не легализованных или не апостилированных документов о присуждении ученой степени, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил через портал либо Государственную корпорацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z115" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z115" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сотрудник канцелярии услугодателя в день поступления регистрирует заявление и перенаправляет его курирующему заместителю руководителя, который определяет ответственного сотрудника в течение 1 (одного) рабочего дня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z116" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z116" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ответственный сотрудник услугодателя в течение 1 (одного) рабочего дня с момента поступления заявления устанавливает факт выдачи документа об образовании через зарубежную базу данных по выданным документам об образовании;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z117" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z117" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при отсутствии сведений о документе в зарубежной базе данных ответственный сотрудник услугодателя в течение 1 (одного) рабочего дня направляет официальный запрос в зарубежную организацию образования, научный центр или лабораторию, уполномоченный орган с целью получения подтверждения факта выдачи документа о присуждении ученой степени и наличия у организации образования, выдавшей документ о присуждении ученой степени, права на осуществление образовательной, научной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z119" w:id="115"/>
+    <w:bookmarkStart w:name="z118" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) если организация образования, научный центр или лаборатория, выдавшая документ об образовании, в течение 22 (двадцати двух) рабочих дней не представит ответ на официальный запрос услугодателя (электронной почтой либо официально), ответственный сотрудник услугодателя в течение 2 (двух) рабочих дней оформляет мотивированный ответ об отказе в оказании государственной услуги в соответствии с пунктом 11 Перечня основных требований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z119" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) при получении положительного ответа на основании заключения ответственного сотрудника услугодателя в течение 2 (двух) рабочих дней издается приказ о признании документа об образовании;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z120" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z120" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) на основании приказа в течение 2 (двух) рабочих дней оформляется удостоверение о признании зарубежного документа об образовании по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z121" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z121" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) результат оказания государственной услуги:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z122" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z122" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        при обращении через портал электронное удостоверение о признании документа о присуждении ученой степени направляется в "личный кабинет" услугополучателя или уполномоченного представителя на основании электронной копии доверенности в форме электронного документа, подписанного электронной цифровой подписью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z123" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z123" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при обращении через Государственную корпорацию ответственный сотрудник ответственного структурного подразделения подготавливает сопроводительное письмо и направляет удостоверение о признании документа о присуждении ученой степени в Государственную корпорацию. При этом, услугодатель обеспечивает доставку результата государственной услуги в Государственную корпорацию не позднее чем за сутки до истечения срока оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z124" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 с изменениями, внесенными приказом и.о. Министра науки и высшего образования РК от 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. При поступлении услугодателю полного пакета документов на признание легализованных или апостилированных документов о присуждении ученой степени, не указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил через портал либо Государственную корпорацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z125" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z125" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) сотрудник канцелярии услугодателя в день поступления регистрирует заявление и перенаправляет его курирующему заместителю руководителя, который определяет ответственного сотрудника в течение одного рабочего дня; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z126" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z126" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при представлении услугополучателем полного пакета документов ответственный сотрудник услугодателя в течение 2 (двух) рабочих дней направляет аттестационное дело услугополучателя на экспертизу в Экспертный совет при Комитете по обеспечению качества в сфере науки и высшего образования Министерства науки и высшего образования Республики Казахстан (далее – Экспертный совет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z127" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z127" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) срок рассмотрения диссертации в Экспертном совете составляет не более 48 (сорок восемь) рабочих дней. Экспертиза проводится в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил присуждения степеней, утвержденных приказом Министра образования и науки Республики Казахстан от 31 марта 2011 года № 127 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 6951) (далее – Правила присуждения степеней);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z128" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z128" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) заключение Экспертного совета направляется услугодателю в течение 3 (трех) рабочих дней со дня проведения заседания Экспертного совета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z129" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z129" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) на основании заключения Экспертного совета услугодателем в течение 2 (двух) рабочих дней издается приказ о признании документа о присуждении ученой степени либо мотивированный ответ об отказе в оказании государственной услуги в соответствии с пунктом 9 Перечня основных требований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z130" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z130" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) на основании положительного решения Экспертного совета услугодатель в течение 2 (двух) рабочих дней оформляет удостоверение о признании зарубежного документа о присуждении ученой степени по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z131" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z131" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) результат оказания государственной услуги:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z132" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z132" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        при обращении через портал электронное удостоверение о признании документа о присуждении ученой степени направляется в "личный кабинет" услугополучателя или уполномоченного представителя на основании электронной копии доверенности в форме электронного документа, подписанного электронной цифровой подписью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z133" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z133" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при обращении через Государственную корпорацию ответственный сотрудник ответственного структурного подразделения подготавливает сопроводительное письмо и направляет удостоверение о признании документа о присуждении ученой степени в Государственную корпорацию. При этом, услугодатель обеспечивает доставку результата государственной услуги в Государственную корпорацию не позднее чем за сутки до истечения срока оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z134" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z134" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. При поступлении услугодателю полного пакета документов на признание не легализованных или не апостилированных документов о присуждении ученой степени, не указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил через портал либо Государственную корпорацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z135" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z135" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сотрудник канцелярии услугодателя в день поступления регистрирует заявление и перенаправляет его курирующему заместителю руководителя, который определяет ответственного сотрудника в течение 1 (одного) рабочего дня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z136" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z136" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ответственный сотрудник услугодателя в течение 1 (одного) рабочего дня с момента поступления заявления устанавливает факт выдачи документа об образовании через зарубежную базу данных по выданным документам об образовании;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z137" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z137" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при отсутствии сведений о документе в зарубежной базе данных ответственный сотрудник услугодателя в течение 1 (одного) рабочего дня направляет официальный запрос в зарубежную организацию образования, научный центр или лабораторию, уполномоченный орган с целью получения подтверждения факта выдачи документа о присуждении ученой степени и наличия у организации образования, научного центра или лаборатории, выдавшей документ об образовании, права на осуществление образовательной, научной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z139" w:id="135"/>
+    <w:bookmarkStart w:name="z138" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если организация образования, научный центр или лаборатория, выдавшая документ о присуждении ученой степени, в течение 14 (четырнадцати) рабочих дней не представит ответ на официальный запрос услугодателя (электронной почтой либо официально), ответственный сотрудник услугодателя в течение 2 (двух) рабочих дней оформляет мотивированный ответ об отказе в оказании государственной услуги в соответствии с пунктом 11 Перечня основных требований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z139" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при получении положительного ответа ответственный сотрудник услугодателя в течение 1 рабочего дня направляет аттестационное дело услугополучателя на экспертизу в Экспертный совет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z140" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z140" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) срок рассмотрения диссертации в Экспертном совете составляет не более 48 (сорок восемь) рабочих дней. При этом экспертиза проводится в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил присуждения степеней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z141" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z141" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) заключение Экспертного совета направляется услугодателю в течение 3 (трех) рабочих дней со дня проведения заседания Экспертного совета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z143" w:id="139"/>
+    <w:bookmarkStart w:name="z142" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) на основании заключения Экспертного совета услугодателем в течение 2 (двух) рабочих дней издается приказ о признании документа о присуждении ученой степени либо мотивированный ответ об отказе в оказании государственной услуги в соответствии с пунктом 11 Перечня основных требований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z143" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) на основании положительного решения Экспертного совета услугодатель в течение 2 (двух) рабочих дней оформляет удостоверение о признании зарубежного документа о присуждении ученой степени по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z144" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z144" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) результат оказания государственной услуги:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z145" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z145" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        при обращении через портал электронное удостоверение о признании документа о присуждении ученой степени направляется в "личный кабинет" услугополучателя или уполномоченного представителя на основании электронной копии доверенности в форме электронного документа, подписанного электронной цифровой подписью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z146" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z146" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при обращении через Государственную корпорацию ответственный сотрудник ответственного структурного подразделения подготавливает сопроводительное письмо и направляет удостоверение о признании документа о присуждении ученой степени в Государственную корпорацию. При этом, услугодатель обеспечивает доставку результата государственной услуги в Государственную корпорацию не позднее чем за сутки до истечения срока оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z147" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 с изменениями, внесенными приказом и.о. Министра науки и высшего образования РК от 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Удостоверение о признании документа о присуждении ученой степени либо мотивированный ответ об отказе в оказании государственной услуги выдается через Государственную корпорацию лично услугополучателю или третьему лицу по нотариальной удостоверенной доверенности либо направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП руководителя или уполномоченного лица услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z148" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z148" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. При несогласии услугополучателя с мотивированным ответом об отказе в оказании государственной услуги Правил, принятом на основании отрицательного решения Экспертного совета услугополучатель подает апелляционное заявление в произвольной форме услугодателю. Апелляционное заявление подается в течение 90 (девяносто) календарных дней со дня получения отказа в признании. Апелляционное заявление рассматривается в порядке, указанном в пунктах 28 и 29 Правил присуждения степеней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4651,606 +5387,792 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="145"/>
+    <w:bookmarkStart w:name="z149" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок выдачи дубликатов удостоверений о признании документов о высшем и послевузовском образовании</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z150" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z150" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. При перемене фамилии, имени или отчества (при его наличии), утери, порчи удостоверения о признании документа об образовании выдается дубликат удостоверения о признании (далее – дубликат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z151" w:id="147"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z151" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Для получения дубликата услугополучатель направляет услугодателю через Государственную корпорацию или портал заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 7</w:t>
-[...33 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="148"/>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам с приложением документов, указанных в пункте 10 Перечня основных требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 – в редакции приказа и.о. Министра науки и высшего образования РК от 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z152" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. На выдаваемом бланке удостоверения в правом верхнем углу проставляется запись "Дубликат".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z153" w:id="149"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z153" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. При поступлении услугодателю полного пакета документов на выдачу дубликатов удостоверений о признании документов об образовании через портал либо Государственную корпорацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z154" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z154" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сотрудник канцелярии услугодателя в день поступления регистрирует заявление и перенаправляет его курирующему заместителю руководителя, который определяет ответственного сотрудника в течение 1 (одного) рабочего дня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z155" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z155" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сотрудник структурного подразделения в течение 3 (трех) рабочих дней подтверждает факт выдачи удостоверения о признании и перенаправляет его ответственному сотруднику услугодателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z157" w:id="153"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> основных требований в течение 1 (одного) рабочего дня;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ответственный сотрудник услугодателя оформляет дубликат удостоверения о признании документа об образовании или мотивированный ответ об отказе в оказании государственной услуги в соответствии с пунктом 11 Перечня основных требований в течение 2 (двух) рабочих дней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z158" w:id="154"/>
+    <w:bookmarkStart w:name="z157" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) руководитель услугодателя подписывает дубликат удостоверения о признании документа об образовании или мотивированный ответ об отказе в оказании государственной услуги в соответствии с пунктом 11 Перечня основных требований в течение 1 (одного) рабочего дня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z158" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) результат оказания государственной услуги:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z159" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z159" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        при обращении через портал электронный дубликат удостоверения о признании документа об образовании направляется в "личный кабинет" услугополучателя или уполномоченного представителя на основании электронной копии доверенности в форме электронного документа, подписанного электронной цифровой подписью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z160" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z160" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при обращении через Государственную корпорацию ответственный сотрудник ответственного структурного подразделения подготавливает сопроводительное письмо и направляет дубликат удостоверения о признании документа об образовании в Государственную корпорацию. При этом, услугодатель обеспечивает доставку результата государственной услуги в Государственную корпорацию не позднее чем за сутки до истечения срока оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z161" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 с изменениями, внесенными приказом и.о. Министра науки и высшего образования РК от 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателей и и(или) их должностных лиц, государственной корпорации и (или) их работников по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z163" w:id="159"/>
+    <w:bookmarkStart w:name="z162" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      34. Жалоба на решение, действий (бездействия) услугодателя по вопросам оказания государственной услуги может быть подана на имя руководителя услугодателя, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Административным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> процедурно-процессуальным кодексом Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о государственных и социально значимых услугах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z64" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z164" w:id="160"/>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных и социально значимых услугах подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z65" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z165" w:id="161"/>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных и социально значимых услугах подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z66" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жалоба на действие (бездействия) работников Государственной корпорации при оказании услуг через Государственной корпорацию подается на имя руководителя Государственную корпорацию, либо в уполномоченный орган в сфере информатизации.</w:t>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+      Жалоба на действие (бездействия) работников Государственной корпорации при оказании услуг через Государственной корпорацию подается на имя руководителя Государственную корпорацию, либо в уполномоченный орган в сфере цифровизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z67" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случаях несогласия с результатами оказания государственной услуги услугополучатель вправе обжаловать административное действие (бездействие) в административном (досудебном) порядке в соответствии с нормами </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административный процедурно-процессуального кодекса Республики Казахстан, а также в суд в установленном законодательством Республики Казахстан порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случаях несогласия с результатами оказания государственной услуги услугополучатель обращается в суд в установленном законодательством Республики Казахстан порядке.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="163"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 – в редакции приказа и.о. Министра науки и высшего образования РК от 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Жалоба подается в административный орган, должностному лицу, чьи административный акт, административное действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z168" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z168" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Административный орган, должностное лицо, чьи административный акт, административное действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z169" w:id="165"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z169" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом административный орган, должностное лицо, чьи административный акт, административное действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z170" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z170" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5297,64 +6219,77 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> к Правилам признания</w:t>
+              <w:t>к Правилам признания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">документов об образовании </w:t>
+              <w:t>документов о высшем</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и послевузовском образовании</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5440,141 +6375,154 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республиканское государственное</w:t>
+              <w:t>Республиканское</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предприятие на праве хозяйственного</w:t>
+              <w:t>государственное предприятие</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ведения</w:t>
+              <w:t>на праве хозяйственного ведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Национальный центр развития</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>высшего образования"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министерства науки и высшего</w:t>
+              <w:t>Министерства науки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>образования Республики Казахстан</w:t>
+              <w:t>и высшего образования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>от*_______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(фамилия, имя, отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -5596,713 +6544,792 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Гражданство:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>*_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Документ, удостоверяющий</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>личность</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(паспорт/удостоверение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>личности):</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>*__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Документ, удостоверяющий личность</w:t>
+              <w:t>(номер, серия, дата и кем выдан)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(паспорт/удостоверение личности):</w:t>
+              <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>*__________________________</w:t>
+              <w:t>Адрес проживания:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(номер, серия, дата и кем выдан)</w:t>
+              <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Адрес проживания:</w:t>
+              <w:t>(наименование страны, области,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>__________________________</w:t>
+              <w:t>города, района,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>__________________________</w:t>
+              <w:t>переулка/улицы/проспекта,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(наименование страны, области,</w:t>
+              <w:t>номер дома и квартиры)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>города, района,</w:t>
+              <w:t>Контактные данные</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>переулка/улицы/проспекта,</w:t>
+              <w:t>*Тел.: ______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>номер дома и квартиры)</w:t>
+              <w:t>*Эл.почта: __________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Контактные данные</w:t>
+              <w:t>(мобильный, рабочий/домашний</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>*Тел.:_______________________</w:t>
+              <w:t>телефоны, адрес электронной почты)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>*Эл.почта:___________________</w:t>
+              <w:t>Место работы или учебы:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мобильный, рабочий/домашний</w:t>
-[...37 lines deleted...]
-              </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:bookmarkStart w:name="z174" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                Заявление</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z175" w:id="168"/>
+        <w:t xml:space="preserve"> Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа и.о. Министра науки и высшего образования РК от 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z175" w:id="169"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас*_____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-[...371 lines deleted...]
-        <w:t xml:space="preserve"> *- обязательно к заполнению.</w:t>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(признать образование)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Цель*__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(трудоустройство, продолжение обучения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вид, серия и номер документа об образовании*______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(аттестат, диплом, свидетельство, удостоверение, сертификат)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кем выдан*____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование организации образования, страна)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по специальности/направлению*__________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Присвоенная квалификация/ степень*______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен(на) на использование сведений, составляющих охраняемую</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законом тайну, содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___"________________20___года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________ (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>*- обязательно к заполнению.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6383,313 +7410,416 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>документов об</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>образовании</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z177" w:id="169"/>
+    <w:bookmarkStart w:name="z177" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа и.о. Министра науки и высшего образования РК от 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z178" w:id="171"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан "О государственных услугах", некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" отказывает в приеме документов на оказание государственной услуги ввиду представления Вами неполного пакета документов согласно перечню, предусмотренному Правилами, а также документов с истекшим сроком действия, а именно:</w:t>
-[...19 lines deleted...]
-      Наименование отсутствующих документов:</w:t>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>"О государственных и социально значимых услугах", некоммерческое акционерное</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>общество "Государственная корпорация "Правительство для граждан" отказывает</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в приеме документов на оказание государственной услуги ввиду представления Вами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>неполного пакета документов согласно перечню, предусмотренному Правилами,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а также документов с истекшим сроком действия, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование отсутствующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>1. ___________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. ___________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3.…….</w:t>
+        <w:t>3. ___________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Настоящая расписка составлена в двух экземплярах, по одному для каждой стороны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> _______________________________________________________________________</w:t>
-[...33 lines deleted...]
-        <w:t>работника Государственной корпорации (подпись)</w:t>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ф.И.О. (при его наличии) работника Государственной корпорации (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон:_______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>получил:_____________________________________________________________________</w:t>
-[...33 lines deleted...]
-        <w:t>"___"____________20____г.</w:t>
+        <w:t>получил:_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ф.И.О.(при его наличии)/подпись услугополучателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" ____________ 20____ г.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6770,76 +7900,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>документов об</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>образовании</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z344" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Признание документов о высшем и послевузовском образовании"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 с изменениями, внесенными приказом Министра науки и высшего образования РК от 30.04.2025 </w:t>
+      Сноска. Приложение 3 – в редакции приказа и.о. Министра науки и высшего образования РК от 12.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 225</w:t>
+        <w:t>№ 383</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -6851,2306 +8011,4097 @@
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Перечень основных требований к оказанию государственной услуги</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Признание документов о высшем и послевузовском образовании"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Признание документов о высшем и послевузовском образовании</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выдача дубликата удостоверения о признании документов о высшем и послевузовском образовании</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр развития высшего образования" Министерства науки и высшего образования Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способы предоставления государственной услуги и ее подвидов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По всем подвидам:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) посредством веб-портала "цифрового правительства" www.egov.kz. (далее – портал)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания государственной услуги и ее подвидов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок рассмотрения заявления о признании легализованных или апостилированных документов о высшем и послевузовском образовании составляет:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- при обращении через портал-15 (пятнадцать) рабочих дней</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- при обращении в подразделения Государственной корпорации-25 (двадцать пять) рабочих дней </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок рассмотрения заявления о признании не легализованных и не апостилированных документов о высшем и послевузовском образовании составляет:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- при обращении через портал-35 (тридцать пять) рабочих дней</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- при обращении в подразделения Государственной корпорации-45 (сорок пять) рабочих дней</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок рассмотрения заявления о признании легализованных или апостилированных документов о присуждении ученой степени, указанных в пункте 24 Правил признания документов о высшем и послевузовском образовании (далее – Правила) составляет:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- при обращении через портал-10 (десять) рабочих дней</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- при обращении в подразделения Государственной корпорации-15 (пятнадцать) рабочих дней</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок рассмотрения заявления о признании не легализованных или не апостилированных документов о присуждении ученой степени, указанных в пункте 25 Правил, составляет:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при обращении через портал-35 (тридцать пять) рабочих дней</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при обращении в подразделения Государственной корпорации-40 (сорок) рабочих дней</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок рассмотрения заявления о признании легализованных или апостилированных документов о присуждении ученой степени, указанных в пункте 26 Правил составляет:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при обращении через портал-60 (шестьдесят) рабочих дней</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при обращении в подразделения Государственной корпорации-65 (шестьдесят пять) рабочих дней</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок рассмотрения заявления о признании не легализованных или не апостилированных документов о присуждении ученой степени, указанных в пункте 27 Правил составляет:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при обращении через портал-77 (семьдесят семь) рабочих дней</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при обращении в подразделения Государственной корпорации-82 (восемьдесят два) рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок рассмотрения заявления о выдаче дубликата удостоверения о признании документов о высшем и послевузовском образовании составляет:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении в подразделения Государственной корпорации-15 (пятнадцать) рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении через портал-7 (семь) рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максимально допустимое время ожидания для сдачи пакета документов в Государственную корпорацию – 15 минут;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максимально допустимое время обслуживания услугополучателя в Государственной корпорации – не более 15 минут.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма оказания государственной услуги и ее подвидов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По всем подвидам: Электронная (частично цифровизированная) /бумажная:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги и ее подвидов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) при обращении в Государственную корпорацию:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+– удостоверение о признании документов об образовании согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложениям 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и (или) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- дубликат удостоверения о признании документов об образовании согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложениям 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и (или) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- мотивированный ответ об отказе в оказании государственной услуги в случаях и по основаниям, предусмотренных пунктом 11 настоящего Перечня.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) при обращении на портал:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+– удостоверение о признании документа об образовании в электронной форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложениям 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и (или) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- дубликат удостоверения о признании документов об образовании в электронной форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложениям 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и (или) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- мотивированный ответ об отказе в оказании государственной услуги в случаях и по основаниям, предусмотренных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> настоящего Перечня.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении услугополучателя за результатом оказания государственной услуги на бумажном носителе, результат оказания государственной услуги оформляется в бумажной форме, заверяется печатью и подписью руководителя или уполномоченного на это лица услугодателя.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На портале результат оказания государственной услуги направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП руководителя или уполномоченного лица услугодателя.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Условие выдачи результата оказания государственной услуги:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- выдача документов услугополучателю осуществляется при предъявлении удостоверения личности услугополучателем или его представителя через Государственную корпорацию;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- на портале результат оказания государственной услуги направляется и хранится в Личном кабинете услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Условие хранения услугодателем, Государственной корпорацией невостребованных в срок документов:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении услугополучателя за результатом государственной услуги в указанный срок, услугодатель обеспечивает их хранение по месту приема до получения услугополучателем.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственная корпорация обеспечивает хранение документов, в течение одного месяца, после чего передает их услугодателю для дальнейшего хранения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении услугополучателя по истечении одного месяца, по запросу Государственной корпорации услугодатель в течение одного рабочего дня направляет готовые документы в Государственную корпорацию для выдачи услугополучателю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Размер платы для резидентов Республики Казахстан:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p>
-[...2089 lines deleted...]
-          </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4100"/>
               <w:gridCol w:w="4100"/>
               <w:gridCol w:w="4100"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4100" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="0"/>
-                    <w:ind w:left="0"/>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
-                      <w:b/>
+                      <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
-№ п/п
-</w:t>
+№ п/п</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4100" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="0"/>
-                    <w:ind w:left="0"/>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
-                      <w:b/>
+                      <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
-Наименование услуг
-</w:t>
+Наименование услуг</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4100" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="0"/>
-                    <w:ind w:left="0"/>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
-                      <w:b/>
+                      <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
-Цена за 1 единицу в размере месячного расчетного показателя (МРП)
-</w:t>
+Цена за 1 единицу в размере месячного расчетного показателя (МРП)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4100" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
@@ -9472,2031 +12423,6534 @@
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z232" w:id="176"/>
-[...38 lines deleted...]
-                <w:bookmarkEnd w:id="176"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
-</w:t>
-[...9 lines deleted...]
-                    <w:t>Оплата стоимости государственной услуги осуществляется в наличной и безналичной форме через банки второго уровня, организации, осуществляющие отдельные виды банковских операций.</w:t>
+2. Льготный платеж может быть предусмотрен для следующих категорий:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
-Оплата не подлежит возврату при принятии услугодателем заявления на рассмотрение.</w:t>
+1) получатели адресной социальной помощи;</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2) лица с инвалидностью;</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+3) многодетные семьи;</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+4) дети-сироты и делти оставшиеся без попечения родителей;</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+5) лица из молообеспеченных семей;</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+иные категории, отнесенные в соответствии с закондательством Республики Казахстан к социально уязвимым слоям населения:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+№ п/п</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Наименование услуг</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Цена за 1 единицу в размере месячного расчетного показателя (МРП)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+1</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Признание документов о высшем и послевузовском образовании</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+8 МРП</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Признание документов лиц, защитивших диссертацию за рубежом (документ о присуждении ученой степени)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+8 МРП</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+3</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Выдача дубликата удостоверения о признании документов о высшем и послевузовском образовании</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2 МРП</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Размер платы для нерезидентов:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblInd w:w="115" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="4100"/>
+              <w:gridCol w:w="4100"/>
+              <w:gridCol w:w="4100"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+№ п/п</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Наименование услуг</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Цена за 1 единицу в размере месячного расчетного показателя (МРП)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+1</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Признание документов о высшем и послевузовском образовании</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+15 МРП</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Признание документов лиц, защитивших диссертацию за рубежом (документ о присуждении ученой степени)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+15 МРП</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+3</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Выдача дубликата удостоверения о признании документов о высшем и послевузовском образовании</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+8 МРП</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-7</w:t>
+              <w:t xml:space="preserve">
+Стоимость оказания государственной услуги определена в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 146</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном имуществе"</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+оплата стоимости государственной услуги осуществляется в наличной и безналичной форме через банки второго уровня, организации, осуществляющие отдельные виды банковских операций. Оплата не подлежит возврату при принятии услугодателем заявления на рассмотрение.</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z234" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Услугодатель - с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно Трудовому кодексу Республики Казахстан с перерывом на обед с 13.00 часов до 14.30 часов.</w:t>
+9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="177"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан. Прием осуществляется в порядке "электронной" очереди по выбору услугополучателя без ускоренного обслуживания, возможно бронирование очереди посредством портала;</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) Услугодатель - с понедельника по пятницу, в соответствии с установленным графиком работы с 8.00 до 17.30 часов, за исключением выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан (далее – Кодекс) с перерывом на обед с 12.00 часов до 13.30 часов. Прием заявления и выдача результатов оказания государственной услуги осуществляется с 9.00 до 17.00;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Государственной корпорации – с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудового</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодекса Республики Казахстан. Прием осуществляется в порядке "электронной" очереди по выбору услугополучателя без ускоренного обслуживания, возможно бронирование очереди посредством портала;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, прием заявлений и выдача результатов оказания государственной услуги осуществляются в следующий рабочий день).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Для получения удостоверения о признании документа об образовании представляются следующие документы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- при обращении в Государственную корпорацию:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) документ, удостоверяющий личность и (или) в форме электронного документа посредством сервиса цифровых документов (для идентификации личности) владельца или уполномоченного представителя на основании нотариально удостоверенной доверенности;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) заявление о признании документов об образовании по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) копия легализованного или апостилированного документа об образовании и приложения к нему с нотариально засвидетельствованным переводом (если документ полностью на иностранном языке), включая перевод печати.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При представлении документа об образовании из страны-участника международного договора (соглашения) о правовой помощи, предусматривающего отмену легализации и (или) апостилирования документов об образовании, либо при отсутствии такого договора (соглашения), представляется копия документа об образовании и приложения к нему с нотариально засвидетельствованным переводом (если документ полностью на иностранном языке), включая перевод печати и штампа.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Засвидетельствование перевода документов на казахский или русский язык, указанным в настоящем пункте осуществляется нотариусом на территории Республики Казахстан или органами дипломатической службы Республики Казахстан в стране, в которой выдан документ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случаях осуществления ограничительных мероприятий соответствующими государственными органами, введения чрезвычайного положения, возникновения чрезвычайных ситуаций социального, природного и техногенного характера на определенной территории услугополучатель представляет копию документа об образовании и приложения к нему, вместе с их нотариально засвидетельствованными переводами (если документ полностью на иностранном языке), включая перевод печати, штампа.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) для нерезидентов Республики Казахстан – копия документа, удостоверяющего личность владельца документа об образовании (с нотариально засвидетельствованным переводом);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) сведения об оплате (не требуется при повторном обращении при отсутствии ответа на запрос);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) если обладатель документа об образовании проходил обучение по направлению Министерства обороны Республики Казахстан, Комитета национальной безопасности Республики Казахстан, Министерства внутренних дел Республики Казахстан, приложить копию приказа, либо выписку из приказа о направлении в соответствующий ОВПО.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) обладатель документа об образовании по медицинской, фармацевтической или педагогической специальности, полученного по очной форме обучения, подтверждает участие в учебном процессе по месту реализации образовательной программы в период обучения, за исключением документов об образовании, выданных ОВПО, входящими в первые 1000 позиций международных академических рейтингов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документах, удостоверяющих личность услугополучателя, работник Государственной корпорации получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- при обращении через портал:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) заявление о признании документов об образовании по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия легализованного или апостилированного документа об образовании и приложения к нему с нотариально засвидетельствованным переводом (если документ полностью на иностранном языке), включая перевод печати.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При представлении документа об образовании из страны-участника международного договора (соглашения) о правовой помощи, предусматривающего отмену легализации и (или) апостилирования документов об образовании, либо при отсутствии такого договора (соглашения), представляется электронная копия документа об образовании и приложения к нему с нотариально засвидетельствованным переводом (если документ полностью на иностранном языке), включая перевод печати и штампа.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Засвидетельствование перевода документов на казахский или русский язык, указанным в настоящем пункте осуществляется нотариусом на территории Республики Казахстан или органами дипломатической службы Республики Казахстан в стране, в которой выдан документ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случаях осуществления ограничительных мероприятий соответствующими государственными органами, введения чрезвычайного положения, возникновения чрезвычайных ситуаций социального, природного и техногенного характера на определенной территории услугополучатель представляет электронную копию документа об образовании и приложения к нему, вместе с их нотариально засвидетельствованными переводами (если документ полностью на иностранном языке), включая перевод печати, штампа.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) для нерезидентов Республики Казахстан – электронная копия документа, удостоверяющего личность владельца документа об образовании (с нотариально засвидетельствованным переводом).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) сведения об оплате (не требуется при повторном обращении при отсутствии ответа на запрос);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) если обладатель документа об образовании проходил обучение по направлению Министерства обороны Республики Казахстан, Комитета национальной безопасности Республики Казахстан, Министерства внутренних дел Республики Казахстан, приложить электронную копию приказа, либо выписку из приказа о направлении в соответствующий ОВПО.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении через портал услугополучателю в "личный кабинет" направляется информация о статусе принятия/отказа запроса на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Для получения удостоверения о признании документа о присуждении ученой степени представляются следующие документы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2-1. Если услугополучатель относится к категории лиц, указанных в подпунктах 1), 2), 5) и 6) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункта 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правил, для получения удостоверения о признании документа ученой степени услугополучатель направляет услугодателю через Государственную корпорацию или портал заявление по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам с приложением следующих документов:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) документ, удостоверяющий личность и (или) в форме электронного документа посредством сервиса цифровых документов (для идентификации личности) владельца или уполномоченного представителя на основании нотариально удостоверенной доверенности;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия/копия апостилированного либо легализованного диплома о присуждении степени, подтверждающего факт защиты диссертации в стране защиты, и нотариально засвидетельствованный перевод диплома о присуждении степени на казахский или русский язык (если документ полностью на иностранном языке);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) электронная копия/копия приложения к документу о присуждении степени (транскрипт) или сведения об объеме пройденных учебных дисциплин и практик и (или) копия удостоверения о сдаче кандидатских экзаменов (при наличии) и нотариально засвидетельствованный перевод приложения к документу о присуждении степени (транскрипт) или сведения об объеме пройденных учебных дисциплин и практик и (или) копии удостоверения о сдаче кандидатских экзаменов (при наличии) на казахский или русский язык (если документ полностью на иностранном языке).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2-2. Если услугополучатель относится к категории лиц, указанных в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпункте 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 21 Правил, то для получения удостоверения о признании документа о присуждении ученой степени услугополучатель направляет услугодателю через Государственную корпорацию или портал заявление по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам с приложением следующих документов:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) документ, удостоверяющий личность и (или) в форме электронного документа посредством сервиса цифровых документов (для идентификации личности) владельца или уполномоченного представителя на основании нотариально удостоверенной доверенности;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия/копия апостилированного либо легализованного диплома о присуждении степени, подтверждающего факт защиты диссертации в стране защиты, и нотариально засвидетельствованный перевод диплома о присуждении степени на казахский или русский язык (если документ полностью на иностранном языке);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) электронная копия/копия приложения к документу о присуждении степени (транскрипт) или сведения об объеме пройденных учебных дисциплин и практик и (или) копия удостоверения о сдаче кандидатских экзаменов (при наличии) и нотариально засвидетельствованный перевод приложения к документу о присуждении степени (транскрипт) или сведения об объеме пройденных учебных дисциплин и практик и (или) копии удостоверения о сдаче кандидатских экзаменов (при наличии) на казахский или русский язык (если документ полностью на иностранном языке);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) электронная копия/копия документа, подтверждающий приглашение ОВПО иностранного гражданина;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) электронная копия/копия, подтверждающая трудовую деятельность согласно трудовому законодательству Республики Казахстан, заверенная по месту работы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2-3. Если услугополучатель относится к категории лиц, указанных в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпункте 4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 21 Правил, то для получения удостоверения о признании документа о присуждении ученой степени услугополучатель направляет услугодателю через Государственную корпорацию или портал заявление по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам с приложением следующих документов:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) документ, удостоверяющий личность и (или) в форме электронного документа посредством сервиса цифровых документов (для идентификации личности) владельца или уполномоченного представителя на основании нотариально удостоверенной доверенности;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия/копия апостилированного либо легализованного диплома о присуждении степени, подтверждающего факт защиты диссертации в стране защиты, и нотариально засвидетельствованный перевод диплома о присуждении степени на казахский или русский язык (если документ полностью на иностранном языке);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) электронная копия/копия приложения к документу о присуждении степени (транскрипт) или сведения об объеме пройденных учебных дисциплин и практик и (или) копия удостоверения о сдаче кандидатских экзаменов (при наличии) и нотариально засвидетельствованный перевод приложения к документу о присуждении степени (транскрипт) или сведения об объеме пройденных учебных дисциплин и практик и (или) копии удостоверения о сдаче кандидатских экзаменов (при наличии) на казахский или русский язык (если документ полностью на иностранном языке);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) электронная копия/бумажная версия направления на обучение по программам подготовки научных и научно-педагогических кадров подтверждается документом в произвольной форме.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2-4. Если услугополучатель не относится к категории лиц, указанных в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункте 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правил, то для получения удостоверения о признании документа о присуждении ученой степени услугополучатель направляет услугодателю через Государственную корпорацию заявление по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам с приложением следующих документов:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) документ, удостоверяющий личность и (или) в форме электронного документа посредством сервиса цифровых документов (для идентификации личности) владельца или уполномоченного представителя на основании нотариально удостоверенной доверенности;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) копия апостилированного либо легализованного диплома о присуждении степени, подтверждающего факт защиты диссертации в стране защиты, и нотариально засвидетельствованный перевод диплома о присуждении степени на казахском или русском языке (если документ полностью на иностранном языке);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) копия приложения к документу о присуждении степени (транскрипт) или сведения об объеме пройденных учебных дисциплин и практик и (или) копия удостоверения о сдаче кандидатских экзаменов (при наличии) и нотариально засвидетельствованный перевод приложения к документу о присуждении степени (транскрипт) или сведения об объеме пройденных учебных дисциплин и практик и (или) копии удостоверения о сдаче кандидатских экзаменов (при наличии) на казахский или русский язык (если документ полностью на иностранном языке);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) диссертация в электронном виде (CD-диске). К диссертации на иностранном языке прилагается копия автореферата или расширенной аннотации (не менее 40 (сорока) тысяч печатных знаков) на казахском или русском языке. В аннотации отражаются выходные данные, цели, задачи исследования, актуальность избранной темы, основные научные положения, выводы и рекомендации;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) копия справки Акционерного общества "Национальный центр государственной научно-технической экспертизы" (далее – НЦГНТЭ) (в произвольной форме) и справка уполномоченного органа страны или ОВПО (в произвольной форме, при наличии), в которой защищена диссертация, по проверке диссертации на плагиат;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) список научных трудов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Для получения дубликата удостоверения о признании документов об образовании предоставляются следующие документы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- при обращении в Государственную корпорацию:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) документ, удостоверяющий личность и (или) в форме электронного документа посредством сервиса цифровых документов (для идентификации личности) владельца или уполномоченного представителя на основании нотариально удостоверенной доверенности;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) заявление о выдаче дубликата по форме согласно приложению 7 к Правилам;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) если обладатель удостоверения о признании изменил фамилию, имя или отчество (при его наличии) после его получения, необходимо представить копию свидетельства о государственной регистрации актов записи перемены фамилии, имени или отчества (при его наличии), или актовую запись о браке или о расторжении брака (с нотариально засвидетельствованным переводом);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) подлинник удостоверения о признании (при наличии);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Для нерезидентов Республики Казахстан – копия документа, удостоверяющего личность владельца документа об образовании (с нотариально засвидетельствованным переводом);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) квитанция об оплате.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на веб-портале "цифрового правительства" абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление веб-портала "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документах, удостоверяющих личность услугополучателя, работник Государственной корпорации получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов, установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленными нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) отрицательный ответ на запрос о подтверждении факта выдачи документа об образовании или отсутствие права на осуществление соответствующей образовательной деятельности у организации образования, выдавшей документ об образовании;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) представление документов об образовании стран, непризнанных Республикой Казахстан в качестве субъекта международного права, либо зарубежная организация образования, не признана уполномоченным органом в области образования страны выдачи;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) отрицательное заключение Экспертного совета;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) несоответствие иностранной образовательной программы ни к одному из уровней образования и (или) направлений подготовки (специальностей, профессий) в соответствии с законодательством Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) отсутствие ответа на запрос о подтверждении факта выдачи документа об образовании и права на осуществление соответствующей образовательной деятельности у организации образования, выдавшей документ об образовании.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае устранения услугополучателем причин отказа в оказании государственной услуги услугополучатель может обратиться повторно для получения государственной услуги в порядке, установленном законодательством Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае отказа в соответствии с подпунктами 1), 2), 6) и 8) настоящего пункта услугополучатель при повторном обращении не производит новую оплату за государственную услугу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сервис цифровых документов доступен для субъектов, авторизованных в мобильном приложении и цифровых системах пользователей.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Кодексу, прием заявлений и выдача результатов оказания государственной услуги осуществляются в следующий рабочий день).</w:t>
-[...131 lines deleted...]
-              <w:t>- при обращении в Государственную корпорацию:</w:t>
+Субъект проходит авторизацию методами доступными в мобильном приложении и цифровых системах пользователей, далее в разделе "Цифровые документы" просматривает необходимый документ для дальнейшего использования.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1) документ, удостоверяющий личность и (или) в форме электронного документа посредством сервиса цифровых документов (для идентификации личности) владельца или уполномоченного представителя на основании нотариально удостоверенной доверенности;</w:t>
+              <w:t>
+Услугополучателям, имеющим нарушение здоровья со стойким расстройством функций организма, ограничивающим его жизнедеятельность, при необходимости прием документов для оказания государственной услуги производится работником Государственной корпорации с выездом по месту жительства посредством обращения через Единый контакт-центр по вопросам оказания государственных услуг. Контактный телефон справочной службы услугодателя по вопросам оказания государственной услуги: 8 (7172) 57-20-83.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) заявление о признании документов об образовании по форме согласно </w:t>
-[...653 lines deleted...]
-              </w:rPr>
               <w:t>
-2-4. Если услугополучатель не относится к категории лиц, указанных в пункте 21 Правил, то для получения удостоверения о признании документа о присуждении ученой степени услугополучатель направляет услугодателю через Государственную корпорацию заявление по форме согласно приложению 1 к Правилам с приложением следующих документов:</w:t>
-[...875 lines deleted...]
-Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством справочной службы услугодателя по вопросам оказания государственной услуги, Единого контакт-центра по вопросам оказания государственных услуг 1414, 8-800-080-7777.</w:t>
+Единый контакт-центр по вопросам оказания государственных услуг: 1414, 8-800-080-7777. Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством справочной службы услугодателя по вопросам оказания государственной услуги, Единого контакт-центра по вопросам оказания государственных услуг 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11645,166 +19099,204 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z311" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 4 внесены изменения на казахском языке, текст на русском языке не меняется в соответствии приказом и.о. Министра науки и высшего образования РК от 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z311" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Республиканское государственное предприятие на праве хозяйственного</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   ведения "Национальный центр развития высшего образования"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             Министерства науки и высшего образования Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z312" w:id="182"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z312" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      УДОСТОВЕРЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          о признании зарубежного документа об образовании</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z313" w:id="183"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z313" w:id="175"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              (действительно с подлинником документа об образовании и его нотариально</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               засвидетельствованным переводом)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z314" w:id="184"/>
+      <w:bookmarkStart w:name="z314" w:id="176"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БТ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -11823,51 +19315,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Настоящим удостоверяется, что документ об образовании _________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12351,51 +19843,89 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z317" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 5 внесены изменения на казахском языке, текст на русском языке не меняется в соответствии приказом и.о. Министра науки и высшего образования РК от 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z317" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Республиканское государственное предприятие на праве хозяйственного</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -12416,89 +19946,89 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               УДОСТОВЕРЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   о признании зарубежного документа об образовании</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z318" w:id="186"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z318" w:id="178"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              (действительно с подлинником документа об образовании и его нотариально</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         засвидетельствованным переводом)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z319" w:id="187"/>
+    <w:bookmarkStart w:name="z319" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12533,71 +20063,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z320" w:id="188"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z320" w:id="180"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим удостоверяется, что документ об образовании ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13149,51 +20679,89 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z323" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 6 внесены изменения на казахском языке, текст на русском языке не меняется в соответствии приказом и.о. Министра науки и высшего образования РК от 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z323" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Республиканское государственное предприятие на праве хозяйственного</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -13214,95 +20782,95 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               УДОСТОВЕРЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             о признании зарубежного документа о присуждении ученой степени</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z324" w:id="190"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z324" w:id="182"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              (действительно с подлинником документа об образовании и его нотариально</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         засвидетельствованным переводом)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z325" w:id="191"/>
+      <w:bookmarkStart w:name="z325" w:id="183"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БТ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -13341,51 +20909,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Настоящим удостоверяется, что документ о присуждении ученой степени</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13870,64 +21438,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам признания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>документов об</w:t>
+              <w:t>документов о высшем</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>образовании</w:t>
+              <w:t>и послевузовском образовании</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -14026,129 +21594,129 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республиканское</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственное</w:t>
+              <w:t>государственное предприятие</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предприятие на праве</w:t>
+              <w:t>на праве хозяйственного ведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> хозяйственного ведения</w:t>
+              <w:t>"Национальный центр развития</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Национальный центр развития</w:t>
+              <w:t>высшего образования"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>высшего образования"</w:t>
+              <w:t>Министерства науки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министерства науки и высшего</w:t>
+              <w:t>и высшего образования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>образования Республики Казахстан</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от*_______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14195,76 +21763,89 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Документ, удостоверяющий личность</w:t>
+              <w:t>Документ, удостоверяющий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(паспорт/удостоверение личности):</w:t>
+              <w:t>личность (паспорт/</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>удостоверение личности):</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>*__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(номер, серия, дата и кем выдан)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -14364,497 +21945,548 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Контактные данные</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>*Тел.:______________________</w:t>
+              <w:t>*Тел.: ______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>*Эл.почта:__________________</w:t>
+              <w:t>*Эл.почта: __________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(мобильный, рабочий/домашний</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>телефоны, адрес электронной почты)</w:t>
+              <w:t>телефоны, адрес электронной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>почты)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место работы или учебы:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z329" w:id="192"/>
+    <w:bookmarkStart w:name="z329" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                Заявление</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z330" w:id="193"/>
+        <w:t xml:space="preserve"> Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 7 – в редакции приказа и.о. Министра науки и высшего образования РК от 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z330" w:id="185"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Прошу Вас*___________________________________________________________</w:t>
-[...340 lines deleted...]
-        <w:t xml:space="preserve"> *- обязательно к заполнению.</w:t>
+      Прошу Вас*________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(выдать дубликат удостоверения о признании документа об образовании)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Причина ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(в связи с утерей/порчей удостоверения или др.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вид, серия и номер документа об образовании*</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(диплом, аттестат, свидетельство, удостоверение, сертификат)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кем выдан*_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование организации образования, страна)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по специальности/направлению*_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Присвоенная квалификация/ степень*___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен(на) на использование сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" ______________ 20___ года _____________________________ (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>*- обязательно к заполнению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -14862,55 +22494,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>