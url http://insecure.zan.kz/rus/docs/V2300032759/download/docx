--- v1 (2026-03-15)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a306b69" w14:textId="a306b69">
+    <w:p w14:paraId="22b55fb" w14:textId="22b55fb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1496,2316 +1496,2120 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "О контроле специфических товаров" (далее – Закон) и подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">статьи 10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона Республики Казахстан "О государственных услугах" (далее- Закон о государственных услугах) и определяют порядок выдачи лицензии на экспорт специфических товаров, общей лицензии на экспорт товаров двойного назначения или товаров, контролируемых для обеспечения национальной безопасности, лицензии на импорт специфических товаров, а также оказания государственной услуги "Выдача лицензии на экспорт и импорт специфических товаров".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Выдача лицензии на экспорт и импорт специфических товаров является государственной услугой (далее - государственная услуга) и оказывается Комитетом промышленности Министерства промышленности и строительства Республики Казахстан (далее - услугодатель) согласно настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра промышленности и строительства РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. "Выдача лицензии на экспорт и импорт специфических товаров" является государственной услугой (далее - государственная услуга) и оказывается Комитетом индустриального развития Министерства индустрии и инфраструктурного развития (далее - услугодатель) согласно настоящим Правилам.</w:t>
+      3. Услугодатель направляет информацию о внесенных изменениях и (или) дополнениях в подзаконные нормативные правовые акты, определяющие порядок оказания государственной услуги, в организации, осуществляющие прием заявлений и выдачу результатов оказания государственной услуги, и услугодателям в течение 10 рабочих дней со дня утверждения таких актов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Услугодатель направляет информацию о внесенных изменениях и (или) дополнениях в подзаконные нормативные правовые акты, определяющие порядок оказания государственной услуги, в организации, осуществляющие прием заявлений и выдачу результатов оказания государственной услуги, и услугодателям в течение 10 рабочих дней со дня утверждения таких актов.</w:t>
+      4. Основные термины и определения, используемые в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Основные термины и определения, используемые в настоящих Правилах:</w:t>
+      1) товары военного назначения – вооружение, военная техника, технологии, программное обеспечение, технические и специальные средства, материалы, оборудование для производства и испытания, комплектующие и запасные части к ним, указанные в контрольном списке специфических товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) товары военного назначения – вооружение, военная техника, технологии, программное обеспечение, технические и специальные средства, материалы, оборудование для производства и испытания, комплектующие и запасные части к ним, указанные в контрольном списке специфических товаров;</w:t>
+      2) импорт – ввоз товаров на территорию Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) импорт – ввоз товаров на территорию Республики Казахстан;</w:t>
+      3) товары, контролируемые для обеспечения национальной безопасности Республики Казахстан (далее – товары, контролируемые для обеспечения национальной безопасности), – товары, указанные в контрольном списке специфических товаров, не относящиеся к товарам двойного или военного назначения, контролируемые в интересах национальной безопасности в части предотвращения нанесения ущерба национальным интересам на международном уровне и политическому имиджу Республики Казахстан, а также обеспечения безопасности жизни и здоровья граждан, противодействия терроризму и преступности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) товары, контролируемые для обеспечения национальной безопасности Республики Казахстан (далее – товары, контролируемые для обеспечения национальной безопасности), – товары, указанные в контрольном списке специфических товаров, не относящиеся к товарам двойного или военного назначения, контролируемые в интересах национальной безопасности в части предотвращения нанесения ущерба национальным интересам на международном уровне и политическому имиджу Республики Казахстан, а также обеспечения безопасности жизни и здоровья граждан, противодействия терроризму и преступности;</w:t>
+      4) товары двойного назначения – продукция (в том числе программное обеспечение и технологии), указанная в контрольном списке специфических товаров, которая используется в гражданских целях, но может быть применена для создания оружия массового уничтожения и средств его доставки, вооружения, военной техники;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) товары двойного назначения – продукция (в том числе программное обеспечение и технологии), указанная в контрольном списке специфических товаров, которая используется в гражданских целях, но может быть применена для создания оружия массового уничтожения и средств его доставки, вооружения, военной техники;</w:t>
+      5) специфические товары – товары двойного и военного назначения, а также товары, контролируемые для обеспечения национальной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5) специфические товары – товары двойного и военного назначения, а также товары, контролируемые для обеспечения национальной безопасности;</w:t>
+        <w:t xml:space="preserve">
+      6) государственные органы системы контроля специфических товаров – центральные государственные органы Республики Казахстан, осуществляющие контроль специфических товаров в пределах компетенции, установленной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> и законодательством Республики Казахстан;</w:t>
+        <w:t>
+      7) уполномоченный орган – центральный исполнительный орган, осуществляющий государственное регулирование в сфере контроля специфических товаров, а также в пределах, предусмотренных законодательством Республики Казахстан, – межотраслевую координацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) уполномоченный орган – центральный исполнительный орган, осуществляющий государственное регулирование в сфере контроля специфических товаров, а также в пределах, предусмотренных законодательством Республики Казахстан, – межотраслевую координацию;</w:t>
+      8) экспорт – вывоз товаров за пределы территории Республики Казахстан, а также передача программного обеспечения и технологий на территории Республики Казахстан иностранным лицам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) экспорт – вывоз товаров за пределы территории Республики Казахстан, а также передача программного обеспечения и технологий на территории Республики Казахстан иностранным лицам.</w:t>
+      5. Общая лицензия на экспорт товаров двойного назначения или товаров, контролируемых для обеспечения национальной безопасности, с указанием в ней нескольких иностранных государств, импортеров и (или) конечных пользователей выдается физическим и юридическим лицам Республики Казахстан, осуществляющим экспорт товаров двойного назначения (за исключением ядерных и специальных неядерных материалов, оборудования, установок, технологий, источников ионизирующего излучения, оборудования и соответствующих товаров и технологий двойного назначения, работ, услуг, связанных с их производством) и товаров, контролируемых для обеспечения национальной безопасности, соответствующих контрольным кодам 1C350, 10C905 и 10C906, предусмотренным в Контрольном списке специфических товаров (далее – Контрольный список).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Общая лицензия на экспорт товаров двойного назначения или товаров, контролируемых для обеспечения национальной безопасности, с указанием в ней нескольких иностранных государств, импортеров и (или) конечных пользователей выдается физическим и юридическим лицам Республики Казахстан, осуществляющим экспорт товаров двойного назначения (за исключением ядерных и специальных неядерных материалов, оборудования, установок, технологий, источников ионизирующего излучения, оборудования и соответствующих товаров и технологий двойного назначения, работ, услуг, связанных с их производством) и товаров, контролируемых для обеспечения национальной безопасности, соответствующих контрольным кодам 1C350, 10C905 и 10C906, предусмотренным в Контрольном списке специфических товаров (далее – Контрольный список).</w:t>
+      6. Лицензия на импорт и экспорт специфических товаров выдается сроком на 1 (один) год. При представлении документов, являющихся основанием для выдачи лицензии, со сроком действия меньше 1 (одного) года, то срок действия лицензии будет ограничен сроком действия документа с наименьшим сроком действия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      6. Лицензия на импорт и экспорт специфических товаров выдается сроком на 1 (один) год. При представлении документов, являющихся основанием для выдачи лицензии, со сроком действия меньше 1 (одного) года, то срок действия лицензии будет ограничен сроком действия документа с наименьшим сроком действия.</w:t>
+        <w:t xml:space="preserve">
+      7. Лицензия выдается на каждый вид товара в соответствии с единой товарной номенклатурой внешнеэкономической деятельности Евразийского экономического союза и Единого таможенного тарифа Евразийского экономического союза, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>решением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Совета Евразийской экономической комиссии от 14 сентября 2021 года № 80, с указанием одного десятизначного кода и одного кода товара по Контрольному списку, независимо от количества наименований товаров, в рамках одного внешнеторгового контракта (договора).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра промышленности и строительства РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Лицензия выдается на каждый вид товара в соответствии с </w:t>
+      8. Допускается использование кода </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>единой товарной номенклатурой</w:t>
+        <w:t>товарной номенклатуры</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> внешнеэкономической деятельности Евразийского экономического союза и Единого таможенного тарифа Евразийского экономического союза, утвержденной решением Совета Евразийской экономической комиссии от 14 сентября 2021 года № 80, с указанием десятизначного кода, независимо от количества наименований товаров, включенных в договор (контракт).</w:t>
+        <w:t xml:space="preserve"> внешнеэкономической деятельности (далее – код ТН ВЭД), отсутствующего в Контрольном списке, поскольку окончательное решение по идентификации и отнесению тому или иному специфическому товару определяется техническими параметрами контролируемых специфических товаров Контрольного списка, соответствующих определенному коду по контрольным спискам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> внешнеэкономической деятельности (далее – код ТН ВЭД), отсутствующего в Контрольном списке, поскольку окончательное решение по идентификации и отнесению тому или иному специфическому товару определяется техническими параметрами контролируемых специфических товаров Контрольного списка, соответствующих определенному коду по контрольным спискам.</w:t>
+        <w:t>
+      9. Лицензия оформляется для перемещения специфических товаров, как внутри Евразийского экономического союза, так и в третьи страны и из третьих стран.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      9. Лицензия оформляется для перемещения специфических товаров, как внутри Евразийского экономического союза, так и в третьи страны и из третьих стран.</w:t>
+        <w:t xml:space="preserve">
+      10. Лицензия и (или) приложение к лицензии подлежат переоформлению в случаях, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Лицензия и (или) приложение к лицензии подлежат переоформлению в случаях, установленных </w:t>
+      11. Для получения государственной услуги услугополучатель направляет услугодателю посредством веб-портала "электронного правительства" www.egov.kz (далее - портал) документы, необходимые для оказания государственной услуги, перечень которых приведен в Перечне основных требований к оказанию государственной услуги "Выдача лицензии на экспорт и импорт специфических товаров" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Законом</w:t>
+        <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях".</w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. При подаче услугополучателем всех необходимых документов, указанных в пункте 11 настоящих Правил, посредством портала - в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги, с указанием даты получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Cведения о документе, удостоверяющем личность физического лица, о государственной регистрации (перерегистрации) юридического лица, индивидуального предпринимателя Республики Казахстан, о разрешительных документах, имеющихся у услугополучателя, сведения о наложенных на услугополучателя административных взысканий за нарушение законодательства Республики Казахстан в сфере контроля специфических товаров, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра промышленности и строительства РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      14. Работник канцелярии услугодателя осуществляет прием и регистрацию документов в день их поступления и направляет ответственному исполнителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. При подаче услугополучателем всех необходимых документов, указанных в пункте 11 настоящих Правил, посредством портала - в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги, с указанием даты получения результата государственной услуги.</w:t>
+      При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Ответственный исполнитель в течение 2 (двух) рабочих дней с момента регистрации представленных услугополучателем документов проверяет их полноту и срок действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При представлении услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия, готовит мотивированный отказ в дальнейшем рассмотрении заявления по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, подписанный ЭЦП руководителя услугодателя либо лица его замещающего, и направляет его услугополучателю через портал в форме электронного документа в личный кабинет услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. При рассмотрении заявления на получение лицензии на экспорт специфических товаров, общей лицензии на экспорт товаров двойного назначения или товаров, контролируемых для обеспечения национальной безопасности, лицензии на импорт специфических товаров, в случае представления услугополучателем полного пакета документов, ответственный исполнитель направляет документы предъявленные услугополучателем в соответствующие государственные органы, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 28 декабря 2015 года № 1083 "О некоторых вопросах выдачи разрешительных документов в сфере контроля специфических товаров" (далее – соответствующие государственные органы), для согласования выдачи лицензии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z16" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Соответствующие государственные органы на основании запроса услугодателя, в течение десяти рабочих дней, направляют услугодателю ответ о соответствии или несоответствии услугополучателя требованиям законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z17" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае непредставления соответствующими государственными органами ответа в установленные сроки выдача лицензии считается согласованной по умолчанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра промышленности и строительства РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      13. Сведения о документе, удостоверяющем личность физического лица, о государственной регистрации (перерегистрации) юридического лица, индивидуального предпринимателя Республики Казахстан, о разрешительных документах имеющихся у услугополучателя услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+        <w:t xml:space="preserve">
+      17. При рассмотрении документов, представленных услугополучателем для получения лицензии на экспорт специфических товаров, общей лицензии на экспорт товаров двойного назначения или товаров, контролируемых для обеспечения национальной безопасности, ответственный исполнитель, одновременно с запросом в соответствующие государственные органы, направляет запрос в государственные органы системы контроля специфических товаров в порядке определенном Правилами осуществления информационного взаимодействия уполномоченного органа с государственными органами системы контроля специфических товаров, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 12 апреля 2023 года № 283.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z19" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Работник канцелярии услугодателя осуществляет прием и регистрацию документов в день их поступления и направляет ответственному исполнителю.</w:t>
+      После получения ответа от государственных органов системы контроля специфических товаров, ответственный исполнитель проводит оценку рисков на основании полученной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z20" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      Одновременно с запросом в соответствующие государственные органы, ответственный исполнитель направляет посредством государственных электронных информационных ресурсов гарантийное обязательство страны-импортера, представленное услугополучателем, в Министерство иностранных дел Республики Казахстан для проведения проверки его подлинности (далее - подтверждение). На период проведения Министерством иностранных дел Республики Казахстан проверки его подлинности, срок рассмотрения заявления услугополучателя приостанавливается услугодателем до получения соответствующего подтверждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра промышленности и строительства РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Ответственный исполнитель в течение 2 (двух) рабочих дней с момента регистрации представленных услугополучателем документов проверяет их полноту и срок действия.</w:t>
+      18. При рассмотрении заявления на получение лицензии на экспорт специфических товаров или общей лицензии на экспорт товаров двойного назначения или товаров, контролируемых для обеспечения национальной безопасности, соответствующей контрольным кодам 1С350 или 10С905, указанным в Контрольном списке, ответственный исполнитель направляет представленное услугополучателем гарантийное обязательство страны - импортера в Министерство иностранных дел Республики Казахстан для получения подтверждения проверки его подлинности в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z22" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      1) первичного экспорта контрагенту в соответствии с внешнеторговым контрактом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z23" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получения уполномоченным органом информации от государственных органов о возможных рисках при осуществлении экспорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z24" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель в течение 7 (семи) рабочих дней со дня представления документов на получение лицензии на экспорт специфических товаров или общей лицензии на экспорт товаров двойного назначения или товаров, контролируемых для обеспечения национальной безопасности, представляет для сверки услугодателю оригинал гарантийного обязательства страны - получателя через канцелярию услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z25" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      При представлении услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия, готовит мотивированный отказ в дальнейшем рассмотрении заявления по форме согласно </w:t>
+      На основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 2</w:t>
+        <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам, подписанный ЭЦП руководителя услугодателя либо лица его замещающего, и направляет его услугополучателю через портал в форме электронного документа в личный кабинет услугополучателя.</w:t>
+        <w:t xml:space="preserve"> статьи 29 Закона, услугодатель вправе запрашивать и получать от услугополучателя или государственных органов Республики Казахстан необходимые документы и (или) информацию относящиеся к сфере контроля специфических товаров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра промышленности и строительства РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. При рассмотрении заявления на получение лицензии на экспорт специфических товаров, общей лицензии на экспорт товаров двойного назначения или товаров, контролируемых для обеспечения национальной безопасности, лицензии на импорт специфических товаров, в случае представления услугополучателем полного пакета документов, ответственный исполнитель направляет документы предъявленные услугополучателем в соответствующие государственные органы, предусмотренные </w:t>
+      19. Основания для отказа в оказании государственной услуги, установленные Законом, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>постановлением</w:t>
+        <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 28 декабря 2015 года № 1083 "О некоторых вопросах выдачи разрешительных документов в сфере контроля специфических товаров".</w:t>
+        <w:t xml:space="preserve"> о государственных услугах и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях" (далее - Законы) изложены в Перечне основных требований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z27" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Государственные органы направляют услугодателю ответ о соответствии или несоответствии услугополучателя требованиям законодательства Республики Казахстан.</w:t>
+      При рассмотрении заявления на получение лицензии на экспорт специфических товаров, общей лицензии на экспорт товаров двойного назначения или товаров, контролируемых для обеспечения национальной безопасности, лицензии на импорт специфических товаров, в случае выявления оснований для отказа в оказании государственной услуги установленные вышеуказанными Законами, и изложенных в Перечне основных требований услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z28" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1 lines deleted...]
-      </w:r>
+        <w:t>
+      Уведомление о заслушивании направляется заказным письмом с уведомлением о его вручении, телефонограммой или телеграммой, текстовым сообщением по абонентскому номеру сотовой связи или по электронному адресу услугополучателя, указанный в заявлении, либо с использованием иных средств связи, обеспечивающих фиксацию извещения или вызова, не позднее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z29" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьей 22</w:t>
-      </w:r>
+        <w:t>
+      По результатам заслушивания услугодатель выдает лицензию, переоформленную лицензию, либо мотивированный отказ в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z30" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона государственные органы отказывают в согласовании выдачи разрешения.</w:t>
+        <w:t>
+      В случае отказа в оказании государственной услуги при наличии рисков возникновения угрозы национальной безопасности и/или несоблюдения международных обязательств Республики Казахстан, информация, на основании которого было отказано в оказании государственной услуги, не подлежит разглашению и(или) распространению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра промышленности и строительства РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. При рассмотрении документов, представленных услугополучателем для получения лицензии на экспорт специфических товаров, общей лицензии на экспорт товаров двойного назначения или товаров, контролируемых для обеспечения национальной безопасности, ответственный исполнитель, одновременно с запросом в соответствующие государственные органы, направляет запрос в государственные органы системы контроля специфических товаров в порядке определенном </w:t>
+      20. На основании результатов проведенной оценки рисков, ответа государственных органов и проверки подлинности гарантийного обязательства страны-получателя, ответственный исполнитель оформляет результат оказания государственной услуги – лицензия по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Правилами</w:t>
+        <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> осуществления информационного взаимодействия уполномоченного органа с государственными органами системы контроля специфических товаров, утвержденными постановлением Правительства Республики Казахстан от 12 апреля 2023 года № 283.</w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам либо мотивированный отказ в оказании государственной услуги по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z243" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      После получения ответа от государственных органов системы контроля специфических товаров, ответственный исполнитель проводит оценку рисков на основании полученной информации.</w:t>
+      Результат оказания государственной услуги посредством информационной системы "E-license" направляется и хранится в "личном кабинете" услугополучателя в форме электронного документа, подписанного ЭЦП руководителя услугодателя либо лица его замещающего.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z244" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Одновременно с запросом в соответствующие государственные органы, ответственный исполнитель направляет посредством государственных электронных информационных ресурсов гарантийное обязательство страны-импортера, представленное услугополучателем, в Министерство иностранных дел Республики Казахстан для проведения проверки его подлинности (далее - подтверждение).</w:t>
+      Выданные лицензии направляются и хранятся в информационных системах органов государственных доходов для проведения контроля за перемещением специфических товаров через Государственную границу Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра промышленности и строительства РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. При рассмотрении заявления на получение лицензии на экспорт специфических товаров или общей лицензии на экспорт товаров двойного назначения или товаров, контролируемых для обеспечения национальной безопасности, соответствующей контрольным кодам 1С350 или 10С905, указанным в Контрольном списке, ответственный исполнитель направляет представленное услугополучателем гарантийное обязательство страны - импортера в Министерство иностранных дел Республики Казахстан для получения подтверждения проверки его подлинности в случаях:</w:t>
+      21. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) первичного экспорта контрагенту в соответствии с внешнеторговым контрактом;</w:t>
+      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) получения уполномоченным органом информации от государственных органов о возможных рисках при осуществлении экспорта.</w:t>
+      22. Услугополучатель после совершения экспорта товаров военного назначения согласно условиям внешнеторгового договора (контракта) или иного документа, подтверждающего намерения сторон с импортером (конечным пользователем), представляет услугодателю документ подтверждающий доставку товара военного назначения в течение 15 рабочих дней с момента ввоза в страну назначения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z75" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Услугополучатель в течение 7 (семи) рабочих дней со дня представления документов на получение лицензии на экспорт специфических товаров или общей лицензии на экспорт товаров двойного назначения или товаров, контролируемых для обеспечения национальной безопасности, представляет для сверки услугодателю оригинал гарантийного обязательства страны - получателя через канцелярию услугодателя.</w:t>
+      23. Жалоба на решение, действий (бездействий) услугодателя по вопросам оказания государственных услуг подается услугодателю, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Услугодатель, не позднее трех рабочих дней со дня поступления жалобы направляют жалобу и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      На основании </w:t>
+      24. Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z79" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) услугодателя – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z80" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z82" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получения дополнительной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z84" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При продлении срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z85" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. При несогласии с результатом оказания государственной услуги, услугополучатель обращается в суд в соответствии с подпунктом 6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 29 Закона, услугодатель вправе запрашивать и получать от услугополучателя необходимые документы и (или) информацию относящиеся к сфере контроля специфических товаров.</w:t>
+        <w:t xml:space="preserve"> статьи 4 Закона о государственных услугах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z86" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z87" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...80 lines deleted...]
-</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок предоставления документов по исполнению общих лицензий</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z88" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан, изложены в Перечне основных требований.</w:t>
+      27. Физические и юридические лица Республики Казахстан, осуществляющие экспорт товаров на основании общей лицензии на экспорт товаров двойного назначения или товаров, контролируемых для обеспечения национальной безопасности, обязаны представлять в уполномоченный орган документы по исполнению общих лицензий на экспорт товаров двойного назначения или товаров, контролируемых для обеспечения национальной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z89" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...628 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
       28. Физические и юридические лица Республики Казахстан предоставляют в бумажной или электронной форме документы по исполнению общей лицензии в уполномоченный орган в течение 10 рабочих дней со дня осуществления экспорта товаров двойного назначения или товаров, контролируемых для обеспечения национальной безопасности по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3839,351 +3643,329 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к</w:t>
-[...12 lines deleted...]
-              <w:t>Правилам лицензирования</w:t>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам лицензирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>экспорта и импорта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специфических товаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача лицензии на экспорт и импорт специфических товаров"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Министра промышленности и строительства РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...64 lines deleted...]
-    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z92" w:id="77"/>
-[...35 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование государственной услуги "Выдача лицензии на экспорт и импорт специфических товаров"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование подвида государственной услуги:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t>1) экспорт специфических товаров;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t>2) импорт специфических товаров;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-3) общая лицензия на экспорт товаров двойного назначения или товаров, контролируемых для обеспечения национальной безопасности Республики Казахстан.</w:t>
+              <w:t>3) общая лицензия на экспорт товаров двойного назначения или товаров, контролируемых для обеспечения национальной безопасности Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4215,88 +3997,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Наименование услугодателя </w:t>
+              <w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Комитет индустриального развития Министерства индустрии и инфраструктурного развития Республики Казахстан (далее - услугодатель)</w:t>
+Комитет промышленности Министерства промышленности и строительства Республики Казахстан (далее - услугодатель)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4463,124 +4245,102 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z96" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При выдаче лицензии на импорт специфических товаров – не позднее 30 (тридцати) рабочих дней;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="78"/>
-[...53 lines deleted...]
-              <w:t>при переоформлении лицензий и (или) приложения к лицензиям по всем подвидам - не позднее 3 (трех) рабочих дня;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При выдаче лицензии на экспорт специфических товаров или общей лицензии на экспорт товаров двойного назначения или товаров, контролируемых для обеспечения национальной безопасности – не позднее 30 (тридцати) рабочих дней, за исключением случая, когда необходимо получение подтверждения проверки подлинности гарантийного обязательства страны-получателя, либо когда необходимо получение информации от иностранных компетентных органов или организаций. В этом случае лицензия выдается по получению такого подтверждения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при переоформлении лицензий и (или) приложения к лицензиям по всем подвидам - не позднее 3 (трех) рабочих дня;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 при переоформлении лицензий и (или) приложений к лицензиям по всем подвидам в случае реорганизации услугополучателя в форме выделения или разделения - не позднее 30 (тридцати) рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4666,52 +4426,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Электронная (частично автоматизированная) </w:t>
+              <w:t>
+Электронная (частично автоматизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4765,124 +4525,102 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z99" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензия на экспорт специфических товаров;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="79"/>
-[...53 lines deleted...]
-              <w:t>3) общая лицензия на экспорт товаров двойного назначения или товаров, контролируемых для обеспечения национальной безопасности;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензия на импорт специфических товаров;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) общая лицензия на экспорт товаров двойного назначения или товаров, контролируемых для обеспечения национальной безопасности;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) мотивированный отказ в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4954,152 +4692,120 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер платы, взимаемой с заявителя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z102" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По всем подвидам:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
-[...81 lines deleted...]
-              <w:t>Оплата лицензионного сбора осуществляется в наличной и безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) при выдаче лицензии - 10 месячных расчетных показателей (далее - МРП);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) за переоформление лицензии - 1 МРП;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оплата лицензионного сбора осуществляется в наличной и безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оплата может осуществляться через платежный шлюз "электронного правительства" (далее - ПШЭП) или через банки второго уровня.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5171,96 +4877,104 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z106" w:id="81"/>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">2) портал - круглосуточно, за исключением перерывов, связанных с проведением технических работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) услугодатель - с понедельника по пятницу в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан (далее - Кодекс) с перерывом на обед с 13.00 часов до 14.30 часов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) портал - круглосуточно, за исключением перерывов, связанных с проведением технических работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кодексу</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, прием заявлений осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -5352,354 +5066,192 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений, требуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z108" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для получения лицензии:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="82"/>
-[...283 lines deleted...]
-              <w:t xml:space="preserve"> для переоформления лицензии, за исключением документов, информация из которых содержится в государственных информационных системах.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление в форме электронного документа, удостоверенного электронной цифровой подписью (далее - ЭЦП) услугополучателя, согласно приложению к настоящему Перечню основных требований;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сведения, подтверждающие оплату в бюджет лицензионного сбора за право занятия отдельными видами деятельности, за исключением случаев оплаты через ПШЭП;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронные копии документов о соответствии квалификационным требованиям согласно приложениям 2 и 3 к настоящему приказу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для переоформления лицензии:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление в форме электронного документа, удостоверенного ЭЦП услугополучателя, согласно приложению 1 к Перечню основных требований;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) сведения, подтверждающие уплату лицензионного сбора, за исключением оплаты через ПШЭП;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) электронные копии документов, содержащие информацию об изменениях, послуживших основанием для переоформления лицензии, за исключением документов, информация из которых содержится в государственных информационных системах.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5753,516 +5305,354 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z115" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) занятие видом деятельности запрещено законами Республики Казахстан для данной категории физических или юридических лиц;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="83"/>
-[...445 lines deleted...]
-              <w:t xml:space="preserve">17) если в отношении заявителя в течение одного года до подачи заявления на получение разрешения вынесен обвинительный приговор суда за совершение уголовного правонарушения в сфере контроля специфических товаров или заявитель освобожден от уголовной ответственности за совершение уголовного проступка или преступлений небольшой и средней тяжести на основании пунктов 3), 4), 9), 10) и 12) части первой </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не внесен лицензионный сбор;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) услугополучатель не соответствует квалификационным требованиям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) услугодателем получен ответ от соответствующего согласующего государственного органа о несоответствии услугополучателя предъявляемым при лицензировании требованиям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности, или отдельных видов деятельности, подлежащих лицензированию;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) судом на основании представления судебного исполнителя временно запрещено выдавать услугополучателю-должнику лицензию;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) установление недостоверности документов, представленных услугополучателем, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) несоответствие услугополучателя и (или) его представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими Правилами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) осуществление экспорта станет нарушением обязанностей по осуществлению мер, принятых Советом Безопасности Организации Объединенных Наций, действующим на основании главы VII Устава Организации Объединенных Наций, в частности оружейных эмбарго;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) осуществление экспорта станет нарушением международных обязательств Республики Казахстан по международным соглашениям, в частности тех, которые касаются передачи обычных вооружений или их незаконного оборота;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) наличие информации, что специфические товары будут использованы для совершения актов геноцида, преступлений против человечности, серьезных нарушений Женевских конвенций 1949 года, нападений на гражданские объекты или гражданских лиц, которые пользуются защитой, или других военных преступлений, как они определены в международных соглашениях;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) отрицательный результат (либо его отсутствие в течение 1 (одного) календарного года с момента направления) проверки подлинности гарантийного обязательства страны-импортера.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13) причинение ущерба или возникновение угрозы причинения ущерба интересам Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14) нарушение международных обязательств Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15) отрицательное решение при осуществлении оценки рисков;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16) если, в отношении заявителя в течение одного года до подачи заявления на получение разрешения налагалось административное взыскание за нарушение законодательства Республики Казахстан в сфере контроля специфических товаров;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+17) если в отношении заявителя в течение одного года до подачи заявления на получение разрешения вынесен обвинительный приговор суда за совершение уголовного правонарушения в сфере контроля специфических товаров или заявитель освобожден от уголовной ответственности за совершение уголовного проступка или преступлений небольшой и средней тяжести на основании пунктов 3), 4), 9), 10) и 12) части первой </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьи 35</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> или </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6276,61 +5666,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>18) если к заявителю в течение последних пяти лет применялись санкции Совета Безопасности Организации Объединенных Наций;</w:t>
+18) если к заявителю в течение последних пяти лет применялись санкции Совета Безопасности Организации Объединенных Наций;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19) если заявитель в течение последних пяти лет нарушал санкции Совета Безопасности Организации Объединенных Наций.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6402,152 +5782,120 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z133" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="84"/>
-[...81 lines deleted...]
-              <w:t>1) услугодатель –в разделе "Государственные услуги";</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) услугодатель –в разделе "Государственные услуги";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портал.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -6643,90 +5991,77 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требований к оказанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственной услуги "Выдача</w:t>
+              <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лицензии на экспорт или</w:t>
+              <w:t>"Выдача лицензии на экспорт</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>импорт специфических</w:t>
-[...12 lines deleted...]
-              <w:t>товаров"</w:t>
+              <w:t>или импорт специфических товаров"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6753,68 +6088,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="85"/>
+    <w:bookmarkStart w:name="z102" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление для получения лицензии на экспорт специфических товаров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6995,611 +6330,729 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Конечный пользователь (полное наименование, страна, адрес, телефон, адрес электронной почты)</w:t>
+5. Лицо осуществляющее ремонт/модернизацию/переработку/замену/ прием на возврат (полное наименование, страна, адрес, телефон, адрес электронной почты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...65 lines deleted...]
-7. Срок действия лицензии</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Конечный пользователь (полное наименование, страна, адрес, телефон, адрес электронной почты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-8. Основание для запроса лицензии (договор, контракт, соглашение или иной документ отчуждения между участниками внешнеторговой сделки)</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Орган государственных доходов Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Срок действия лицензии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9. Наименование продукции</w:t>
+9. Основание для запроса лицензии (договор, контракт, соглашение или иной документ отчуждения между участниками внешнеторговой сделки)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...65 lines deleted...]
-11. Код товара по контрольным спискам</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+10. Наименование продукции </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...65 lines deleted...]
-13. Суммарное количество</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11. Цель вывоза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14. Валюта контракта</w:t>
+12. Код товара по ТН ВЭД ЕАЭС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15. Общая стоимость в валюте контракта</w:t>
+13. Код товара по контрольным спискам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-16. Номера расчетных (валютных) счетов, наименование банка</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14. Единица измерения по ТН ВЭД ЕАЭС</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(основная или дополнительная)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15. Суммарное количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-17. Настоящим подтверждается, что: заявитель дает согласие на использование сведений составляющих охраняемую законом тайну, содержащихся в информационных системах; в отношении заявителя не имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности или отдельных видов деятельности; все прилагаемые документы являются достоверными и действительными. Подтверждаю достоверность представленной информации и осведомлен об ответственности за предоставление недостоверных сведений в соответствии с законодательством Республики Казахстан.</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16. Валюта контракта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17. Общая стоимость в валюте контракта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18. От заявителя: фамилия, имя, отчество (при его наличии) _______________ должность _______________ дата _______________</w:t>
+18. Номера расчетных (валютных) счетов, наименование банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19. Особые условия лицензии</w:t>
+19. Настоящим подтверждается, что: заявитель дает согласие на использование сведений составляющих охраняемую законом тайну, содержащихся в информационных системах; в отношении заявителя не имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности или отдельных видов деятельности; все прилагаемые документы являются достоверными и действительными. Подтверждаю достоверность представленной информации и осведомлен об ответственности за предоставление недостоверных сведений в соответствии с законодательством Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20. От заявителя: фамилия, имя, отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________ должность _______________ дата _______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21. Особые условия лицензии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7644,1032 +7097,65 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z141" w:id="86"/>
+    <w:bookmarkStart w:name="z104" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление для получения лицензии на импорт специфических товаров</w:t>
-      </w:r>
-[...965 lines deleted...]
-        <w:t xml:space="preserve"> Заявление для получения общей лицензии на экспорт товаров двойного назначения и товаров, контролируемых для обеспечения национальной безопасности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8727,177 +7213,177 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Заявитель (полное наименование, адрес, телефон, адрес электронной почты, БИН/ИИН)</w:t>
+2. Заявитель (полное наименование, адрес, телефон, адрес электронной почты, БИН / ИИН)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Изготовитель (полное наименование, страна, адрес, телефон, адрес электронной почты, БИН/ИИН (для резидента Республики Казахстан)</w:t>
+3. Конечный пользователь (полное наименование, адрес, телефон, адрес электронной почты, БИН / ИИН)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Покупатель (полное наименование, страна, адрес, телефон, адрес электронной почты)</w:t>
+4. Продавец (полное наименование, страна, адрес, телефон, адрес электронной почты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Конечный пользователь (полное наименование, страна, адрес, телефон, адрес электронной почты)</w:t>
+5. Страна происхождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9025,585 +7511,533 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9. Наименование продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...65 lines deleted...]
-11. Код товара по контрольным спискам</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10. Цель ввоза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12. Единица измерения по ТН ВЭД ЕАЭС (основная или дополнительная)</w:t>
+11. Код товара по ТН ВЭД ЕАЭС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13. Суммарное количество</w:t>
+12. Код товара по контрольным спискам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14. Валюта контракта</w:t>
+13. Единица измерения по ТН ВЭД ЕАЭС (основная или дополнительная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15. Общая стоимость в валюте контракта</w:t>
+14. Суммарное количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-16. Номера расчетных (валютных) счетов, наименование банка</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15. Валюта контракта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16. Общая стоимость в валюте контракта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17. Настоящим подтверждается, что: заявитель дает согласие на использование сведений составляющих охраняемую законом тайну, содержащихся в информационных системах; в отношении заявителя не имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности или отдельных видов деятельности; все прилагаемые документы являются достоверными и действительными. Подтверждаю достоверность представленной информации и осведомлен об ответственности за предоставление недостоверных сведений в соответствии с законодательством Республики Казахстан.</w:t>
+17. Номера расчетных (валютных) счетов, наименование банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z147" w:id="89"/>
-[...90 lines deleted...]
-дата _______________</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18. Настоящим подтверждается, что: заявитель дает согласие на использование сведений составляющих охраняемую законом тайну, содержащихся в информационных системах; в отношении заявителя не имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности или отдельных видов деятельности; все прилагаемые документы являются достоверными и действительными. Подтверждаю достоверность представленной информации и осведомлен об ответственности за предоставление недостоверных сведений в соответствии с законодательством Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19. Особые условия лицензии</w:t>
+19. От заявителя:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество (при его наличии) _______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>должность _______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дата _______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20. Особые условия лицензии</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9641,50 +8075,1073 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>форма 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z106" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление для получения общей лицензии на экспорт товаров двойного назначения</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>и товаров, контролируемых для обеспечения национальной безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Заявление №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Заявитель (полное наименование, адрес, телефон, адрес электронной почты, БИН/ИИН)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Изготовитель (полное наименование, страна, адрес, телефон, адрес электронной почты, БИН/ИИН (для резидента Республики Казахстан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Покупатель (полное наименование, страна, адрес, телефон, адрес электронной почты)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Конечный пользователь (полное наименование, страна, адрес, телефон, адрес электронной почты)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Орган государственных доходов Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Срок действия лицензии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Основание для запроса лицензии (договор, контракт, соглашение или иной документ отчуждения между участниками внешнеторговой сделки и дата подписания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. Наименование продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10. Код товара по ТН ВЭД ЕАЭС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11. Код товара по контрольным спискам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12. Единица измерения по ТН ВЭД ЕАЭС (основная или дополнительная)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13. Суммарное количество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14. Валюта контракта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15. Общая стоимость в валюте контракта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16. Номера расчетных (валютных) счетов, наименование банка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17. Настоящим подтверждается, что: заявитель дает согласие на использование сведений составляющих охраняемую законом тайну, содержащихся в информационных системах; в отношении заявителя не имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности или отдельных видов деятельности; все прилагаемые документы являются достоверными и действительными. Подтверждаю достоверность представленной информации и осведомлен об ответственности за предоставление недостоверных сведений в соответствии с законодательством Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18. От заявителя:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество (при его наличии) _______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>должность _______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дата _______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19. Особые условия лицензии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам лицензирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -9697,93 +9154,55 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специфических товаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра промышленности и строительства РК от 16.01.2026 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Министра промышленности и строительства РК от 16.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -9809,179 +9228,111 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...45 lines deleted...]
-        </w:trPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Өнеркәсіп комитеті" республикалық мемлекеттік мекемесі"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z151" w:id="90"/>
-[...63 lines deleted...]
-          <w:bookmarkEnd w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1790700" cy="1498600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -9996,111 +9347,101 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z153" w:id="92"/>
-[...34 lines deleted...]
-Республиканское государственное учреждение "Комитет индустриального развития</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерство промышленности и строительства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республиканское государственное учреждение "Комитет промышленности"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10937,52 +10278,115 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МОТИВИРОВАННЫЙ ОТКАЗ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11006,51 +10410,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Республиканское государственное учреждение "Комитет индустриального развития ", рассмотрев Ваше заявление от [Дата] года № [Номер входящего документа], сообщает следующее: [Обоснование отказа]</w:t>
+Республиканское государственное учреждение "Комитет промышленности", рассмотрев Ваше заявление от [Дата] года № [Номер входящего документа], сообщает следующее: [Обоснование отказа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11148,51 +10552,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-[Должность подписывающего]</w:t>
+[Должность</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подписывающего]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11216,51 +10637,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-[Ф.И.О. (при наличии) подписывающего]</w:t>
+[Ф.И.О. (при наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подписывающего]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11413,140 +10851,100 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...12 lines deleted...]
-        <w:t>      Примечание ИЗПИ!</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Лицензия на экспорт специфических товаров</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Министра промышленности и строительства РК от 16.01.2026 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 - в редакции приказа Министра промышленности и строительства РК от 16.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="93"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11727,798 +11125,883 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Конечный пользователь (полное наименование, страна, адрес, телефон, адрес электронной почты)</w:t>
+5. Лицо осуществляющее ремонт/модернизацию/переработку/замену/ прием на возврат (полное наименование, страна, адрес, телефон, адрес электронной почты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...65 lines deleted...]
-7. Срок действия лицензии</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Конечный пользователь (полное наименование, страна, адрес, телефон, адрес электронной почты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-8. Основание для запроса лицензии (договор, контракт, соглашение или иной документ отчуждения между участниками внешнеторговой сделки)</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Орган государственных доходов Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Срок действия лицензии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9. Наименование продукции</w:t>
+9. Основание для запроса лицензии (договор, контракт, соглашение или иной документ отчуждения между участниками внешнеторговой сделки)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...65 lines deleted...]
-11. Код товара по контрольным спискам</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10. Наименование продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...65 lines deleted...]
-13. Суммарное количество</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11. Цель вывоза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 14. Валюта контракта </w:t>
+              <w:t>
+12. Код товара по ТН ВЭД ЕАЭС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15. Общая стоимость в валюте контракта</w:t>
+13. Код товара по контрольным спискам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-16. Номера расчетных (валютных) счетов, наименование банка</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14. Единица измерения по ТН ВЭД ЕАЭС (основная или дополнительная)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15. Суммарное количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-17. Согласовано</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+16. Валюта контракта </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17. Общая стоимость в валюте контракта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...217 lines deleted...]
-дата _______________</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18. Номера расчетных (валютных) счетов, наименование банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20. Особые условия лицензии</w:t>
+19. Согласовано</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20. От заявителя фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>должность _______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21. Государственный орган</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан – лицензиар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>должность _______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дата _______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22. Особые условия лицензии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12557,74 +12040,74 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Форма 2 </w:t>
+              <w:t>Форма 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z164" w:id="96"/>
+    <w:bookmarkStart w:name="z114" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензия на импорт специфических товаров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12678,52 +12161,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 2. Заявитель (полное наименование, адрес, телефон, адрес электронной почты, БИН / ИИН) </w:t>
+              <w:t>
+2. Заявитель (полное наименование, адрес, телефон, адрес электронной почты, БИН / ИИН)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12966,581 +12449,663 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9. Наименование специфических товаров и цель их использования</w:t>
+9. Наименование специфических товаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...65 lines deleted...]
-11. Код товара по контрольным спискам</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10. Цель ввоза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12. Единица измерения по ТН ВЭД ЕАЭС (основная или дополнительная)</w:t>
+11. Код товара по ТН ВЭД ЕАЭС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13. Суммарное количество</w:t>
+12. Код товара по контрольным спискам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 14. Валюта контракта </w:t>
+              <w:t>
+13. Единица измерения по ТН ВЭД ЕАЭС (основная или дополнительная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15. Общая стоимость в валюте контракта</w:t>
+14. Суммарное количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-16. Номера расчетных (валютных) счетов, наименование банка</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15. Валюта контракта </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16. Общая стоимость в валюте контракта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17. Согласовано</w:t>
+17. Номера расчетных (валютных) счетов, наименование банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...161 lines deleted...]
-дата _______________</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18. Согласовано</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19. От заявителя фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии) _______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>должность _______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20. Государственный орган</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан – лицензиар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>должность _______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дата _______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20. Особые условия лицензии</w:t>
+21. Особые условия лицензии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13579,74 +13144,86 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма 3</w:t>
+              <w:t>Форма 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z170" w:id="99"/>
+    <w:bookmarkStart w:name="z116" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Общая лицензия на экспорт товаров двойного назначения и товаров, контролируемых для обеспечения национальной безопасности</w:t>
+        <w:t xml:space="preserve"> Общая лицензия на экспорт товаров двойного назначения и товаров,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>контролируемых для обеспечения национальной безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14182,52 +13759,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 14. Валюта контракта </w:t>
+              <w:t>
+14. Валюта контракта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14344,191 +13921,223 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18. От заявителя фамилия, имя, отчество (при его наличии) _______________ должность _______________</w:t>
+18. От заявителя фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии) _______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>должность _______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z171" w:id="100"/>
-[...35 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19. Государственный орган</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан – лицензиар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...37 lines deleted...]
-              </w:rPr>
               <w:t>должность _______________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-дата _______________</w:t>
+              <w:t>дата _______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -14667,68 +14276,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специфических</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>товаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z176" w:id="101"/>
+    <w:bookmarkStart w:name="z176" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Документ по исполнению общей лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -15476,70 +15085,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z177" w:id="102"/>
+          <w:bookmarkStart w:name="z177" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество экспортированного товара</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="102"/>
+          <w:bookmarkEnd w:id="93"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -15619,70 +15228,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z178" w:id="103"/>
+          <w:bookmarkStart w:name="z178" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество остатка экспортируемого товара</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
+          <w:bookmarkEnd w:id="94"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -15841,144 +15450,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 9 июня 2023 года № 425</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z180" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Квалификационные требования, предъявляемые к деятельности по осуществлению экспорта специфических товаров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Министра промышленности и строительства РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...64 lines deleted...]
-    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -16383,142 +15954,156 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внешнеторговый договор (контракт), со всеми приложениями и (или) дополнениями к нему, а в случае отсутствия внешнеторгового договора (контракта) – иной документ, подтверждающий намерения сторон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z181" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае отсутствия даты срока действия внешнеторгового договора (контракт), со всеми приложениями и (или) дополнениями к нему, а в случае отсутствия внешнеторгового договора (контракта) – иного документа, подтверждающий намерения сторон, необходимо предоставить подтверждение действительности контракта (договора) или иного документа, подтверждающего намерения сторон, выраженное в письменной форме, заверенное печатью и подписью участников сделки (с указанием номера и даты контракта (договора) или иного документа, подтверждающего намерения сторон);</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="105"/>
-[...71 lines deleted...]
-В случае осуществления реэкспорта специфических товаров, необходимо предоставить разрешение на экспорт страны- происхождения специфических товаров.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В условиях внешнеторгового договора (контракта) или иного документа, подтверждающего намерения сторон с импортером (конечным пользователем) необходимо предусмотреть пункт о предоставлении доступа государственных органов Республики Казахстан системы контроля специфических товаров к проверке конечного использования экспортированных специфических товаров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(не требуется в случаях:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- возврата ранее импортированного специфического товара владельцу, продавцу, производителю;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- экспорта специфических товаров для ремонта, модернизации, переработки, замены по гарантии ранее импортированных специфических товаров.).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При экспорте продукции военного назначения в условиях внешнеторгового договора (контракта) или иного документа, подтверждающего намерения сторон с импортером (конечным пользователем) необходимо предусмотреть пункт о предоставлении подтверждения доставки специфических товаров до конечного пользователя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16735,92 +16320,110 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
- Лицензия на осуществление соответствующего вида деятельности или действий (операций) в соответствии с Законом Республике Казахстан "О разрешениях и уведомлениях"</w:t>
+              <w:t xml:space="preserve">
+Лицензия на осуществление соответствующего вида деятельности или действий (операций) в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республике Казахстан "О разрешениях и уведомлениях"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z184" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения данного документа услугополучателя, являющийся государственным электронным информационным ресурсом, работник услугодателя получает из соответствующих государственных информационных систем через шлюз "электронного правительства";</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае если заявитель выступает в качестве посредника, предоставляются также лицензии всех участников сделки в Республике Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -16890,254 +16493,246 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие обязательства страны-получателя об использовании импортируемой из Республики Казахстан продукции только в заявленных целях и недопущении ее реэкспорта или передачи в третьи страны без согласия казахстанской стороны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z185" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сертификат конечного пользователя*, международный импортный сертификат или иной гарантийный документ, выданный компетентным органом страны-получателя с указанием:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="107"/>
-[...71 lines deleted...]
-недопущении реэкспорта продукции в третьи страны без согласия уполномоченного органа Республики Казахстан в сфере контроля специфических товаров</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- наименования и количества товара; номера и даты внешнеторгового контракта (договора) или иного документа отчуждения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- цель использования импортируемой продукции; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- гарантию использования импортируемой продукции в заявленных целях;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- недопущении реэкспорта продукции в третьи страны без согласия уполномоченного органа Республики Казахстан в сфере контроля специфических товаров.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z188" w:id="108"/>
-[...90 lines deleted...]
-Экспорт специфических товаров для ремонта, модернизации, переработки, замены либо возврата по гарантии ранее импортированных специфических товаров осуществляется физическими и юридическими лицами Республики Казахстан на основании лицензии на экспорт специфических товаров без предоставления гарантийного обязательства.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сертификат конечного пользователя, международный импортный сертификат или иной гарантийный документ, выданный компетентным органом страны-получателя, не представляется в случаях:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- экспорта продукции, отнесенной к: Категории 0, Категории 1, 2, 3, 4, 5, 6, 7, 8, 9 (только для группы ядерных поставщиков) только для экспорта в ядерные государства в соответствии с Договором о нераспространении ядерного оружия от 12 июня 1968 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- возврата ранее импортированного специфического товара владельцу, продавцу, производителю с предоставлением подтверждающих документов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- экспорта пиротехники гражданского назначения, а также специфических товаров в области использования атомной энергии включенных в Категорию 10 "Продукция, контролируемая в рамках национальной безопасности при экспорте и импорте, не охваченная категориями 0-9" Контрольного списка;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- экспорта специфических товаров для ремонта, модернизации, переработки, замены по гарантии ранее импортированных специфических товаров.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17227,70 +16822,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разрешение иностранного участника внешнеторговой сделки на осуществление посреднической деятельности с продукцией военного назначения, выданное уполномоченным государственным органом иностранного участника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z191" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае если иностранный участник внешнеторговой сделки выступает в качестве посредника.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Только для продукции, отнесенной к категории "Товары и технологии военного применения (назначения)" в соответствии с Контрольным списком</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17416,86 +17009,138 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> министра индустрии и инфраструктурного развития Республики Казахстан от 6 апреля 2023 года № 219 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32251)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z192" w:id="110"/>
-[...34 lines deleted...]
-(в области использования атомной энергии) в соответствии с Контрольным списком</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не представляется в случаях:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- экспорта продукции, отнесенной к: Категории 0, Категории 1, 2, 3, 4, 5, 6, 7, 8, 9 (только для группы ядерных поставщиков) только для экспорта в ядерные государства в соответствии с Договором о нераспространении ядерного оружия от 12 июня 1968 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- возврата ранее импортированного специфического товара продавцу, производителю;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- экспорта специфических товаров в области использования атомной энергии включенных в Категорию 10 "Продукция, контролируемая в рамках национальной безопасности при экспорте и импорте, не охваченная категориями 0-9" Контрольного списка;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- экспорта специфических товаров для ремонта, модернизации, переработки, замены по гарантии ранее импортированных специфических товаров.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17528,506 +17173,502 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие документа об условиях переработки товаров вне территории и для внутреннего потребления соответствующего компетентного уполномоченного государственного органа</w:t>
+Подтверждение необходимости осуществления экспорта товаров военного назначения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Документ об условиях переработки товаров вне территории и для внутреннего потребления соответствующего компетентного уполномоченного государственного органа </w:t>
+Документ, подтверждающий о необходимости осуществления экспорта товаров военного назначения, подписанный заместителем первого руководителя уполномоченного органа в области оборонной промышленности </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В случае если целью экспорта является переработка специфических товаров</w:t>
+Предоставляется только в случае экспорта товаров военного назначения для ремонта, модернизации, переработки, замены по гарантии ранее импортированных товаров военного назначения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-В случае если целью экспорта является ремонт специфических товаров</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае реэкспорта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Продукции, отнесенной к Категории 0</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие разрешения на реэкспорт специфических товаров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешение на реэкспорт специфических товаров, импортированных на территорию Республики Казахстан, выданное компетентным органом страны происхождения и (или) страны экспортера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предоставляется в случае реэкспорта специфических товаров.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Не представляется: при экспорте продукции в страны, обладающие ядерным оружием, в соответствии с Договором о нераспространении ядерного оружия от 12 июня 1968 года; при возврате продукции производителю с предоставлением подтверждающих документов о ввозе продукции на территорию Республики Казахстан.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае вывоза на ремонт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подтверждение о выходе из строя специфического товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ, подтверждающий, что заявленный специфический товар вышел из строя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -18059,334 +17700,332 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подтверждение использования получаемой продукции в мирных целях и недопущении ее реэкспорта или передачи в третьи страны без согласия уполномоченного государственного органа в сфере контроля специфических товаров</w:t>
+Подтверждение намерения сторон на осуществление ремонта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Официальное заверение*** о мирном использовании получаемой продукции со стороны конечного пользователя страны импортера</w:t>
+Внешнеторговый договор (контракт), со всеми приложениями и (или) дополнениями к нему, а в случае отсутствия внешнеторгового договора (контракта) – иной документ, подтверждающий намерения сторон на осуществление ремонта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Не представляется: при экспорте в страны, обладающие ядерным оружием, в соответствии с Договором о нераспространении ядерного оружия от 12 июня 1968 года; при возврате продукции производителю с предоставлением подтверждающих документов о ввозе продукции на территорию Республики Казахстан.</w:t>
+В случае если основанием для выдачи лицензии является внешнеторговый договор (контракт), а в случае отсутствия внешнеторгового договора (контракта) – иной документ, подтверждающий намерения сторон на ввоз продукции в Республику Казахстан, то в условиях данного внешнеторгового договора (контракта), а в случае отсутствия внешнеторгового договора (контракта) – иного документа, подтверждающего намерения сторон на ввоз продукции в Республику Казахстан,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+необходимо предусмотреть пункт об осуществлении ремонта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Взрывчатые и пиротехнические (за исключением гражданских) вещества и изделия с их применением</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подтверждение готовности принятия специфического товара на ремонт от лица осуществляющего ремонт такого товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ, подтверждающий готовность принять специфический товар на ремонт от лица осуществляющего ремонт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не представляется в случае если основанием для выдачи лицензии является внешнеторговый договор (контракт), а в случае отсутствия внешнеторгового договора (контракта) – иной документ, подтверждающий намерения сторон на ремонт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...157 lines deleted...]
-В случае транспортировки автомобильным транспортом по территории Республики Казахстан</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продукции, отнесенной к Категории 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18419,50 +18058,636 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Подтверждение использования получаемой продукции в мирных целях и недопущении ее реэкспорта или передачи в третьи страны без согласия уполномоченного государственного органа в сфере контроля специфических товаров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Официальное заверение** о мирном использовании получаемой продукции, выданного уполномоченным государственным органом страны-получателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не представляется: при экспорте продукции в страны, обладающие ядерным оружием, в соответствии с Договором о нераспространении ядерного оружия от 12 июня 1968 года; при возврате продукции производителю с предоставлением подтверждающих документов о ввозе продукции на территорию Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продукции, отнесенной к Категориям 1, 2, 3, 4, 5, 6, 7, 8, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(только для группы ядерных поставщиков)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подтверждение использования получаемой продукции в мирных целях и недопущении ее реэкспорта или передачи в третьи страны без согласия уполномоченного государственного органа в сфере контроля специфических товаров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Официальное заверение*** о мирном использовании получаемой продукции со стороны конечного пользователя страны импортера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не представляется: при экспорте в страны, обладающие ядерным оружием, в соответствии с Договором о нераспространении ядерного оружия от 12 июня 1968 года; при возврате продукции производителю с предоставлением подтверждающих документов о ввозе продукции на территорию Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взрывчатые и пиротехнические (за исключением гражданских) вещества и изделия с их применением</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие транспортного средства, допущенного к перевозке опасных грузов в международном сообщении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Свидетельство о допущении транспортного средства к перевозке опасных грузов в международном сообщении, выданное уполномоченным органом в сфере транспортного контроля в соответствии с Правилами перевозки опасных грузов автомобильным транспортом и перечня опасных грузов, допускаемых к перевозке автотранспортными средствами на территории Республики Казахстан, утвержденными </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 17 апреля 2015 года № 460 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11779) (далее – Правила)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае транспортировки автомобильным транспортом по территории Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допускается предоставление свидетельства о допущении транспортного средства к перевозке опасных грузов в международном сообщении, выданное уполномоченным органом в сфере транспортного контроля от иностранных государств.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Наличие специального разрешения на осуществление перевозки опасного груза классов 1, 6 и 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18497,390 +18722,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае транспортировки автомобильным транспортом по территории Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z193" w:id="111"/>
-[...338 lines deleted...]
-    <w:bookmarkEnd w:id="127"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18972,144 +18857,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 9 июня 2023 года № 425</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z211" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Квалификационные требования, предъявляемые к деятельности по осуществлению импорта специфических товаров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 - в редакции приказа Министра промышленности и строительства РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...64 lines deleted...]
-    <w:bookmarkEnd w:id="128"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -19514,86 +19361,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внешнеторговый договор (контракт), со всеми приложениями и (или) дополнениями к нему, а в случае отсутствия внешнеторгового договора (контракта) – иной документ, подтверждающий намерения сторон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z212" w:id="129"/>
-[...34 lines deleted...]
-В условиях внешнеторгового договора (контракта) или иного документа, подтверждающего намерения сторон с импортером (конечным пользователем) необходимо предусмотреть пункт о предоставлении доступа государственных органов Республики Казахстан системы контроля специфических товаров к проверке конечного использования продукции.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае отсутствия даты срока действия внешнеторгового договора (контракт), со всеми приложениями и (или) дополнениями к нему, а в случае отсутствия внешнеторгового договора (контракта) – иного документа, подтверждающий намерения сторон, необходимо предоставить подтверждение действительности контракта (договора) или иного документа, подтверждающего намерения сторон, выраженное в письменной форме, заверенное печатью и подписью участников сделки (с указанием номера и даты контракта (договора) или иного документа, подтверждающего намерения сторон).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19683,70 +19510,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Договор (контракт), со всеми приложениями и (или) дополнениями к нему, а в случае отсутствия договора (контракта) – иной документ, подтверждающий намерения сторон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z213" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предоставляются договора между участниками сделки, начиная от импортера и до конечного потребителя;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае отсутствия даты срока действия договора (контракт), со всеми приложениями и (или) дополнениями к нему, а в случае отсутствия договора (контракта) – иного документа, подтверждающий намерения сторон, необходимо предоставить подтверждение действительности контракта (договора) или иного документа, подтверждающего намерения сторон, выраженное в письменной форме, заверенное печатью и подписью участников сделки (с указанием номера и даты контракта (договора) или иного документа, подтверждающего намерения сторон);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -19831,111 +19656,109 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- Лицензия (разрешение) заявителя на осуществление соответствующего вида деятельности или действий (операций) в соответствии с </w:t>
+Лицензия (разрешение) заявителя на осуществление соответствующего вида деятельности или действий (операций) в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республике Казахстан "О разрешениях и уведомлениях"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z214" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения данного документа услугополучателя, являющийся государственным электронным информационным ресурсом, работник услугодателя получает из соответствующих государственных информационных систем через шлюз "электронного правительства";</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае если заявитель выступает в качестве посредника, предоставляются также лицензии (разрешения) всех участников сделки в Республике Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -20543,51 +20366,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- Паспорт безопасности химической продукции в соответствии с </w:t>
+Паспорт безопасности химической продукции в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О безопасности химической продукции"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -20708,51 +20531,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Договор страхования гражданско-правовой ответственности заявителя о возмещении вреда причиненного третьим лицам и окружающей среде</w:t>
+Договор страхования гражданско-правовой ответственности заявителя о возмещении вреда причиненного третьим лицам и окружающей среде, заключенный в соответствии с законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20997,52 +20820,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Копия договора с предприятием на утилизацию, хранение и захоронение отходов, в том числе тары из-под использованной продукции и в дальнейшей реализации товара потребителям необходимо в контрактах (договорах) предусмотреть обязательный возврат тары из-под использованной продукции</w:t>
+              <w:t xml:space="preserve">
+Копия договора с предприятием на утилизацию, хранение и захоронение отходов, в том числе тары из-под использованной продукции </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21111,87 +20934,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие в контрактах (договорах) пункта, в котором указан порядок возврата экспортеру бракованной продукции</w:t>
+Наличие во внешнеторговом договоре (контракте), пункта, в котором указан порядок возврата экспортеру бракованной продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Контракт (договор) в котором указано обязательство о возврате экспортеру бракованной продукции</w:t>
+Внешнеторговый договор (контракт), в котором указано обязательство о возврате экспортеру бракованной продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21437,87 +21260,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Свидетельство о допущении транспортного средства к перевозке опасных грузов в международном сообщении, выданное уполномоченным органом в сфере транспортного контроля в соответствии с Правилами</w:t>
+Свидетельство о допущении транспортного средства к перевозке опасных грузов в международном сообщении, выданное уполномоченным органом в сфере транспортного контроля в соответствии с Правилами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В случае транспортировки автомобильным транспортом</w:t>
+В случае транспортировки автомобильным транспортом.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допускается предоставление свидетельства о допущении транспортного средства к перевозке опасных грузов в международном сообщении, выданное уполномоченным органом в сфере транспортного контроля от иностранных государств.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21664,51 +21505,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Продукции, отнесенные к Категориям 1, 2, 3, 4, 5, 6, 7, 8, 9 (только для группы ядерных поставщиков)</w:t>
+Продукции, отнесенные к Категориям 1, 2, 3, 4, 5, 6, 7, 8, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(только для группы ядерных поставщиков)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22304,87 +22162,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Свидетельство о допущении транспортного средства к перевозке опасных грузов в международном сообщении, выданное уполномоченным органом в сфере транспортного контроля в соответствии с Правилами</w:t>
+Свидетельство о допущении транспортного средства к перевозке опасных грузов в международном сообщении, выданное уполномоченным органом в сфере транспортного контроля в соответствии с Правилами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В случае транспортировки автомобильным транспортом</w:t>
+В случае транспортировки автомобильным транспортом.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допускается предоставление свидетельства о допущении транспортного средства к перевозке опасных грузов в международном сообщении, выданное уполномоченным органом в сфере транспортного контроля от иностранных государств.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22793,472 +22669,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Копия разрешения на хранение гражданских пиротехнических веществ и изделий с их применением юридическим лицам, выданной территориальным органом внутренних дел в соответствии </w:t>
+ Копия разрешения на хранение гражданских пиротехнических веществ и изделий с их применением юридическим лицам, выданной территориальным органом внутренних дел в соответствии </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 19 февраля 2018 года № 133 "Об утверждении форм разрешений и (или) приложений к ним, в сферах оборота гражданского и служебного оружия и патронов к нему, гражданских пиротехнических веществ и изделий с их применением, на открытие и функционирование стрелковых тиров (стрельбищ) и стендов, а также о внесении изменений в некоторые приказы Министра внутренних дел Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 16733)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z215" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения данного документа услугополучателя, являющийся государственным электронным информационным ресурсом, работник услугодателя получает из соответствующих государственных информационных систем через шлюз "электронного правительства";</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Допускается предоставление договора хранения гражданских пиротехнических веществ и изделий с их применением 4 класса организацией, имеющей лицензию на осуществление деятельности по разработке, производству, приобретению, реализации, хранению взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="133"/>
-[...338 lines deleted...]
-    <w:bookmarkEnd w:id="149"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23350,442 +22884,442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 9 июня 2023 года № 425</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z234" w:id="150"/>
+    <w:bookmarkStart w:name="z234" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министра по инвестициям и развитию Республики Казахстан и Министра индустрии и инфраструктурного развития Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z235" w:id="151"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z235" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 29 сентября 2015 года № 949 "Об утверждении Квалификационных требований, предъявляемых к деятельности по лицензированию, экспорта и импорта продукции и перечень документов, подтверждающих соответствие им" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 13512).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z236" w:id="152"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z236" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 13 октября 2016 года № 719 "Об утверждении Правил лицензирования экспорта и импорта продукции" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 14697).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z237" w:id="153"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z237" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня некоторых приказов Министерства по инвестициям и развитию Республики Казахстан в области промышленности и экспортного контроля, в которые вносились изменения и дополнения, утвержденные приказом Приказа Министра по инвестициям и развитию Республики Казахстан от 12 января 2018 года № 27 "О внесении изменений и дополнений в некоторые приказы Министерства по инвестициям и развитию Республики Казахстан в области промышленности и экспортного контроля" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16901).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z238" w:id="154"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z238" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня некоторых приказов Министерства по инвестициям и развитию Республики Казахстан в области промышленности и экспортного контроля, в которые вносились изменения и дополнения, утвержденные приказом Министра по инвестициям и развитию Республики Казахстан от 29 декабря 2018 года № 964 "О внесении изменений и дополнений в некоторые приказы Министерства по инвестициям и развитию Республики Казахстан в области промышленности и экспортного контроля" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18146).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z239" w:id="155"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z239" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 28 мая 2019 года № 333 "О внесении изменении в приказ исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 29 сентября 2015 года № 949 "Об утверждении Квалификационных требований, предъявляемых к деятельности по лицензированию экспорта и импорта продукции и перечень документов, подтверждающих соответствие им" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18762).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z240" w:id="156"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z240" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 16 июня 2020 года № 354 "О внесении изменений в приказ Министра по инвестициям и развитию Республики Казахстан от 13 октября 2016 года № 719 "Об утверждении Правил лицензирования экспорта и импорта продукции, подлежащей экспортному контролю" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20877).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z241" w:id="157"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z241" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня некоторых приказов Министра по инвестициям и развитию Республики Казахстан и Министра индустрии и инфраструктурного развития Республики Казахстан, в которые вносились изменения, утвержденные приказом Министра индустрии и инфраструктурного развития Республики Казахстан от 23 июня 2021 года № 321 "О внесении изменений в некоторые приказы Министра по инвестициям и развитию Республики Казахстан и Министра индустрии и инфраструктурного развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 23280).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z242" w:id="158"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z242" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня некоторых приказов Министра по инвестициям и развитию Республики Казахстан и Министра индустрии и инфраструктурного развития Республики Казахстан, в которые вносились изменения и дополнение, утвержденные приказом исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 13 мая 2022 года № 268 "О внесении изменений и дополнения в некоторые приказы Министра по инвестициям и развитию Республики Казахстан и Министра индустрии и инфраструктурного развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 28106).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24111,31 +23645,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>