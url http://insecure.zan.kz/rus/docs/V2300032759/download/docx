--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="22b55fb" w14:textId="22b55fb">
+    <w:p w14:paraId="ee8dded" w14:textId="ee8dded">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -17143,153 +17143,140 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...101 lines deleted...]
-Предоставляется только в случае экспорта товаров военного назначения для ремонта, модернизации, переработки, замены по гарантии ранее импортированных товаров военного назначения.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Исключена в соответствии с приказом Министра промышленности и строительства РК от 10.06.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 295 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -23271,55 +23258,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23645,31 +23632,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>