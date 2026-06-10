--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f01ef09" w14:textId="f01ef09">
+    <w:p w14:paraId="6d392b6" w14:textId="6d392b6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1126,755 +1126,1063 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      1) специальные средства передвижения – вид технической помощи, обеспечивающей передвижение лица с инвалидностью; </w:t>
+    <w:bookmarkStart w:name="z153" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна" обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...35 lines deleted...]
-        <w:t>;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) специальные средства передвижения – вид технической помощи, обеспечивающей передвижение лица с инвалидностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      3) индивидуальный помощник – лицо, оказывающее услуги по сопровождению лица с инвалидностью первой группы, имеющего затруднение в передвижении, и оказанию помощи при посещении объектов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) вводится в действие с 12.07.2026 приказа Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) вводится в действие с 12.07.2026 приказа Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) индивидуальный помощник – лицо, оказывающее услуги по сопровождению лица с инвалидностью первой группы, имеющего затруднение в передвижении, и оказанию помощи при посещении объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z110" w:id="18"/>
-[...15 lines deleted...]
-      3-1) инватакси – такси, предназначенное для оказания услуг по перевозке лиц с инвалидностью;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) вводится в действие с 12.07.2026 приказа Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z159" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) инватакси – такси, предназначенное для оказания услуг по перевозке лиц с инвалидностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
-[...15 lines deleted...]
-      4) протезно-ортопедическая помощь – специализированный вид медико-технической помощи по обеспечению лиц с инвалидностью протезно-ортопедическими средствами и обучение пользованию ими;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) протезно-ортопедическая помощь – специализированный вид медико-технической помощи по обеспечению лиц с инвалидностью протезно-ортопедическими средствами и обучение пользованию ими;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
-[...15 lines deleted...]
-      5) технические вспомогательные (компенсаторные) средства (далее - ТСР):</w:t>
+    <w:bookmarkStart w:name="z161" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) технические вспомогательные (компенсаторные) средства (далее - ТСР):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkStart w:name="z162" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       протезно-ортопедические средства – средства, замещающие отсутствующие конечности или другие части тела, компенсирующие нарушенные или утраченные функции организма вследствие заболевания или повреждения здоровья;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkStart w:name="z163" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       сурдотехнические средства – технические средства для коррекции и компенсации нарушений слуха, а также усиливающие звук средства связи и передачи информации; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkStart w:name="z164" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тифлотехнические средства – технические средства, направленные на коррекцию и компенсацию утраченных возможностей лиц с инвалидностью в результате нарушения зрения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkStart w:name="z165" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обязательные гигиенические средства – средства, предназначенные для отправления естественных физиологических нужд и потребностей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
-[...15 lines deleted...]
-      6) поставщики товаров и (или) услуг, услуг по перевозке лиц с инвалидностью на инватакси на портале (далее – поставщики) – юридические лица и физические лица, осуществляющие предпринимательскую деятельность;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) поставщики товаров и (или) услуг, услуг по перевозке лиц с инвалидностью на инватакси на портале (далее – поставщики) – юридические лица и физические лица, осуществляющие предпринимательскую деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
-[...15 lines deleted...]
-      7) уполномоченный орган - местный исполнительный орган области, городов республиканского значения, столицы, районов, городов областного значения;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) уполномоченный орган - местный исполнительный орган области, городов республиканского значения, столицы, районов, городов областного значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
-[...15 lines deleted...]
-      8) специалист жестового языка – специалист, оказывающий услуги лицам с инвалидностью по сурдопереводу с какого-либо языка на дактильный алфавит и (или) язык жестов;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) специалист жестового языка – специалист, оказывающий услуги лицам с инвалидностью по сурдопереводу с какого-либо языка на дактильный алфавит и (или) язык жестов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
-[...15 lines deleted...]
-      9) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 13) вводится в действие с 12.07.2026 приказа Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 в редакции приказа Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Возмещение поставщикам стоимости ТСР, специальных средств передвижения (далее – товары), а также услуг индивидуального помощника и специалиста жестового языка, санаторно-курортного лечения, услуг по перевозке лиц с инвалидностью на инватакси (далее – услуги), реализованных через портал, осуществляется уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра труда и социальной защиты населения РК от 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Заместителя Премьер-Министра - Министра труда и социальной защиты населения РК от 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
-[...15 lines deleted...]
-      3. Возмещение поставщикам стоимости ТСР, специальных средств передвижения (далее – товары), а также услуг индивидуального помощника и специалиста жестового языка, санаторно-курортного лечения, услуг по перевозке лиц с инвалидностью на инватакси (далее – услуги), реализованных через портал, осуществляется уполномоченным органом.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок возмещения стоимости товаров и услуг из средств государственного бюджета при реализации через портал</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Возмещение стоимости товаров и услуг поставщику осуществляется в пределах гарантированной суммы за:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z171" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) услуги индивидуального помощника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z172" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) услуги специалиста жестового языка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z173" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) санаторно-курортное лечение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z174" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) специальные средства передвижения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z175" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ТСР;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z176" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) услуги по перевозке лиц с инвалидностью на инватакси.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Заместителя Премьер-Министра - Министра труда и социальной защиты населения РК от 29.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 261</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Возмещение поставщику стоимости товаров и услуг уполномоченным органом осуществляется на основании заявления получателя на возмещение поставщику гарантированной суммы (далее – заявление) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и подтверждающих документов, представленных и заверенных ЭЦП поставщиком на портале:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) акт выполненных работ (оказанных услуг) по форме, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1889,92 +2197,187 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 20 декабря 2012 года № 562 "Об утверждении форм первичных учетных документов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 8265, далее – Приказ № 562) с приложением листов сопровождения индивидуального помощника, листов сопровождения специалиста жестового языка, списков, прошедших санаторно-курортное лечение, ведомости на протезно-ортопедические средства, маршрутного листа оказания услуг инватакси через портал по форме согласно приложению 3 Правил оказания услуг по перевозке лиц с инвалидностью автомобильным транспортом, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности министра транспорта и коммуникаций Республики Казахстан от 1 ноября 2013 года № 859 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 8950, далее – Приказ № 859);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>акт приема-передачи товара</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ов) с приложением кассового чека и/или документа, подтверждающего доставку поставщиком, счета-фактуры – за специальные средства передвижения, технические вспомогательные (компенсаторные) средства, протезно-ортопедические средства, по форме, утвержденной приказом № 562.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 2 пункта 5 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Поставщики выписывают счета-фактуры в электронной форме в информационной системе электронных счетов-фактур в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1989,2029 +2392,3150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Первого заместителя Премьер-Министра Республики Казахстан – Министра финансов Республики Казахстан от 22 апреля 2019 года № 370 "Об утверждении Правил выписки счета-фактуры в электронной форме в информационной системе электронных счетов-фактур и его формы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18583), а также в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 412 Кодекс Республики Казахстан "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)" счет-фактуру на бумажном носителе, в котором указывается стоимость товаров и/или услуг с разделением на гарантированную сумму и сумму доплаты в строке "дополнительные сведения" (далее – счет-фактура).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При доставке курьером ТСР и (или) специальных средств передвижения, на портале формируется документ, подтверждающий доставку товара получателю курьером, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам (далее – документ, подтверждающий доставку).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра труда и социальной защиты населения РК от 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Поставщик до принятия уполномоченным органом на рассмотрение документов для возмещения стоимости товаров и (или) услуг, при необходимости отзывает документы с указанием причины и дорабатывает их.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 1 пункта 7 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уполномоченный орган в течение 7 (семи) рабочих дней со дня поступления в Е-Собес документов на возмещение стоимости товаров и (или) услуг (за исключением услуг индивидуального помощника) рассматривает и принимает их или возвращает поставщику на доработку с указанием причины в соответствии с пунктами 14, 17 и 20 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z177" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В модуль "Личный кабинет поставщика" на портале и на абонентский номер сотовой связи поставщика направляется информация о возврате документов на доработку.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра труда и социальной защиты населения РК от 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Поставщик со дня получения информации о возврате в течение 3 (трех) рабочих дней повторно направляет документы на возмещение стоимости товаров и (или) услуг с устранением причин возврата уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При возврате получателем товара поставщику возврат стоимости товара уполномоченному органу осуществляется поставщиком в течение 15 (пятнадцати) календарных дней со дня возврата товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Порядок возмещения стоимости услуг индивидуального помощника</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок параграфа 1 - в редакции приказа Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Поставщик услуг индивидуального помощника ежемесячно, не позднее 10 (десятого) числа месяца, следующего за отчетным периодом, предоставляет в уполномоченный орган: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z179" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) акт выполненных работ (оказанных услуг) поставщика по форме, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом № 562</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z180" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) лист сопровождения индивидуальным помощником по форме согласно приложению 7 к Правилам предоставления услуг индивидуального помощника для лица с инвалидностью первой группы, имеющих затруднение в передвижении, в соответствии с индивидуальной программой абилитации и реабилитации лица с инвалидностью, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 30 июня 2023 года № 288 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32994);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z181" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) банковские реквизиты поставщика для зачисления суммы возмещения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z182" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) счет-фактуру – предоставляется юридическими лицами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10-1. Возмещение стоимости услуг индивидуального помощника производится уполномоченным органом в пределах гарантированной суммы ежемесячно через Государственную корпорацию. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z184" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в течение 5 (пяти) рабочих дней со дня поступления в Е-Собес документов на возмещение стоимости услуг индивидуального помощника рассматривает, принимает их или возвращает поставщику на доработку с указанием причины в соответствии с пунктом 11 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z185" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На основании принятых документов по окончании их рассмотрения уполномоченным органом в Е-Собес вносятся сведения о поставщиках услуг индивидуальных помощников. Сведения на возмещение автоматически передаются из Е-Собес в ЦБД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z186" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На основании поступивших сведений в ЦБД Государственная корпорация ежемесячно 17 числа месяца, следующего за отчетным, формирует потребность в бюджетных средствах на возмещение стоимости услуг индивидуального помощника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z187" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Государственная корпорация не позднее следующего рабочего дня после поступления сведений направляет заявку о сумме потребности на возмещение стоимости услуг индивидуального помощника в уполномоченный орган. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z188" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Суммы, образовавшиеся после формирования потребности на месяц выплаты, подлежат включению в последующий за ним месяц с указанием периода возмещения стоимости услуг индивидуального помощника, в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z189" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в течение двух рабочих дней после поступления заявки о сумме потребности на возмещение стоимости услуг индивидуального помощника перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на возмещение стоимости услуг индивидуального помощника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z190" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Государственная корпорация в течение двух рабочих дней после поступления суммы возмещения стоимости услуг индивидуального помощника формирует в соответствии с графиком выплаты платежное поручение в формате, определенном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 31 августа 2016 года № 208 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14419) и осуществляет перечисление средств на банковский счет поставщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Параграф 1 дополнен пунктом 10-1 в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-2. При возврате суммы возмещения стоимости услуг индивидуального помощника Государственная корпорация посредством ЦБД не позднее следующего рабочего дня после возврата направляет сведения о возврате суммы на возмещение стоимости услуг индивидуального помощника в Е-Собес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z192" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е-Собес в течение одного рабочего дня после поступления сведений о возврате суммы на возмещение стоимости услуг индивидуального помощника отправляет информацию в портал о некорректности банковских реквизитов поставщика, которая отображается в личном кабинете поставщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z193" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е-Собес в течение одного рабочего дня после поступления изменений в банковских реквизитах поставщика с портала передает в ЦБД для повторного финансирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z194" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Государственная корпорация не позднее последнего рабочего дня, следующего за текущим месяцем, направляет в уполномоченный орган неотправленные поставщикам суммы возвратов возмещения стоимости услуг индивидуального помощника. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z195" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата банковских услуг осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Параграф 1 дополнен пунктом 10-2 в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Причины отзыва на доработку поставщиком и возврата на доработку поставщику уполномоченным органом документов на возмещение стоимости услуг индивидуального помощника:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z197" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие акта выполненных работ (оказанных услуг) и (или) листа сопровождения индивидуальным помощником на получателя, подписавшего заявление на возмещение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z198" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие подписи (ей) в акте выполненных работ (оказанных услуг) и (или) листе сопровождения индивидуальным помощником при предоставлении их сканированных копий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z199" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставление акта выполненных работ (оказанных услуг) и (или) листа сопровождения индивидуальным помощником, в которых неверно указан период и (или) часы предоставления услуг индивидуального помощника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z200" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      неверно указаны банковские реквизиты поставщика для зачисления суммы возмещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z201" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поставщик услуг индивидуального помощника дорабатывает документы и направляет повторно не позднее 10 (десятого) числа месяца, следующего за текущим месяцем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Возмещение стоимости услуг индивидуального помощника осуществляется в течение 10 (десяти) рабочих дней со дня принятия уполномоченным органом документов на возмещение стоимости услуг индивидуального помощника, указанных в пункте 10 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Порядок возмещения стоимости санаторно-курортного лечения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z67" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Поставщик санаторно-курортного лечения предоставляет в уполномоченный орган следующий пакет документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z68" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>акт выполненных работ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оказанных услуг) по форме, утвержденной приказом № 562;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z69" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) счет-фактуру, а также чек, в случаях оплаты разницы между гарантированной суммой и фактической стоимостью санаторно-курортного лечения получателем самостоятельно за счет собственных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z70" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Причины отзыва на доработку поставщиком и возврата на доработку поставщику уполномоченным органом документов на возмещение стоимости санаторно-курортного лечения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z71" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представление неполного пакета документов, указанных в пункте 13 Правил на получателя, подписавшего заявление на возмещение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z72" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      недостоверность представленных сведений в документах, указанных в пункте 13 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z73" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Возмещение стоимости санаторно-курортного лечения осуществляется в течение 10 (десяти) рабочих дней со дня принятия уполномоченным органом документов на возмещение стоимости санаторно-курортного лечения, указанных в пункте 13 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z74" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Порядок возмещения стоимости ТСР и специальных средств передвижения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z75" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Поставщик ТСР и специальных средств передвижения предоставляет в уполномоченный орган следующий пакет документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z121" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) накладную на отпуск запасов на сторону, подтверждающую факт отпуска товара – в случаях самовывоза ТСР и специальных средств передвижения по форме, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом № 562</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z122" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) счет-фактуру, а также чек, в случаях оплаты разницы между гарантированной суммой и фактической стоимостью ТСР и (или) специальных средств передвижения получателем самостоятельно за счет собственных средств. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Заместителя Премьер-Министра - Министра труда и социальной защиты населения РК от 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkStart w:name="z81" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Причины отзыва на доработку поставщиком и возврата на доработку поставщику уполномоченным органом документов на возмещение стоимости ТСР и (или) специальных средств передвижения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z82" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представление неполного пакета документов, указанных в пункте 16 Правил на получателя, подписавшего заявление на возмещение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z83" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      недостоверность представленных сведений в документах, указанных в пункте 16 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z84" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Возмещение стоимости ТСР и специальных средств передвижения осуществляется на основании документов на возмещение стоимости ТСР и (или) специальных средств передвижения, указанных в пункте 16 Правил или документа, подтверждающего доставку, по истечении 14 (четырнадцати) календарных дней, но не позднее 30 (тридцати) календарных дней со дня принятия документов уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z85" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 1. Порядок возмещения стоимости социальных услуг индивидуального помощника и специалиста жестового языка</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="50"/>
+        <w:t xml:space="preserve"> Параграф 4. Порядок возмещения стоимости оказания протезно-ортопедической помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z86" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Поставщик при изготовлении протезно-ортопедических средств по индивидуальным характеристикам предоставляет в уполномоченный орган следующий пакет документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z87" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>акт выполненных работ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оказанных услуг) по форме, утвержденной приказом № 562;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z88" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) бланк заказа на протезно-ортопедические изделия по форме, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 30 июня 2023 года № 287 "Об утверждении Правил обеспечения лиц с инвалидностью протезно-ортопедической помощью, техническими вспомогательными (компенсаторными) средствами, специальными средствами передвижения в соответствии с индивидуальной программой абилитации и реабилитации лица с инвалидностью, включая сроки их замены" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32993), в случаях изготовления протезно-ортопедических средств по индивидуальным характеристикам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z89" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выписку из истории протезирования, в случаях стационарного протезирования – изготовления протезно-ортопедического средства в условиях стационара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z90" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) счет-фактуру, а также чек, в случаях оплаты разницы между гарантированной суммой и фактической стоимостью протезно-ортопедической помощи получателем самостоятельно за счет собственных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра труда и социальной защиты населения РК от 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Причины отзыва на доработку поставщиком и возврата на доработку поставщику уполномоченным органом документов на возмещение стоимости протезно-ортопедической помощи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z92" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представление неполного пакета документов, указанных в пункте 19 Правил на получателя, подписавшего заявление на возмещение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z93" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      недостоверность представленных сведений в документах, указанных в пункте 19 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z94" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Возмещение стоимости протезно-ортопедической помощи осуществляется в течение 10 (десяти) рабочих дней со дня принятия уполномоченным органом документов на возмещение стоимости протезно-ортопедической помощи, указанных в пункте 19 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z123" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Порядок возмещения стоимости оказания услуг по перевозке лиц с инвалидностью на инватакси</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Глава 2 дополнена параграфом 5 в соответствии с приказом Министра труда и социальной защиты населения РК от 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Поставщик услуг по перевозке лиц с инвалидностью на инватакси ежемесячно, не позднее 10 (десятого) числа месяца, следующего за отчетным периодом, в уполномоченный орган предоставляет следующий пакет документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z125" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) акт выполненных работ (оказанных услуг) по форме, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приказом № 562</w:t>
+        <w:t>Приказом № 562</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...1198 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="90"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z126" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) маршрутный лист по форме согласно приложению 3, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом № 859</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z127" w:id="91"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z127" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) счет-фактуру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z128" w:id="92"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z128" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Основанием отзыва на доработку поставщиком и возврата на доработку поставщику уполномоченным органом документов на возмещение стоимости услуг по перевозке лиц с инвалидностью на инватакси:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z129" w:id="93"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z129" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представление неполного пакета документов, указанных в пункте 22 настоящих Правил на получателя, подписавшего заявление на возмещение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z130" w:id="94"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z130" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       недостоверность представленных сведений в документах, указанных в пункте 22 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z131" w:id="95"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z131" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Поставщик услуг по перевозке лиц с инвалидностью на инватакси дорабатывает документы и направляет повторно не позднее 10 (десятого) числа месяца, следующего за текущим месяцем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z132" w:id="96"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z132" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Возмещение стоимости услуг по перевозке лиц с инвалидностью на инватакси осуществляется в течение 10 (десяти) рабочих дней со дня принятия уполномоченным органом документов на возмещение стоимости услуг по перевозке лиц с инвалидностью на инватакси указанных в пункте 22 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z133" w:id="97"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z133" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25-1. Оплата поставщику осуществляется за фактически оказанное время в пределах населенного пункта из расчета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z134" w:id="98"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z134" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) двадцать пять часов в месяц работающим, являющимся лицами с инвалидностью первой группы и лицами с инвалидностью второй группы, передвигающимся на кресла-колясках, исходя из минимальной продолжительности одной поездки 30 (тридцать) минут;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z135" w:id="99"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z135" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) двадцать пять часов в месяц исходя из минимальной продолжительности одной поездки 30 (тридцать) минут обучающимся, воспитанникам дошкольных организаций в организации образования, являющимися:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z136" w:id="100"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z136" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицами с инвалидностью первой группы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z137" w:id="101"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z137" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицами с инвалидностью второй группы, передвигающимся на кресла-колясках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z138" w:id="102"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z138" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       детьми с инвалидностью до 18 лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z139" w:id="103"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z139" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) шесть часов в месяц иным лицам с инвалидностью по направлениям согласно Перечня, утвержденного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом № 859</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, исходя из минимальной продолжительности одной поездки 30 (тридцать) минут. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z140" w:id="104"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z140" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом увеличение количества часов, предусмотренных на услуги по перевозке лиц с инвалидностью на инватакси и продолжительности по времени одной поездки, допускается по решению местных исполнительных органов с учетом возможностей местного бюджета в соответствии с пунктом 28 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказа № 859</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z141" w:id="105"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z141" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Неиспользованные часы в текущем месяце не переносятся на следующий месяц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z142" w:id="106"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 4 пункта 25-1 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Переход лица с инвалидностью в другую категорию производится со следующего месяца после поступления сведений из информационных систем или подачи заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z143" w:id="107"/>
+    <w:bookmarkStart w:name="z143" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оказание услуг по перевозке лиц с инвалидностью на инватакси прекращается со дня наступления следующих обстоятельств:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z144" w:id="108"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z144" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменения группы инвалидности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z145" w:id="109"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z145" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       смена постоянного места регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z146" w:id="110"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z146" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выезда за пределы Республики Казахстан на постоянное место жительство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z147" w:id="111"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       смерти лица с инвалидностью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 6. Порядок возмещения стоимости услуг специалиста жестового языка</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены Параграфом 6 в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z202" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Поставщик услуг специалиста жестового языка ежемесячно, не позднее 10 (десятого) числа месяца, следующего за отчетным периодом, предоставляет в уполномоченный орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z203" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) акт выполненных работ (оказанных услуг) поставщика по форме, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом № 562</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z204" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) лист оказания услуг специалиста жестового языка по форме согласно приложению 6 Правил предоставления услуг специалиста жестового языка для лиц с инвалидностью по слуху в соответствии с индивидуальной программой абилитации и реабилитации лица с инвалидностью, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 30 июня 2023 года № 286 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32992);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z205" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) счет-фактуру– предоставляется юридическими лицами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z206" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Причины отзыва на доработку поставщиком и возврата на доработку поставщику уполномоченным органом документов на возмещение стоимости услуг специалиста жестового языка:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z207" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие акта выполненных работ (оказанных услуг) и (или) листа оказания услуг специалиста жестового языка на получателя, подписавшего заявление на возмещение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z208" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие подписи(ей) в акте выполненных работ (оказанных услуг) и (или) листа оказания услуг специалиста жестового языка при предоставлении их сканированных копий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z209" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставление акта выполненных работ (оказанных услуг) и (или) листа оказания услуг специалиста жестового языка, в которых неверно указан период и (или) часы предоставления услуг специалиста жестового языка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z210" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поставщик услуг специалиста жестового языка дорабатывает документы и направляет повторно не позднее 10 (десятого) числа месяца, следующего за текущим месяцем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z211" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Возмещение стоимости услуг специалиста жестового языка осуществляется в течение 10 (десяти) рабочих дней со дня принятия уполномоченным органом документов на возмещение стоимости услуг специалистов жестового языка, указанных в пункте 26 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4324,126 +5848,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>управление/отдел занятости</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и социальных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="112"/>
+    <w:bookmarkStart w:name="z98" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на возмещение поставщику гарантированной суммы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Заместителя Премьер-Министра - Министра труда и социальной защиты населения РК от 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z148" w:id="113"/>
+      <w:bookmarkStart w:name="z148" w:id="131"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Я, _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5569,138 +7093,138 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="114"/>
+    <w:bookmarkStart w:name="z102" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Данные о доставке товара получателю курьером заказ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№ _________ от "___" _______ 20__ года Сведения об получателе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Заместителя Премьер-Министра - Министра труда и социальной защиты населения РК от 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z151" w:id="115"/>
+      <w:bookmarkStart w:name="z151" w:id="133"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН получателя _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Фамилия, имя, отчество (при его наличии) получателя _________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6439,242 +7963,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 6 июня 2023 года № 205</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="116"/>
+    <w:bookmarkStart w:name="z106" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министра труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z107" w:id="117"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z107" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 20 января 2020 года № 14 "Об утверждении Правил возмещения стоимости товаров и услуг из средств государственного бюджета при реализации их лицам с инвалидностью через портал социальных услуг" (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 19902);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z108" w:id="118"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z108" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 1 февраля 2022 года № 38 "О внесении изменений в приказ Министра труда и социальной защиты населения Республики Казахстан от 20 января 2020 года № 14 "Об утверждении Правил возмещения стоимости товаров и услуг из средств государственного бюджета при реализации их инвалидам через портал социальных услуг" (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 26730);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z109" w:id="119"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z109" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 13 сентября 2022 года № 363 "О внесении изменений в приказ Министра труда и социальной защиты населения Республики Казахстан от 20 января 2020 года № 14 "Об утверждении Правил возмещения стоимости товаров и услуг из средств государственного бюджета при реализации их инвалидам через портал социальных услуг" (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 29640).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7000,31 +8524,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>