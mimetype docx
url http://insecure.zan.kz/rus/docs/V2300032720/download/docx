--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6d392b6" w14:textId="6d392b6">
+    <w:p w14:paraId="5f2f5d8" w14:textId="5f2f5d8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>