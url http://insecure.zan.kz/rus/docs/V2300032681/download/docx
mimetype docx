--- v0 (2025-11-26)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c94ef21" w14:textId="c94ef21">
+    <w:p w14:paraId="f362470" w14:textId="f362470">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1284,510 +1284,868 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В Методике используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z86" w:id="18"/>
+    <w:bookmarkStart w:name="z130" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) специальные средства передвижения – вид технической помощи, обеспечивающей передвижение лица с инвалидностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z87" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) вводится в действие с 12.07.2026 приказа Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уполномоченный центральный государственный орган в сфере социальной защиты – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z133" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) инватакси – такси, предназначенное для оказания услуг по перевозке лиц с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z134" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уполномоченный орган в сфере государственных закупок – центральный исполнительный орган, осуществляющий руководство в сфере государственных закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) вводится в действие с 12.07.2026 приказа Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) технические вспомогательные (компенсаторные) средства:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z137" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      протезно-ортопедические средства – средства, замещающие отсутствующие конечности или другие части тела, компенсирующие нарушенные или утраченные функции организма вследствие заболевания или повреждения здоровья;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z138" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сурдотехнические средства – технические средства для коррекции и компенсации нарушений слуха, а также усиливающие звук средства связи и передачи информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z139" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тифлотехнические средства – технические средства, направленные на коррекцию и компенсацию утраченных возможностей лиц с инвалидностью в результате нарушения зрения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z140" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обязательные гигиенические средства – средства, предназначенные для отправления естественных физиологических нужд и потребностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z141" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) портал социальных услуг – объект информатизации, представляющий собой единую точку доступа к товарам и услугам, услугам по перевозке лиц с инвалидностью на инватакси предоставляемым поставщиками для лиц с инвалидностью на условиях возмещения местными исполнительными органами их стоимости в пределах гарантированной суммы в соответствии с </w:t>
-[...179 lines deleted...]
-      5) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган области, городов республиканского значения, столицы, определяющий направления в сфере социальной защиты и занятости населения.</w:t>
+      8) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган области, городов республиканского значения, столицы, определяющий направления в сфере социальной защиты и занятости населения; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z142" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) электронный магазин – подсистема веб-портала, обеспечивающая агрегацию данных, размещенных на электронных торговых площадках, соответствующих требованиям, определяемым единым оператором по согласованию с уполномоченным органом в сфере государственных закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра труда и социальной защиты населения РК от 29.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 261</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Определение гарантированной суммы, предоставляемой в качестве возмещения стоимости товаров и (или) услуг, приобретаемых лицами с инвалидностью через портал социальных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Гарантированная сумма определяется для каждого из видов технических вспомогательных (компенсаторных) средств и специальных средств передвижения (далее – товар) и санаторно-курортного лечения (далее – услуга) согласно классификатору технических вспомогательных (компенсаторных) средств, специальных средств передвижения и услуг, предоставляемых лицам с инвалидностью, утвержденному уполномоченным государственным органом в соответствии с двадцать пятым абзацем </w:t>
+      3. Гарантированная сумма определяется для каждого из видов технических вспомогательных (компенсаторных) средств и специальных средств передвижения (далее – товар) и санаторно-курортного лечения (далее – услуга) согласно классификатору технических вспомогательных (компенсаторных) средств, специальных средств передвижения и услуг, предоставляемых лицам с инвалидностью, утвержденному уполномоченным центральным государственным органом в сфере социальной защиты в соответствии с двадцать пятым абзацем </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      1) данные портала социальных услуг (далее – первый источник) – среднее значение цен за предыдущий финансовый год;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. К источникам информации для определения гарантированной суммы относятся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      2) данные государственных закупок товаров и (или) услуг местными исполнительными органами (далее – второй источник) – среднее значение цен за предыдущий финансовый год;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) данные портала социальных услуг (далее – первый источник) – среднее значение цен за предыдущий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      3) коммерческие предложения потенциальных поставщиков товаров и (или) услуг (прайс-листы) (далее – третий источник) – минимальная цена из трех представленных коммерческих предложений поставщиков.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) данные электронного магазина (далее – второй источник) – максимальная из трех минимальных цен участников торговли.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. При отсутствии данных одного из двух источников: первого или второго, определение гарантированной суммы осуществляется на основе данных третьего источника и одного из двух источников.</w:t>
+      5. При отсутствии данных одного из двух источников определение гарантированной суммы осуществляется на основе данных одного из двух источников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      При отсутствии данных первого и второго источников определение гарантированной суммы осуществляется на основании третьего источника.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия данных первого и второго источников определение гарантированной суммы осуществляется на основании коммерческих предложений потенциальных поставщиков товаров и (или) услуг (прайс-листов) поставщиков в соответствии с бюджетным законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Расчет среднего значения цены</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1996,492 +2354,652 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Расчет гарантированной суммы, предоставляемой в качестве возмещения стоимости товаров и (или) услуг, приобретаемых лицами с инвалидностью через портал социальных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Гарантированная сумма за единицу товара и (или) услуги рассчитывается на основе усреднения фактических цен из источников, указанных в пункте 4 Методики, по одной из следующих формул:</w:t>
+      7. Гарантированная сумма за единицу товара и (или) услуги рассчитывается на основе данных источников, указанных в пункте 4 Методики, по одной из следующих формул:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      1) при наличии данных всех трех источников: первого, второго и третьего источников, гарантированная сумма на товары и (или)/услуги рассчитывается по формуле:</w:t>
+    <w:bookmarkStart w:name="z147" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при наличии данных всех двух источников гарантированная сумма на товары и (или)/услуги рассчитывается по формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      ГС = (СЗЦ1+ СЗЦ2 + МЦ3)/3, где:</w:t>
+    <w:bookmarkStart w:name="z148" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ГС = (СЗЦ1+ Цm 2)/2, где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkStart w:name="z149" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ГС – гарантированная сумма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkStart w:name="z150" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СЗЦ1 – среднее значение цен данных первого источника;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      СЗЦ2 – среднее значение цен данных второго источника;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цm2 – максимальная из 3-х минимальных цен участников торговли.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      МЦ3 – минимальная цена из трех представленных коммерческих предложений поставщиков третьего источника;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при отсутствии данных первого источника гарантированная сумма на товары и (или) услуги рассчитывается по формуле (на основании данных второго источника):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      2) при отсутствии данных второго источника, гарантированная сумма на товары и (или) услуги рассчитывается по формуле:</w:t>
+    <w:bookmarkStart w:name="z153" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ГС = Цm2*ИПЦ, где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      ГС = (СЗЦ1 + МЦ3)/2, где:</w:t>
+    <w:bookmarkStart w:name="z154" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ГС – гарантированная сумма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkStart w:name="z155" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цm – максимальная из 3-х минимальных цен участников торговли (данные электронного магазина);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z156" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИПЦ – индекс потребительских цен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z157" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИПЦ рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z158" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИПЦ = ИПЦt /100 +1, где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z159" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИПЦt – показатель инфляции согласно прогноза социально-экономического развития Республики Казахстан на следующий год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z160" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 – коэффициент.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z161" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при отсутствии данных второго источника гарантированная сумма на товары и (или) услуги рассчитывается по формуле (на основании данных первого источника):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z162" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ГС = СЗЦ1*ИПЦ, где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z163" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ГС – гарантированная сумма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...158 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      ГС = МЦ3, где:</w:t>
+    <w:bookmarkStart w:name="z164" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СЗЦ – среднее значение цен, данных первого источника (данные портала социальных услуг);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      ГС – гарантированная сумма;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИПЦ – индекс потребительских цен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      МЦ3 – минимальная цена из трех представленных коммерческих предложений поставщиков третьего источника.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИПЦ рассчитывается по формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkStart w:name="z167" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИПЦ = ИПЦt /100 +1, где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z168" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИПЦt – инфляция согласно прогноза социально-экономического развития Республики Казахстан на следующий год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z169" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 – коэффициент.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Определение гарантированной суммы, предоставляемой в качестве возмещения стоимости на социальные услуги индивидуального помощника и специалиста жестового языка, приобретаемых лицами с инвалидностью через портал социальных услуг</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
+        <w:t xml:space="preserve"> Глава 3. Определение гарантированной суммы, предоставляемой в качестве возмещения стоимости на услуги индивидуального помощника и специалиста жестового языка, приобретаемых лицами с инвалидностью через портал социальных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 3 - в редакции приказа Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Гарантированная сумма на услуги индивидуального помощника в час определяется исходя из расчета 13,64 процентов размера месячного расчетного показателя, установленного Законом о республиканском бюджете на соответствующий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ГС = МРП * 13,64 %, где:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2575,929 +3093,1031 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Заместителя Премьер-Министра - Министра труда и социальной защиты населения РК от 10.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 336</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Гарантированная сумма на услуги специалиста жестового языка в час определяется из расчета 2,1 месячного расчетного показателя, установленного законом о республиканском бюджете на соответствующий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ГС = 2,1*МРП, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ГС – гарантированная сумма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2,1 – коэффициент;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МРП – месячный расчетный показатель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z96" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Определение гарантированной суммы, предоставляемой в качестве возмещения стоимости услуг по перевозке лиц с инвалидностью на инватакси, приобретаемых лицами с инвалидностью через портал социальных услуг. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Методика дополнена главой 4 в соответствии с приказом Министра труда и социальной защиты населения РК от 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="77"/>
+    <w:bookmarkStart w:name="z97" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1. Гарантированная сумма за оказание услуг по перевозке лиц с инвалидностью на инватакси рассчитывается на основании стоимости одного машино-часа по следующим формулам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z98" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z98" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ГС = МЧ (ММ) * Ч (М), где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z99" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z99" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МЧ - стоимость одного машино-часа (тенге);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z100" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z100" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ММ - стоимость одной машино-минуты (тенге);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z101" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z101" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ч – количество затраченных часов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z102" w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z102" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М – количество затраченных минут.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z103" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z103" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Стоимость одного машино-часа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z104" w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z104" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МЧ = ∑Р _общ / ∑К _мес, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z105" w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z105" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МЧ - стоимость одного машино-часа (тенге);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z106" w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z106" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ∑Р_общ - суммарные расходы на 1 машину в месяц (тенге);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z107" w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z107" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ∑К _мес - общее количество машино-часов в месяц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z108" w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z108" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Суммарные расходы в месяц рассчитываются по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z109" w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z109" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ∑Р _общ = прямые расходы +косвенные расходы, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z110" w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z110" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прямые расходы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z111" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z111" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - заработная плата сотрудников; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z112" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z112" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - налоги на фонд оплаты труда; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z113" w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z113" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - амортизация автомобиля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z114" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z114" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - страхование; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z115" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z115" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - аренда (если есть), диспетчеризация;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z116" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z116" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - абонентская плата связи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z117" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z117" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       косвенные расходы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z118" w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z118" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - топливо; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z119" w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z119" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - техническое обслуживание;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z120" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z120" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - расходные материалы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z121" w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z121" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - расходы системы GPS.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z122" w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z122" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общее количество машино-часов в месяц рассчитывается по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z123" w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z123" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ∑К _мес = часов в день × дней в месяце.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z124" w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z124" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Стоимости одной машино-минуты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z125" w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z125" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ММ = МЧ/60 мин, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z126" w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z126" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ММ - стоимость одной машино-минуты (тенге);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z127" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z127" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МЧ - стоимость одного машино-часа (тенге).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z85" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Определение гарантированной суммы на следующий финансовый год осуществляется не позднее 25 декабря текущего финансового года комиссией, создаваемой уполномоченным центральным государственным органом в сфере социальной защиты, за исключением услуг по перевозке лиц с инвалидностью на инватакси, предусмотренных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главе 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей Методики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z170" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Определение гарантированной суммы на услуги по перевозке лиц с инвалидностью на инватакси на следующий финансовый год осуществляется не позднее 25 декабря текущего финансового года комиссией, создаваемой местным исполнительным органом по вопросам социальной защиты и занятости населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Заместителя Премьер-Министра - Министра труда и социальной защиты населения РК от 10.08.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 336</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -3519,55 +4139,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3893,31 +4513,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>