--- v0 (2025-11-26)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="acebe61" w14:textId="acebe61">
+    <w:p w14:paraId="238d0b2" w14:textId="238d0b2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые приказы Министерства национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра индустрии и инфраструктурного развития Республики Казахстан от 19 мая 2023 года № 372. Зарегистрирован в Министерстве юстиции Республики Казахстан 23 мая 2023 года № 32557</w:t>
+        <w:t>Приказ и.о. Министра индустрии и инфраструктурного развития Республики Казахстан от 19 мая 2023 года № 372. Зарегистрирован в Министерстве юстиции Республики Казахстан 23 мая 2023 года № 32557.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1846,50 +1846,126 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 2 утрачивает силу приказом и.о. Министра промышленности и строительства РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -12012,55 +12088,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12386,31 +12462,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>