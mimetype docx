--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="238d0b2" w14:textId="238d0b2">
+    <w:p w14:paraId="068b216" w14:textId="068b216">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -896,230 +896,314 @@
               </w:rPr>
               <w:t>от 19 мая 2023 года № 372</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Министерства национальной экономики Республики Казахстан, в которые вносятся изменения и дополнения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 27 ноября 2014 года № 114 "Об утверждении Правил аттестации экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10058):</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> аттестации экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности, утвержденных указанным приказом:</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      дополнить </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> подпунктом 8) следующего содержания:</w:t>
+      1. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 27 ноября 2014 года № 114 "Об утверждении Правил аттестации экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10058):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "биометрическая идентификация – биометрические данные, характеризующие физиологические особенности человека и на основе которых возможно установить его личность.";</w:t>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аттестации экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      дополнить пунктом 9-1 следующего содержания:</w:t>
+        <w:t xml:space="preserve">
+      дополнить </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подпунктом 8) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      "биометрическая идентификация – биометрические данные, характеризующие физиологические особенности человека и на основе которых возможно установить его личность.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 9-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       "9-1. Уполномоченный орган в течение 3 (трех) рабочих дней с даты утверждения или изменения Правил, актуализируют информацию о порядке оказания государственной услуги и направляют услугодателю, оператору информационно-коммуникационной инфраструктуры "электронного правительства" и в Единый контакт-центр.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1172,650 +1256,650 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "11. Физические лица (далее - услугополучатель) для получения государственной услуги направляет заявление с документами в соответствии с Перечнем основных требований к оказанию государственной услуги, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований) в форме электронного документа, удостоверенного электронно-цифровой подписью (далее - ЭЦП) услугодателю через веб-портал "электронного правительства" www.egov.kz (далее - портал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Перечень документов необходимых для оказания государственной услуги определены в пункте 8 Перечня основных требований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения документов, удостоверяющих личность и информация из единого накопительного пенсионного фонда о перечисленных обязательных пенсионных взносах, услугодатель получает из информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучателю в "личный кабинет" направляется статус о принятии заявления для оказания государственной услуги с указанием даты и времени получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Действия структурных подразделений (работников) услугодателя при получении аттестата эксперта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) услугодатель осуществляет регистрацию заявления с документами, указанными в пункте 12 настоящих Правил, в день их поступления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) услугодатель рассматривает заявление с документами на соответствие требованиям, указанным в пункте 9 настоящих Правил (далее - Требования) в течении 5 (пяти) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При представлении услугополучателем неполного пакета документов услугодатель в течение 2 (двух) рабочих дней с момента регистрации представленных документов, указанных в пункте 12 настоящих Правил готовит мотивированный отказ в дальнейшем рассмотрении заявления и направляет в "личный кабинет" услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам рассмотрения, приказом услугодателя утверждается следующие решения, которые оформляются в отношении услугополучателя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) допущен к тестированию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не допущен к тестированию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель направляет уведомление в "личный кабинет" услугополучателя о допуске к тестированию в течение 5 (пяти) рабочих дней со дня подачи документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока, указанных настоящим подпунктом. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания услугодатель выдает решение о допуске к тестированию либо мотивированный отказ в оказании государственной услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тестирование проводится в течении 7 (семи) рабочих дней. Услугодатель в день проведения тестирования проводит ознакомление заявителей с результатами тестирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) услугодатель оформляет, подписывает и направляет в "личный кабинет" услугополучателя аттестат эксперта либо мотивированный отказ согласно пункту 9 Перечня основных требований в течении 2 (двух) рабочих дней.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 14-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14-1. Минимальные технические требования по техническому оснащению при проведении тестирования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) перед началом тестирования, экзаменуемые лица проходят идентификацию по предоставлению документа, удостоверяющего личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при запуске на тестирование используются металлоискатели ручного или рамочного типа. Применение металлоискателей при запуске на тестирование осуществляется в рамках обеспечения безопасности экзаменуемых лиц при проведении тестирования, а также недопущения проноса ими в здание средств связи, электронно-вычислительной техники, фото-, аудио- и видеоаппаратуры, справочных материалов, письменных заметок и иных средств хранения и передачи информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) для того, чтобы начать тестирование, экзаменуемому лицу необходимо подтвердить личность посредством биометрической идентификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) залы тестирования должны быть оборудованы рабочими станциями (процессор не менее Intel Core i3, оперативная память не менее 4 Гб), системы кондиционирования помещений, диспенсер, зал ожидания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) каждая рабочая станция должна быть оснащена веб-камерами для ведения видеозаписи процесса тестирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) зал тестирования должен быть оборудован современной системой цифрового видео и аудио наблюдения. Для обеспечения прозрачности и объективности проведения тестирования аудитории в пунктах проведения обеспечиваются системой общего видеонаблюдения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) зал тестирования должен быть установлен принтер с возможностью печати;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) зал тестирования должен быть оборудован управляемым коммутатором и локальной сетью, и соответствовать требованиям информационной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1852,1868 +1936,1414 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...20 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу приказом и.о. Министра промышленности и строительства РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      3. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 734 "Об утверждении Правил и разрешительных требований по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12620):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:bookmarkStart w:name="z64" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. В </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> исполняющего обязанности Министра национальной экономики Республики Казахстан от 9 декабря 2014 года № 136 "Об утверждении единых квалификационных требований, предъявляемых для осуществления лицензируемой архитектурной, градостроительной и строительной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 9994):</w:t>
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и разрешительных требованиях по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      в </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> и перечня документов, подтверждающих соответствие им, для осуществления деятельности в сфере архитектуры, градостроительства и строительства, утвержденных указанным приказом:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:bookmarkStart w:name="z66" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      строку, порядковый номер 23 изложить в следующей редакции:</w:t>
+      "2. В настоящих Правилах и разрешительных требованиях применяются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z67" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "</w:t>
+      1) аттестация – процедура официального признания аттестационным центром полномочий инженерно-технических работников, участвующих в процессе проектирования и строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...205 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z68" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ";</w:t>
+      2) аттестационный центр – юридическое лицо, прошедшее в установленном порядке процедуру аккредитации в уполномоченном органе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z69" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      строку, порядковый номер 28 изложить в следующей редакции:</w:t>
+      3) квалификационный аттестат – аттестат удостоверяющий статус инженерно-технического работника по форме согласно приложению 1 к настоящим Правилам и разрешительным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z70" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "</w:t>
+      4) портал для организации проведения строительства по принципу "одного окна" (далее – Портал) – информационный портал предназначенный для регулирования строительной отрасли, субъектов строительной деятельности и ведения исполнительно-технической документации строящихся объектов в электронном формате;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...205 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z71" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ".</w:t>
+      5) инженерно-технический работник – физическое лицо, имеющее среднее профессиональное или высшее образование, осуществляющее организацию и руководство производственным процессом в сфере архитектуры, градостроительства и строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z72" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 734 "Об утверждении Правил и разрешительных требований по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12620):</w:t>
+        <w:t>
+      6) заявитель – физическое лицо, претендующее на получение квалификационного аттестата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z73" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> и разрешительных требованиях по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства, утвержденных указанным приказом:</w:t>
+        <w:t>
+      7) уполномоченный орган – ведомство центрального государственного органа, осуществляющего руководство в сфере государственного управления архитектурной, градостроительной и строительной деятельности.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 2</w:t>
+        <w:t>пункт 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:bookmarkStart w:name="z75" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "2. В настоящих Правилах и разрешительных требованиях применяются следующие понятия:</w:t>
+      "13. Тестирование проводится не позднее пяти рабочих дней со дня уведомления заявителя и предусматривает следующие требования и процедуры:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z76" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) аттестация – процедура официального признания аттестационным центром полномочий инженерно-технических работников, участвующих в процессе проектирования и строительства;</w:t>
+      1) проведение тестирования автоматизированным способом в Портале на государственном или русском языках по выбору заявителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z77" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) аттестационный центр – юридическое лицо, прошедшее в установленном порядке процедуру аккредитации в уполномоченном органе;</w:t>
+      2) допуск заявителей на тестирование осуществляется по предъявлению документа, удостоверяющего личность либо электронного документа из сервиса цифровых документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z78" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) квалификационный аттестат – аттестат удостоверяющий статус инженерно-технического работника по форме согласно приложению 1 к настоящим Правилам и разрешительным требованиям;</w:t>
+      3) сотрудники аттестационного центра ознакамливают тестируемых с процедурой проведения тестирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z79" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) портал для организации проведения строительства по принципу "одного окна" (далее – Портал) – информационный портал предназначенный для регулирования строительной отрасли, субъектов строительной деятельности и ведения исполнительно-технической документации строящихся объектов в электронном формате;</w:t>
+      4) заявителю не допускается во время тестирования разговаривать и покидать помещение, использовать персональные электронные устройства (в том числе компьютеры, мобильные телефоны и планшеты) и бумажные носители во время тестирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z80" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) инженерно-технический работник – физическое лицо, имеющее среднее профессиональное или высшее образование, осуществляющее организацию и руководство производственным процессом в сфере архитектуры, градостроительства и строительства;</w:t>
+      5) сотрудники аттестационного центра удаляют с тестирования заявителей, нарушивших требования и процедуры проведения тестирования, указанные в пункте 13 настоящих Правил и разрешительных требований, с составлением соответствующего акта (в произвольной форме);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z81" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) заявитель – физическое лицо, претендующее на получение квалификационного аттестата;</w:t>
+      6) подсчет правильных ответов компьютерного тестирования проводится автоматически компьютерной программой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z82" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) уполномоченный орган – ведомство центрального государственного органа, осуществляющего руководство в сфере государственного управления архитектурной, градостроительной и строительной деятельности.";</w:t>
+      7) ознакомление с результатами тестирования проводится сразу после завершения теста.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 13</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t>приложение 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "13. Тестирование проводится не позднее пяти рабочих дней со дня уведомления заявителя и предусматривает следующие требования и процедуры:</w:t>
+        <w:t xml:space="preserve">
+      4. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 735 "Об утверждении Правил и разрешительных требований по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12752):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:bookmarkStart w:name="z85" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и разрешительных требованиях по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      1) проведение тестирования автоматизированным способом в Портале на государственном или русском языках по выбору заявителя;</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z77" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) допуск заявителей на тестирование осуществляется по предъявлению документа, удостоверяющего личность либо электронного документа из сервиса цифровых документов;</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z78" w:id="67"/>
+    <w:bookmarkStart w:name="z87" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сотрудники аттестационного центра ознакамливают тестируемых с процедурой проведения тестирования;</w:t>
+      "5. Юридические лица (далее – услугополучатель) для получения государственной услуги направляет заявление с документами в форме электронного документа, удостоверенного электронно-цифровой подписью (далее - ЭЦП) услугодателю через веб-портал "электронного правительства" www.egov.kz (далее - портал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z88" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Перечень основных требований к оказанию государственной услуги, изложены в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      4) заявителю не допускается во время тестирования разговаривать и покидать помещение, использовать персональные электронные устройства (в том числе компьютеры, мобильные телефоны и планшеты) и бумажные носители во время тестирования;</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z80" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5) сотрудники аттестационного центра удаляют с тестирования заявителей, нарушивших требования и процедуры проведения тестирования, указанные в пункте 13 настоящих Правил и разрешительных требований, с составлением соответствующего акта (в произвольной форме);</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:bookmarkStart w:name="z90" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) подсчет правильных ответов компьютерного тестирования проводится автоматически компьютерной программой;</w:t>
+      "6. Перечень документов необходимых для оказания государственной услуги определены в пункте 8 Перечня основных требований.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      7) ознакомление с результатами тестирования проводится сразу после завершения теста.";</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
+        <w:t>
+      "7. Действия структурных подразделений (работников) услугодателя при получении свидетельства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="72"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z93" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 735 "Об утверждении Правил и разрешительных требований по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12752):</w:t>
+        <w:t>
+      1) услугодатель осуществляет регистрацию заявления с документами, указанными в пункте 6 настоящих Правил и разрешительных требований, в день их поступления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z85" w:id="73"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z94" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> и разрешительных требованиях по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства, утвержденных указанным приказом:</w:t>
+        <w:t>
+      При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z95" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t>
+      2) услугодатель рассматривает заявление с документами на соответствие к разрешительным требованиям, указанным в приложении 4 к настоящим Правилам и разрешительным требованиям в течении 7 (семи) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z96" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "5. Юридические лица (далее – услугополучатель) для получения государственной услуги направляет заявление с документами в форме электронного документа, удостоверенного электронно-цифровой подписью (далее - ЭЦП) услугодателю через веб-портал "электронного правительства" www.egov.kz (далее - портал).</w:t>
+      При представлении услугополучателем неполного пакета документов услугодатель в течение 2 (двух) рабочих дней с момента регистрации представленных документов, указанных пунктом 6 настоящих Правил и разрешительных требований, готовит мотивированный отказ в дальнейшем рассмотрении заявления и направляет в "личный кабинет".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z88" w:id="75"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z97" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований).";</w:t>
+        <w:t>
+      3) услугодатель по результатам рассмотрения заявления с документами оформляет, подписывает и направляет в "личный кабинет" услугополучателя свидетельство об аккредитации согласно пункту 9 Перечня основных требований в течении (2 двух) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z98" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t>
+      При выявлении оснований для отказа в оказании государственной услуги, услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="76"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z99" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "6. Перечень документов необходимых для оказания государственной услуги определены в пункте 8 Перечня основных требований.";</w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z100" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t>
+      По результатам заслушивания услугодатель выдает свидетельство об аккредитации либо мотивированный отказ в оказании государственной услуги.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="77"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z101" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "7. Действия структурных подразделений (работников) услугодателя при получении свидетельства:</w:t>
+      дополнить пунктом 13-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z93" w:id="78"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z102" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) услугодатель осуществляет регистрацию заявления с документами, указанными в пункте 6 настоящих Правил и разрешительных требований, в день их поступления.</w:t>
+      "13-1. Уполномоченный орган в течение 3 (трех) рабочих дней с даты утверждения или изменения Правил, актуализируют информацию о порядке ее оказания и направляют услугодателю, оператору информационно-коммуникационной инфраструктуры "электронного правительства" и в Единый контакт-центр.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...179 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6227,68 +5857,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в процессе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>проектирования и строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="88"/>
+    <w:bookmarkStart w:name="z136" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Разрешительные требования по аттестации и инженерно-технических работников участвующих в процессе проектирования и строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11149,68 +10779,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z195" w:id="89"/>
+    <w:bookmarkStart w:name="z195" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Разрешительные требования к аттестационным центрам по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12088,55 +11718,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12462,31 +12092,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>