--- v0 (2025-10-05)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d370765" w14:textId="d370765">
+    <w:p w14:paraId="50b9c27" w14:textId="50b9c27">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -187,140 +187,120 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 4)</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике </w:t>
+        <w:t xml:space="preserve"> пункта 3 статьи 4 Закона Республики Казахстан "О цифровых активах в Республике Казахстан" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 25.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 663/НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -933,130 +913,110 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила представления сведений о доходах цифровых майнеров и цифровых майнинговых пулов для целей их налогообложения (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 4)</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" определяют порядок представления сведений о доходах цифровых майнеров и цифровых майнинговых пулов для целей их налогообложения.</w:t>
+        <w:t xml:space="preserve"> пункта 3 статьи 4 Закона Республики Казахстан "О цифровых активах в Республике Казахстан" (далее – Закон) определяют порядок представления сведений о доходах цифровых майнеров и цифровых майнинговых пулов для целей их налогообложения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 25.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 663/НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1065,113 +1025,215 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) уполномоченный орган в сфере цифровых активов (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере цифровых активов.</w:t>
+      1) уполномоченный орган в сфере цифровых активов (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере цифровых активов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z54" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) цифровой майнер – индивидуальный предприниматель или юридическое лицо Республики Казахстан, осуществляющие деятельность по цифровому майнингу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z55" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) цифровой майнинговый пул – юридическое лицо, аккредитованное в соответствии с законодательством Республики Казахстан о цифровых активах, предоставляющее услугу объединения мощностей аппаратно-программного комплекса для цифрового майнинга цифровых майнеров, осуществляющее распределение между цифровыми майнерами цифровых активов, возникших (созданных) в результате их совместной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказами Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сведения о доходах цифровых майнеров и цифровых майнинговых пулов предоставляется в целях определения совокупного годового дохода цифровых майнеров и майнинговых пулов в целях налогообложения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок представления сведений о доходах цифровых майнеров и цифровых майнинговых пулов для целей их налогообложения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Цифровой майнинговый пул распределяет между цифровыми майнерами цифровые активы, полученные в результате их совместной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Цифровой майнинговый пул ежемесячно не позднее 25 (двадцать пятого) числа месяца, следующего за месяцем, в котором произошло распределение цифровых активов представляет уполномоченному органу и уполномоченному органу, осуществляющему руководство в сфере обеспечения поступлений налогов и других обязательных платежей в бюджет (далее – уполномоченные органы) заявление по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1186,51 +1248,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – заявление), сведения о доходах цифровых майнеров и цифровых майнинговых пулов за соответствующий календарный месяц по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – сведения), направляет через канцелярию уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1249,256 +1311,410 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. При изменении сведений о доходах цифровых майнеров и цифровых майнинговых пулов, цифровой майнинговый пул предоставляет заявление и измененные сведения уполномоченным органам в течение 10 (десять) рабочих дней со дня их изменения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Уполномоченные органы в день поступления заявления и сведений осуществляет их прием и регистрацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Уполномоченные органы в течение 2 (два) рабочих дней с момента регистрации заявления и сведений проверяет их полноту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При представлении цифровым майнинговым пулом неполного пакета документов уполномоченные органы в указанный срок направляют цифровому майнинговому пулу мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Цифровой майнинговый пул после устранения выявленных замечаний повторно подает заявление и сведения в порядке, установленных пунктами 5 и 6 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. При выявлении уполномоченными органами фактов непредставления, несвоевременного, недостоверного и (или) неполного представления сведений цифровым майнинговым пулом в течение 5 (пять) рабочих дней со дня выявления указанных нарушений направляется уведомление майнинговому пулу о выявленных нарушениях посредством информационной системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Количество необеспеченных цифровых активов, подлежащих реализации через биржи цифровых активов, имеющие лицензию Международного финансового центра "Астана" на условиях и в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О цифровых активах в Республике Казахстан", определяется в соответсвии со сведениями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 11 в соответствии с приказом и.о. Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 25.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 663/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -1684,88 +1900,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о предоставлении сведений о доходах цифровых майнеров и цифровых майнинговых пулов для целей их налогообложения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z33" w:id="28"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование уполномоченного органа)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2090,106 +2306,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>майнинговых пулов для целей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>их налогообложения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...54 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -2223,72 +2383,112 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z38" w:id="29"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Представляется: в Министерство цифрового развития, инноваций</w:t>
-[...16 lines deleted...]
-        <w:t>и аэрокосмической промышленности Республики Казахстан.</w:t>
+      Представляется: в Министерство искусственного интеллекта и цифрового развития</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Форма административных данных размещена на интернет – ресурсе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3805,51 +4005,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________ подпись,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>телефон_______________</w:t>
+        <w:t>телефон _______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель или лицо, исполняющее его обязанности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3924,429 +4124,107 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>__________________________________________</w:t>
-[...323 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
+        <w:t>_________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4672,31 +4550,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>