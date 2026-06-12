--- v0 (2025-11-09)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="495a2dc" w14:textId="495a2dc">
+    <w:p w14:paraId="fbabb00" w14:textId="fbabb00">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,89 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление акимата Сандыктауского района Акмолинской области от 15 ноября 2022 года № А-11/287. Зарегистрировано в Министерстве юстиции Республики Казахстан 18 ноября 2022 года № 30614.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок - в редакции постановления акимата Сандыктауского района Акмолинской области от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-2/45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -254,54 +292,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> организации и проведения мероприятий по текущему или капитальному ремонту фасадов, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Сандыктауского района.</w:t>
+        <w:t xml:space="preserve"> организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Сандыктауского района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции на казахском языке, текст на русском языке не меняется, постановлением акимата Сандыктауского района Акмолинской области от 18.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-10/232</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Контроль за исполнением настоящего постановления возложить на курирующего заместителя акима Сандыктауского района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -607,132 +707,168 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ А-11/287</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила организации и проведения мероприятий по текущему или капитальному ремонту фасадов, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Сандыктауского района</w:t>
+        <w:t xml:space="preserve"> Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Сандыктауского района</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции постановления акимата Сандыктауского района Акмолинской области от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ А-2/45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила организации и проведения мероприятий по текущему или капитальному ремонту фасадов, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Сандыктауского района (далее – Правила) разработаны в соответствии с </w:t>
+      1. Настоящие Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Сандыктауского района (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 2 статьи 10-3 Закона Республики Казахстан "О жилищных отношениях", иными нормативными правовыми актами и определяют порядок организации и проведения мероприятий по текущему или капитальному ремонту фасадов, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Сандыктауского района.</w:t>
+        <w:t xml:space="preserve"> пункта 2 статьи 10-3 Закона Республики Казахстан "О жилищных отношениях", иными нормативными правовыми актами и определяют порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Сандыктауского района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах применяются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) единый архитектурный стиль - совокупность единых признаков, используемых в строительстве, характерная для определенного района застройки территории, в том числе индивидуальной застройки. Основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы. Для района индивидуальной застройки основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы, ограждения, тип кровли и расположение хозяйственно-бытовых построек на территории участка;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -740,51 +876,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) объект кондоминиума – единый имущественный комплекс, состоящий из квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности, и общего имущества, которое не может находиться в индивидуальной (раздельной) собственности и принадлежит собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) общее имущество объекта кондоминиума – части объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, лифты, крыши, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования), кроме квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности;</w:t>
+      3) общее имущество объекта кондоминиума – части объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, лифты, крыши, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования), кроме квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности, и телекоммуникационного оборудования, являющегося собственностью операторов сотовой связи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) текущий ремонт общего имущества объекта кондоминиума - комплекс своевременных технических мероприятий и работ по замене или восстановлению составных частей и инженерного оборудования многоквартирного жилого дома, установленных нормативной и технической документацией, проводимых с целью предотвращения их преждевременного износа и устранения неисправности;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -860,587 +996,413 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее - собрание) - высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и принятие решений собственниками квартир, нежилых помещений, связанных с управлением объектом кондоминиума и содержанием общего имущества объекта кондоминиума, путем голосования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок организации мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта, автомобильных дорог и жилищной инспекции Сандыктауского района" (далее - Отдел) определяет перечень многоквартирных жилых домов, требующих проведения реконструкции, текущего или капитального ремонта наружных стен, кровли для придания единого архитектурного облика Сандыктауского района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Государственное учреждение "Отдел строительства, архитектуры и градостроительства Сандыктауского района" после определения перечня многоквартирных жилых домов, указанных в пункте 3 Правил, обеспечивает разработку и утверждение единого архитектурного облика Сандыктауского района.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Акимат Сандыктауского района организует следующие мероприятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ознакомление собственников квартир, нежилых помещений (при их наличии) многоквартирного жилого дома с проектом единого архитектурного облика на официальном интернет-ресурсе акимата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информирование собственников квартир и нежилых помещений (при их наличии) многоквартирного жилого дома о планируемых работах и сроках их проведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организация и проведение собрания собственников квартир, нежилых помещений (при их наличии) для принятия решения о согласии или несогласии проведения ремонтных работ наружных стен, кровли многоквартирного жилого дома.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Собрание правомочно принимать решение, если в нем участвуют более половины от общего числа собственников квартир, нежилых помещений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае принятия собранием отрицательного решения работы по ремонту наружных стен, кровли многоквартирного жилого дома, направленные на придание единого архитектурного облика, не производятся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При принятии собранием положительного решения Отдел, в соответствии с требованиями строительных норм, организует обследование технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема работ, типа ремонта (текущий или капитальный) и установления степени их физического износа.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок организации мероприятий по текущему или капитальному ремонту фасадов, кровли многоквартирных жилых домов</w:t>
-[...156 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+        <w:t xml:space="preserve"> Глава 3. Порядок проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Выбор организации по обследованию технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема работ, типа ремонта (текущий или капитальный) осуществляется в соответствии с законодательством о государственных закупках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. По итогам обследования технического состояния наружных стен, кровли многоквартирного жилого дома Отдел организует работу по разработке сметного расчета текущего ремонта или изготовлению проектно-сметной документации на реконструкцию, капитальный ремонт наружных стен, кровли, направленного на придание единого архитектурного облика, с последующим получением заключения экспертизы за счет средств местного бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. После получения положительного заключения экспертизы и утверждения сметной стоимости текущего ремонта или проектно-сметной документации реконструкции, капитального ремонта наружных стен, кровли многоквартирных жилых домов, Отдел составляет бюджетную заявку в соответствии с порядком, определенным центральным уполномоченным органом по бюджетному планированию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Приобретение работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется Отделом в соответствии с законодательством о государственных закупках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Приемка работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется Отделом с привлечением лиц, осуществляющих технический надзор.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...101 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Порядок проведения мероприятий по текущему или капитальному ремонту фасадов, кровли многоквартирных жилых домов</w:t>
-[...116 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Финансирование мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика Сандыктауского района, осуществляется из средств местного бюджета.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1766,31 +1728,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>