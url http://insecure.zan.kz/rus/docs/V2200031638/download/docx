--- v0 (2025-10-14)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="97c90a9" w14:textId="97c90a9">
+    <w:p w14:paraId="47a744b" w14:textId="47a744b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1999,187 +1999,171 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заключительное решение конкурсной комиссии принимается с учетом результатов собеседования, медицинского и психофизиологического освидетельствования, полиграфологического исследования. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...81 lines deleted...]
-      Итоги конкурса секретарем конкурсной комиссии органа размещаются на интернет-ресурсе органа, а также уполномоченного органа по делам государственной службы с уведомлением в течение трех рабочих дней по адресу электронной почты или абонентскому номеру сотовой связи, а также с использованием иных электронных средств связи, обеспечивающих фиксирование извещения.</w:t>
+      Итоги конкурса секретарем конкурсной комиссии органа заносятся в информационную автоматизированную базу данных (информационная система) и размещаются на интернет-ресурсе органа, а также уполномоченного органа по делам государственной службы с уведомлением кандидата в течение трех рабочих дней с даты подведения итогов по адресу электронной почты или абонентскому номеру сотовой связи, а также с использованием иных электронных средств связи, обеспечивающих фиксирование извещения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае несогласия с решением конкурсной комиссии органа, кандидат обжалует его в порядке, установленном Административным процедурно-процессуальным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 с изменением, внесенным совместным приказом Председателя Агентства РК по финансовому мониторингу от 29.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Генерального Прокурора РК от 29.04.2025 № 8, Министра внутренних дел РК от 30.04.2025 № 340, и.о. Министра по чрезвычайным ситуациям РК от 02.05.2025 № 172 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 02.05.2025 № 82 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Материалы конкурсной комиссии органа хранятся в кадровой службе органа не менее 1 (одного) года с момента завершения конкурса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2271,165 +2255,67 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) публикация объявления о проведении конкурса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...81 lines deleted...]
-      2) прием документов от лиц, изъявивших желание принять участие в конкурсе;</w:t>
+      2) прием документов посредством информационной автоматизированной базы данных (информационной системы) от лиц, изъявивших желание принять участие в конкурсе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) рассмотрение документов участников конкурса на соответствие установленным квалификационным требованиям и требованиям, установленным законом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
@@ -2488,50 +2374,132 @@
         <w:t>
       6) полиграфологическое исследование участников конкурса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z70" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) заключение конкурсной комиссии органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 с изменением, внесенным совместным приказом Председателя Агентства РК по финансовому мониторингу от 29.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Генерального Прокурора РК от 29.04.2025 № 8, Министра внутренних дел РК от 30.04.2025 № 340, и.о. Министра по чрезвычайным ситуациям РК от 02.05.2025 № 172 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 02.05.2025 № 82 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z71" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Объявление о проведении конкурса на вакантную и временно вакантную должность публикуется на интернет-ресурсе органа, а также уполномоченного органа по делам государственной службы и содержит сведения о вакантной и временно вакантной должности органа, о перечне документов, сроках приема документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z72" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2585,165 +2553,149 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Одновременно списки для проверки кандидатов направляются в подразделения по обеспечению внутренней безопасности органа, которые направляют заключения по результатам проверки в конкурсную комиссию не позднее, чем за три рабочих дня до назначенной даты собеседования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. По результатам рассмотрения документов секретарь конкурсной комиссии органа формирует график проведения собеседования с указанием допущенных кандидатов, даты, времени и места его проведения, который заносится в информационную автоматизированную базу данных (информационная система) и размещается на интернет-ресурсе органа, с уведомлением кандидата в течение трех рабочих дней адресу электронной почты или абонентскому номеру сотовой связи, а также с использованием иных электронных средств связи, обеспечивающих фиксирование извещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 - в редакции совместного приказа Председателя Агентства РК по финансовому мониторингу от 29.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t>, Генерального Прокурора РК от 29.04.2025 № 8, Министра внутренних дел РК от 30.04.2025 № 340, и.о. Министра по чрезвычайным ситуациям РК от 02.05.2025 № 172 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 02.05.2025 № 82 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...80 lines deleted...]
-      25. По результатам рассмотрения документов секретарь конкурсной комиссии органа формирует график проведения собеседования с указанием допущенных кандидатов, даты, времени и места его проведения, который размещается на интернет-ресурсе органа, с уведомлением в течение трех рабочих дней по адресу электронной почты или абонентскому номеру сотовой связи, а также с использованием иных электронных средств связи, обеспечивающих фиксирование извещения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z76" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Собеседование с участниками конкурса, проводимое конкурсной комиссией органа осуществляется в течение десяти рабочих дней со дня окончания срока рассмотрения документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z77" w:id="66"/>
     <w:p>
       <w:pPr>
@@ -2839,299 +2791,249 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> с кандидатами на занятие вакантной и временно вакантной должности в органах по форме согласно приложению 5 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Секретарем конкурсной комиссии список кандидатов, допущенных к следующим этапам конкурса, заносится в информационную автоматизированную базу данных (информационная система) и размещается на интернет-ресурсе органа, с уведомлением кандидата в течение трех рабочих дней после прохождения собеседования по адресу электронной почты или абонентскому номеру сотовой связи, а также с использованием иных электронных средств связи, обеспечивающих фиксирование извещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции совместного приказа Председателя Агентства РК по финансовому мониторингу от 29.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t>, Генерального Прокурора РК от 29.04.2025 № 8, Министра внутренних дел РК от 30.04.2025 № 340, и.о. Министра по чрезвычайным ситуациям РК от 02.05.2025 № 172 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 02.05.2025 № 82 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Кандидат, рекомендованный по результатам собеседования к дальнейшим этапам конкурса, для определения пригодности к службе проходит ВВК и полиграфологическое исследование. Направления кандидату на прохождение ВВК и полиграфологического исследования предоставляются кадровой службой посредством информационной автоматизированной базы данных (информационной системы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 27 предусматривается в редакции совместного приказа Председателя Агентства РК по финансовому мониторингу от 29.04.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции совместного приказа Председателя Агентства РК по финансовому мониторингу от 29.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 8</w:t>
+        <w:t>, Генерального Прокурора РК от 29.04.2025 № 8, Министра внутренних дел РК от 30.04.2025 № 340, и.о. Министра по чрезвычайным ситуациям РК от 02.05.2025 № 172 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 02.05.2025 № 82 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, Генерального Прокурора РК от 29.04.2025 № 8, Министра внутренних дел РК от 30.04.2025 № 340, и.о. Министра по чрезвычайным ситуациям РК от 02.05.2025 № 172 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 02.05.2025 № 82 (</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...150 lines deleted...]
-      28. Кандидат, рекомендованный по результатам собеседования к дальнейшим этапам конкурса, для определения пригодности к службе проходит ВВК и полиграфологическое исследование. Направление кандидату на прохождение ВВК выдается кадровой службой после представления кандидатом цветной фотографии размером 3х4 (2 штуки).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z83" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Полиграфологическое исследование кандидатов проводится в органах, в порядке, определяемом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3147,165 +3049,149 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> прохождения полиграфологического исследования в правоохранительных органах, органах гражданской защиты, государственной фельдъегерской службе Республики Казахстан, утвержденным Постановлением Правительства Республики Казахстан от 19 июня 2014 года № 683.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Срок прохождение медицинского и психофизиологического освидетельствования и полиграфологического исследования участников конкурса осуществляется в течение месяца со дня поступления направлений на прохождение ВВК и полиграфологического исследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции совместного приказа Председателя Агентства РК по финансовому мониторингу от 29.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t>, Генерального Прокурора РК от 29.04.2025 № 8, Министра внутренних дел РК от 30.04.2025 № 340, и.о. Министра по чрезвычайным ситуациям РК от 02.05.2025 № 172 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 02.05.2025 № 82 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...80 lines deleted...]
-      30. Срок прохождение медицинского и психофизиологического освидетельствования и полиграфологического исследования участников конкурса осуществляется в течение месяца со дня получения направления на прохождение ВВК.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z85" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Кандидат, признанный негодным по состоянию здоровья к прохождению службы к дальнейшим этапам отбора не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z86" w:id="72"/>
     <w:p>
       <w:pPr>
@@ -3346,494 +3232,535 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z88" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Перечень документов, необходимых для участия в конкурсе на занятие вакантной и временно вакантной должности в органах</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...26 lines deleted...]
-        <w:jc w:val="both"/>
+      34. Кандидат подает посредством информационной автоматизированной базы данных (информационной системы) следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...68 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="75"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z91" w:id="76"/>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z279" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) копию документа, удостоверяющего личность гражданина Республики Казахстан либо его электронную форму;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z92" w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z280" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) копии документов об образовании, а также документы, подтверждающие прохождение процедуры нострификации или признание в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об образовании" (для дипломов, выданных зарубежными образовательными учреждениями, оригиналы для сверки);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z281" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) заполненную подробную автобиографию, написанную собственноручно, с указанием близких родственников, супруга/супруги, в том числе бывших супругов по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, дополнительно копии послужного списка (для бывших сотрудников правоохранительных, специальных государственных органов, органов гражданской защиты, военнослужащих, административных государственных служащих), копии документа, подтверждающего трудовую деятельность (для иных лиц);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z93" w:id="78"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="79"/>
+    <w:bookmarkStart w:name="z282" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) анкету по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z283" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) военный билет или приписное удостоверение;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z95" w:id="80"/>
+    <w:bookmarkStart w:name="z284" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) военный билет или приписное удостоверение. </w:t>
+      7) сертификат, выданный по результатам тестирования, в том числе оценку личных качеств, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 16 Закона Республики Казахстан "О государственной службе Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z96" w:id="81"/>
+    <w:bookmarkStart w:name="z285" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Представление неполного пакета документов является основанием для отказа в их рассмотрении конкурсной комиссией и не допущения к последующим этапам конкурса.</w:t>
+      Все документы предоставляются в PDF формате.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z286" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кроме того, кандидат дает согласие на сбор и обработку следующих документов через информационную автоматизированную базу данных (информационной системы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 - в редакции совместного приказа Председателя Агентства РК по финансовому мониторингу от 29.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Генерального Прокурора РК от 29.04.2025 № 8, Министра внутренних дел РК от 30.04.2025 № 340, и.о. Министра по чрезвычайным ситуациям РК от 02.05.2025 № 172 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 02.05.2025 № 82 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z287" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Предоставление неполного пакета документов, в том числе недостоверных данных (сведений) содержащихся в них, а также документов с истекшим сроком давности, указанных в пункте 34 настоящих Правил, и отказ кандидата на сбор и обработку следующих документов через информационную автоматизированную базу данных (информационной системы) является основанием для отказа в их рассмотрении конкурсной комиссией и недопущения к последующим этапам конкурса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Правила предусматривается дополнить пунктом 35 в соответствии с совместным приказом Председателя Агентства РК по финансовому мониторингу от 29.04.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 35 в соответствии с совместным приказом Председателя Агентства РК по финансовому мониторингу от 29.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 8</w:t>
+        <w:t>, Генерального Прокурора РК от 29.04.2025 № 8, Министра внутренних дел РК от 30.04.2025 № 340, и.о. Министра по чрезвычайным ситуациям РК от 02.05.2025 № 172 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 02.05.2025 № 82 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, Генерального Прокурора РК от 29.04.2025 № 8, Министра внутренних дел РК от 30.04.2025 № 340, и.о. Министра по чрезвычайным ситуациям РК от 02.05.2025 № 172 и Председателя Агентства РК по противодействию коррупции (Антикоррупционной службы) от 02.05.2025 № 82 (</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> в действие с 01.01.2026).</w:t>
-      </w:r>
-[...12 lines deleted...]
-</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -4077,64 +4004,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z99" w:id="82"/>
+      <w:bookmarkStart w:name="z99" w:id="84"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                  _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 _______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4159,88 +4086,88 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 руководителю правоохранительного </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 органа, органа гражданской защиты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="83"/>
+    <w:bookmarkStart w:name="z100" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z101" w:id="84"/>
+      <w:bookmarkStart w:name="z101" w:id="86"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу допустить меня _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               Ф.И.О. (при его наличии, полностью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4757,70 +4684,70 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z104" w:id="85"/>
+          <w:bookmarkStart w:name="z104" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өмірбаянды кандидат өз қолымен, еркін түрде, шимайсыз және түзетулерсіз, төмендегі мәліметтерді міндетті түрде көрсете отырып жазады:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="85"/>
+          <w:bookmarkEnd w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5261,70 +5188,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - место последней работы и должность, место жительства, если приходилось переезжать с одного места жительства на другое, то указываются прежние места жительства.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z121" w:id="86"/>
+          <w:bookmarkStart w:name="z121" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ӨМІРБАЯН</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="86"/>
+          <w:bookmarkEnd w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8976,64 +8903,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z253" w:id="87"/>
+      <w:bookmarkStart w:name="z253" w:id="89"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (Ф.И.О.(при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9354,68 +9281,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z257" w:id="88"/>
+    <w:bookmarkStart w:name="z257" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Анкета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9562,70 +9489,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z258" w:id="89"/>
+          <w:bookmarkStart w:name="z258" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2. Если изменяли фамилию, имя или отчество </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="89"/>
+          <w:bookmarkEnd w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (при его наличии), укажите их, а также когда, где и по какой причине изменял(а)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10657,70 +10584,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z259" w:id="90"/>
+    <w:bookmarkStart w:name="z259" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Ваши близкие родственники (отец, мать, полнородные и неполнородные братья и сестры, супруг (супруга), дети) и близкие родственники супруга (супруги) (отец, мать, полнородные и неполнородные братья и сестры, дети), а также бывший супруг (супруга)*:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11220,130 +11147,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z260" w:id="91"/>
+    <w:bookmarkStart w:name="z260" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z261" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z261" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * если родственники изменяли фамилию, имя, отчество (при его наличии), то необходимо указать их прежние фамилию, имя, отчество (при его наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z262" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z262" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Выполняемая работа с начала трудовой деятельности (включая учебу на очных отделениях в высших и средних специальных учебных заведениях, военную службу и работу по совместительству, предпринимательскую деятельность и т.п.).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z263" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z263" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При заполнении данного пункта учреждения, организации и предприятия необходимо именовать так, как они назывались в свое время. Военную службу записывать с указанием должности, номера воинской части и места дислокации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11859,64 +11786,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z266" w:id="95"/>
+      <w:bookmarkStart w:name="z266" w:id="97"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Отношение к воинской обязанности и воинское звание </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ________________________________________________ ________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12359,108 +12286,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z269" w:id="96"/>
+    <w:bookmarkStart w:name="z269" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лист собеседования с кандидатами на занятие вакантной и временно вакантной должности в правоохранительных органах, органах гражданской защиты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z270" w:id="97"/>
+      <w:bookmarkStart w:name="z270" w:id="99"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ф.И.О</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             участника конкурса (при его наличии) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12835,70 +12762,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z273" w:id="98"/>
+          <w:bookmarkStart w:name="z273" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  хорошие знания и умения </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="98"/>
+          <w:bookmarkEnd w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13230,70 +13157,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z275" w:id="99"/>
+          <w:bookmarkStart w:name="z275" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  исключительные знания </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="99"/>
+          <w:bookmarkEnd w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  (в т.ч. знание государственного, русского и других языков)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13470,80 +13397,80 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z276" w:id="100"/>
+          <w:bookmarkStart w:name="z276" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>По мотивации и компетенциям</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="100"/>
+          <w:bookmarkEnd w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (предположение)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14128,64 +14055,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z277" w:id="101"/>
+      <w:bookmarkStart w:name="z277" w:id="103"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Член комиссии: ___________________________ "___" ___________20____г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         Ф.И.О. (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
@@ -14208,55 +14135,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14582,31 +14509,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>