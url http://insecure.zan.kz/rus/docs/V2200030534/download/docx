--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="920d74c" w14:textId="920d74c">
+    <w:p w14:paraId="6ad4759" w14:textId="6ad4759">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4444,1030 +4444,1230 @@
         <w:t xml:space="preserve">
       11) автоматическое уведомление родителей и иных законных представителей о посещении (прибытие, выбытие) обучающихся организации среднего (начального, основного среднего и общего среднего), в том числе специального и специализированного образования с указанием даты и времени посещения (прибытие, выбытие) через личный кабинет бесплатного мобильного приложения и интернет-ресурса; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:bookmarkStart w:name="z288" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) предоставление отчетности о посещении (прибытие, выбытие) с указанием даты и времени, количества обучающихся и работников организации среднего (начального, основного среднего и общего среднего), в том числе специального и специализированного образования в уполномоченный орган в области образования и организацию образования ежемесячно к 5-му числу месяца, следующего за отчетным периодом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) предоставление обучающимся доступа к цифровым образовательным ресурсам и (или) электронным учебникам (при наличии доступа к цифровым образовательным ресурсам и (или) электронным учебникам у организации среднего (начального, основного среднего и общего среднего), в том числе специального и специализированного образования) через личный кабинет бесплатного мобильного приложения и интернет-ресурса, с применением технологии единого входа (Single Sign-On (Сингл Сайн-Он)).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 33-1 в соответствии с приказом Министра просвещения РК от 06.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра просвещения РК от 30.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z289" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) предоставление обучающимся доступа к цифровым образовательным ресурсам и (или) электронным учебникам (при наличии доступа к цифровым образовательным ресурсам и (или) электронным учебникам у организации среднего (начального, основного среднего и общего среднего), в том числе специального и специализированного образования) через личный кабинет бесплатного мобильного приложения и интернет-ресурса, с применением технологии единого входа (Single Sign-On (Сингл Сайн-Он)).</w:t>
+      33-2. "Социальный кошелек", являющийся объектом информатизации, в порядке, определенном уполномоченным органом в сфере оказания государственных услуг, имеет следующие минимальные требования по функционалу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z290" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) извещение (уведомление) о предоставлении бесплатного и льготного питания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z291" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) учет и получение бесплатного и льготного питания.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z292" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департаменту цифровизации и автоматизации государственных услуг Министерства просвещения Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z293" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z294" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на официальном интернет-ресурсе Министерства просвещения Республики Казахстан после его официального опубликования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z295" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства просвещения Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 33-1 в соответствии с приказом Министра просвещения РК от 06.10.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 306</w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 33-2 в соответствии с приказом Министра просвещения РК от 02.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра просвещения РК от 30.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 99</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Минимальные требования к объектам информатизации в области образования в организациях технического и профессионального и послесреднего образования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z149" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Система управления обучением в организациях технического и профессионального и послесреднего образования имеет следующие минимальные требования по их функционалу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z231" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирование цифрового профиля студента (студенческий билет, учебные/внеучебные достижения, свидетельства и (или) сертификаты, прохождение профориентации);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z232" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) формирование цифрового профиля педагога (данные об образовании, при наличии: данные о звании, степени, результатах национального квалификационного тестирования, аттестации, повышения квалификации, сертификатах);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z233" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) формирование сведений по выпуску (выдача диплома, приложение к диплому, карта компетенций, карта социальных достижений, транскрипта при наличии, сведения по продолжению обучения и/или трудоустройству);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z234" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) формирование и управление группами по специальностям (квалификациям)/курсам обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z235" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ведение мониторинга учебного процесса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z236" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) формирование академических периодов по курсам обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z237" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) формирование рабочего учебного плана и программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z238" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) проведение дистанционного обучения (создание видеоконференции, чатов, архивирование и хранение данных);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z239" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) учет посещаемости занятий и успеваемости обучающихся (формирование ведомостей);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z240" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) проведение текущего контроля успеваемости, промежуточной и итоговой аттестации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z241" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) ведение профессиональной практики (сведения о прохождении профессиональной практики, сведения по дуальному обучению при наличии, приказ о прохождении практики, наличие наставника, дневник-отчет о прохождении профессиональной практики);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z242" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) расчет годовой педагогической нагрузки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z243" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) формирование сведений о взаимодействии с работодателями (участие в индустриальном и (или) попечительском совете, совместная разработка образовательных программ, прохождение курсов повышения квалификации и стажировки педагогов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z244" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) проведение анкетирования (оценка педагогического состава студентами и педагогами);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z245" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) учет заселения и управление местами в общежитии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z246" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) ведение онлайн-библиотеки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z247" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) ведение аналитического модуля (статистика, отчеты, анкетирование);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z248" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) ведение обратной связи (анкетирование, часто задаваемые вопросы, чаты, форумы, мессенджеры, рассылка объявлений и сообщений с возможностью вложения файлов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z249" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) ведение нормативно-справочной информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z250" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) настройка ролей учебного процесса: педагог, методист, тьютор, руководитель (директор), заместитель руководителя (директора), обучающийся, родитель или законный представитель обучающегося;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z251" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) мобильное приложение, при его наличии, для работы на смартфонах, планшетах и других мобильных устройствах с бесплатным доступом для обучающихся, родителей и иных законных представителей обучающихся.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 - в редакции приказа Министра просвещения РК от 26.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="160"/>
+    <w:bookmarkStart w:name="z171" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Цифровой образовательный ресурс в организациях технического и профессионального, послесреднего образования содержит дидактические материалы по изучаемым дисциплинам и (или) модулям обеспечивающие обучение в интерактивной форме: фотографии, видеофрагменты, статические и динамические модели, объекты виртуальной реальности и интерактивного моделирования, звукозаписи и иные цифровые учебные материалы в соответствии с образовательной программой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z172" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Минимальные требования к объектам информатизации в области образования в организациях технического и профессионального и послесреднего образования</w:t>
-[...538 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Минимальные требования к объектам информатизации в области образования в организациях дополнительного образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z173" w:id="185"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z173" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Система управления обучением в организациях дополнительного образования имеет следующие минимальные требования по их функционалу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z253" w:id="186"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z253" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) формирование цифрового профиля ребенка/слушателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z254" w:id="187"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z254" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) формирование цифрового профиля педагога (данные об образовании, при наличии: данные о звании, степени, результатах национального квалификационного теста, аттестации, повышения квалификации, сертификатах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z255" w:id="188"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z255" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) комплектование групп (объединений);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z256" w:id="189"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z256" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ведение мониторинга учебного процесса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z257" w:id="190"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z257" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) формирование учебного плана;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z258" w:id="191"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z258" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) формирование каталога занятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z259" w:id="192"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z259" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) формирование образовательных программ дополнительного образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z260" w:id="193"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z260" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) составление расписания занятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z261" w:id="194"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z261" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ведение журнала посещений и успеваемости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z262" w:id="195"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z262" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) выдача электронных сертификатов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z263" w:id="196"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z263" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ведение аналитического модуля (статистика, отчеты, анкетирование с возможностью перевода в диаграммы и другие формы отчетов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z264" w:id="197"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z264" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) ведение обратной связи (анкетирование, часто задаваемые вопросы, чаты, форумы, мессенджеры, рассылка объявлений и сообщений с возможностью вложения файлов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z265" w:id="198"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z265" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) ведение нормативно-справочной информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z266" w:id="199"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z266" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) настройка ролей образовательного процесса: педагог, руководитель организации, обучающийся, родитель или законный представитель обучающегося;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z267" w:id="200"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z267" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) мобильное приложение, при его наличии, для работы на смартфонах, планшетах и других мобильных устройствах с безвозмездным доступом для обучающихся, родителей и иных законных представителей обучающихся.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>