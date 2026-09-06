--- v0 (2025-11-10)
+++ v1 (2026-09-06)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5c29176" w14:textId="5c29176">
+    <w:p w14:paraId="93ba808" w14:textId="93ba808">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,123 +86,251 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в приказ Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 1 июня 2020 года № 224/НҚ "Об утверждении Правил проведения аккредитации удостоверяющих центров"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 30 сентября 2022 года № 363/НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 3 октября 2022 года № 29960. Утратил силу приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 17.06.2026 № 324/НҚ (вводится в действие с 12 июля 2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 324/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 1 июня 2020 года № 224/НҚ "Об утверждении Правил проведения аккредитации удостоверяющих центров" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20815) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -213,70 +343,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Правила выдачи и отзыва свидетельства об аккредитации удостоверяющих центров";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -289,51 +419,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -368,51 +498,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -425,90 +555,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> выдачи и отзыва свидетельства об аккредитации удостоверяющих центров.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -541,170 +671,170 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> выдачи и отзыва свидетельства об аккредитации удостоверяющих центров, утвержденные указанным приказом, изложить в новой редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету по информационной безопасности Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на официальном интернет-ресурсе Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего приказа представление в Юридический департамент Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего Вице-министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1138,87 +1268,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 1 июня 2020 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 224/НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила выдачи и отзыва свидетельства об аккредитации удостоверяющих центров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила выдачи и отзыва свидетельства об аккредитации удостоверяющих центров (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1233,1865 +1363,1865 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 5 Закона Республики Казахстан "Об электронном документе и электронной цифровой подписи" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок проведения аккредитации удостоверяющих центров. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) средство криптографической защиты информации (далее – СКЗИ) - программное обеспечение или аппаратно-программный комплекс, реализующее алгоритмы криптографических преобразований, генерацию, формирование, распределение или управление ключами шифрования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Корневой удостоверяющий центр Республики Казахстан – удостоверяющий центр, осуществляющий подтверждение принадлежности и действительности открытых ключей электронной цифровой подписи удостоверяющих центров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Аккредитация удостоверяющих центров (далее – государственная услуга) является обязательным условием для осуществления удостоверяющими центрами за исключением Корневого удостоверяющего центра Республики Казахстан своей деятельности на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная услуга оказывается Комитетом по информационной безопасности Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан (далее - услугодатель) юридическим лицам (далее – услугополучатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная услуга осуществляется на основании акта о результатах обследования услугополучателя, в целях оценки на соответствие настоящим Правилам, а также требованиям, установленным законодательством Республики Казахстан в области электронного документа и электронной цифровой подписи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Обследование услугополучателя осуществляется комиссией по аккредитации удостоверяющих центров (далее – комиссия), состав которой определяется приказом услугодателя. Комиссия состоит из представителей услугодателя, уполномоченного органа по техническому регулированию и органов национальной безопасности. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Услугодателем в течение 10 (десяти) рабочих дней с момента введения в действие изменений и (или) дополнений в настоящие Правила информация направляется в Единый контакт-центр и размещается на единой платформе интернет-ресурсов государственных органов Республики Казахстан www.gov.kz в разделе "Министерство цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок выдачи свидетельства об аккредитации удостоверяющих центров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги приведен в перечне основных требований к оказанию государственной услуги "Аккредитация удостоверяющих центров", согласно приложению 1 к настоящим Правилам (далее - Перечень).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Услугополучатель для получения свидетельства об аккредитации удостоверяющего центра (далее – свидетельство об аккредитации) представляет услугодателю посредством веб-портала "электронного правительства" www.egov.kz (далее - портал) документы в соответствии с пунктом 8 Перечня с заполненной формой заявления согласно приложению 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Услугодатель в день поступления заявления осуществляет их прием и регистрацию и отправляет работнику ответственного структурного подразделения услугодателя (далее – работник услугодателя) на исполнение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документах, справки или свидетельства о государственной регистрации, (перерегистрации) юридического лица услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При сдаче услугополучателем заявления через портал в "личный кабинет" направляется статус о принятии запроса на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Работник услугодателя в течение двух рабочих дней со дня регистрации заявления проверяет наличие представленных документов согласно перечню, указанному в пункте 5 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В случае установления факта несоответствия представленных документов перечню, указанному в пункте 5 настоящих Правил услугодатель посредством портала, направляет мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В случае отсутствия оснований для отказа, услугодатель в указанный срок посредством портала уведомляет услогополучателя о проведении его обследования комиссией. Обследование осуществляется комиссией в два этапа: документарной и выездной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Услугодатель в день направления уведомления услугополучателю направляет письмо членам комиссии о проведении обследования услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Комиссия в течение трех рабочих дней со дня уведомления услугополучателя проводит документарное обследование на содержание документов, указанных в пункте 5 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ознакамливается с актами по результатам предыдущих обследований, если таковые проводились.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае установления факта несоответствия представленных документов и/или несоответствия содержания законодательству Республики Казахстан, услугодатель на основании решения комиссии, оформляемого протоколом, посредством портала направляет мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия оснований для отказа по результатам документарной проверки, услугодатель в указанный срок посредством портала уведомляет услогополучателя о проведении его выездного обследования комиссией по месту размещения инфраструктуры удостоверяющего центра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выездное обследование осуществляется комиссией в течение шести рабочих дня со дня уведомления о его проведении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выездном обследовании услогополучателя комиссией определяется соответствие документов, поданных на аккредитацию фактическому положению, и определяется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) совместимость используемых СКЗИ, применяемых услугополучателем, с Корневым удостоверяющим центром Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проверка построения корректной цепочки регистрационных свидетельств от регистрационного свидетельства Корневого удостоверяющего центра Республики Казахстан до регистрационного свидетельства пользователя услугополучателя с использованием СКЗИ услугополучателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие объектных идентификаторов, зарегистрированных уполномоченным органом, в регистрационных свидетельствах выпускаемых услугополучателем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) механизм проверки построения корректной цепочки регистрационных свидетельств электронной цифровой подписи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) зарегистрированные объектные идентификаторы (OID);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) серверное помещение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) используемые каналы связи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) процедура синхронизации времени, аккредитуемого услугополучателя с комплексом технических средств, обеспечивающих периодическую передачу цифровой информации о значении текущего времени от эталона единицы времени Республики Казахстан, спутниковых глобальных систем позиционирования, общепризнанных международных источников (далее - система точного времени);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) единое учетно-отчетное время аккредитуемого услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О связи";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) услуги, предоставляемые услугополучателем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) инфраструктура услугополучателя (центр сертификации и центры регистрации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) наличие физических основного и резервного серверов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) доступ к списку отозванных регистрационных свидетельств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) наличие основного и резервного аппаратно-программных комплексов защиты корневых криптографических ключей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) требования к серверному помещению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличие бесперебойного источника питания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличие системы кондиционирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нахождение серверов в нежилом помещении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соединение оборудования серверного помещения с главным электродом системы заземления здания кондуитом размером не менее 1,5 сантиметра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       высота потолка серверного помещения должна составлять не менее 2,44 метра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       система автоматического оповещения и пожаротушения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ограниченный доступ в серверное помещение, контроль доступа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличие прошнурованного журнала проводимых работ в серверном помещении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В день завершения обследования составляется акт о результатах обследования (далее – акт), в котором указываются фактическое состояние услугополучателя, выводы и рекомендации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт подписывается всеми членами комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если член комиссии не согласен с принятым решением и не подписывает акт, он информирует услугодателя с обоснованием причин.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт считается принятым при наличии двух третей подписей членов комиссии, в число которых входит подпись представителя органов национальной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z77" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Услугодатель в течение следующего рабочего дня после принятия акта принимает решение о выдаче либо об отказе в выдаче свидетельства об аккредитации удостоверяющего центра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z78" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Услугодатель посредством портала в течение одного рабочего дня после принятия решения выдает услугополучателю свидетельство об аккредитации, по форме электронного документа подписанного электронной цифровой подписью уполномоченного лица услугодателя, согласно приложению 3 к настоящим Правилам, сроком действия на три года либо направляет мотивированный отказ в выдаче свидетельства об аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Основания для отказа в оказании государственной услуги изложены в приложении 1 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель ведет реестр выданных и отозванных свидетельств об аккредитации удостоверяющих центров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. На основании свидетельства об аккредитации услугополучатель обращается в Корневой удостоверяющий центр Республики Казахстан для прохождения регистрации (перерегистрации) регистрационного свидетельства услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок отзыва свидетельства об аккредитации удостоверяющих центров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Отзыв свидетельства об аккредитации удостоверяющего центра осуществляется по следующим основаниям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в случае перерегистрации, а также прекращения деятельности юридического лица (услугополучателя);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в случае неисполнения без обоснованных причин в установленные сроки письменных рекомендаций по устранению нарушений, выявленных в порядке, предусмотренном пунктами 21, 22 и 23 настоящих Правил, повлекших причинение ущерба пользователям удостоверяющего центра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Услугополучатель в случае перерегистрации, а также прекращения деятельности юридического лица (услугополучателя) направляет услугодателю уведомление с указанием срока, необходимого для завершения всех процедур, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель по истечению срока, указанного в уведомлении, принимает решение об отзыве свидетельства об аккредитации удостоверяющего центра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. В течение 3 (трех) рабочих дней со дня поступления обращения (жалобы, заявления) от физических и юридических лиц о нарушении требований настоящих Правил услугодатель запрашивает (истребует) у услугополучателя пояснения по вопросам, указанным в информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам рассмотрения пояснения и установления факта нарушения требований настоящих Правил, а также подтверждения нарушения услугополучателем, услугодатель направляет рекомендации по устранению нарушений с указанием срока для устранения нарушений, который не может быть более 60 (шестидесяти) рабочих дней с даты получения услугополучателем рекомендации услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучатель направляет услугодателю свое пояснение с возражениями на обращения (жалобы, заявления) физических и юридических лиц, а услугодатель его рассматривает.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае получения услугодателем пояснения услугополучателя о необходимости проведения доработок по устранению нарушений за срок более чем 60 (шестьдесят) рабочих дней срок, достаточный по устранению нарушений, будет определяться по согласованию между услугополучателем и услугодателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае непредставления по запросу услугополучателя пояснения о нарушении требований настоящих Правил в течение 30 (тридцати) рабочих дней, а также необоснованного несогласия с фактом нарушения со стороны услугополучателя, услугодатель уведомляет его о дате и предмете проведения выездного обследования комиссией по месту размещения инфраструктуры удостоверяющего центра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выездное обследование осуществляется комиссией в течение 6 (шести) рабочих дней со дня уведомления о его проведении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z95" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Выездное обследование осуществляется комиссией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z96" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия состоит из председателя, секретаря и членов комиссии. Число членов комиссии состоит из не менее 5 (пять) человек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z97" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По результатам завершения выездного обследования составляется акт. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт считается правомочным, если его подписали не менее 3 (трех) человек от общего числа его членов, за исключением секретаря.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z99" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z99" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии нарушений требований настоящих Правил в акте производится соответствующая отметка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z100" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае выявления нарушений требований настоящих Правил услугодатель выносит решение об отзыве свидетельства об аккредитации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z101" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z101" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучатель направляет услугодателю свое пояснение с возражениями по акту, а услугодатель его рассматривает и сообщает услугополучателю о результатах рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z102" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае получения услугодателем пояснения услугополучателя с возражениями по акту о необходимости проведения доработок по устранению нарушений за срок более чем 60 (шестьдесят) рабочих дней срок, достаточный по устранению нарушений, определяется по согласованию между услугополучателем и услугодателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z103" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. По истечении срока устранения нарушений, установленного в рекомендации об устранении нарушений, услугополучатель представляет услугодателю информацию об устранении выявленных нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z104" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае непредставления услугополучателем в установленный срок информации об исполнении рекомендаций по устранению нарушений услугодатель в течение 2 (двух) рабочих дней направляет услугополучателю запрос о предоставлении информации об исполнении рекомендаций по устранению нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z105" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае непредставления информации в указанный срок услугодатель принимает решение об отзыве свидетельства об аккредитации удостоверяющего центра. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z106" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. При изменении условий функционирования и функциональности удостоверяющего центра услугополучатель в течение 10 (десяти) рабочих дней направляет услугодателю информацию обо всех внесенных изменениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z107" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае выявления расхождений в конкретных характеристиках удостоверяющего центра услугодатель принимает решение о направлении рекомендаций по устранению нарушений, а также приведению фактического положения удостоверяющего центра в соответствие с законодательством Республики Казахстан в области электронного документа и электронной цифровой подписи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z108" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае непринятия услугополучателем необходимых мер, вытекающих из рекомендации, услугодатель принимает решение о выездном обследовании комиссией по месту размещения инфраструктуры удостоверяющего центра в порядке, предусмотренном пунктами 21, 22 и 23 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z109" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействий) услугодателя и (или) его должностных лиц, по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z110" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Жалоба на решение, действий (бездействия) услугодателя по вопросам оказания государственных услуг, проведенного обследования на основании полученной информации (обращений, заявлений, сообщений, жалоб) от физических и юридических лиц, может быть подана на имя руководителя услугодателя, вышестоящий государственный орган, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с законодательством Республики Казахстан об оказании государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z111" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона жалоба услугополучателя, поступившая в адрес услугодателя подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z112" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z113" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях несогласия с результатами оказания государственной услуги услугополучатель обращается в суд в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3170,80 +3300,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>свидетельства об аккредитации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>удостоверяющих центров</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="103"/>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Аккредитация удостоверяющих центров"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4985,88 +5115,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и аэрокосмической промышленности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="104"/>
+    <w:bookmarkStart w:name="z140" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на выдачу свидетельства об аккредитации удостоверяющего центра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z141" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z141" w:id="106"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>наименование удостоверяющего центра, юридический адрес, телефон прошу выдать</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5491,59 +5621,59 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ақпараттық қауіпсіздік комитеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z144" w:id="106"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="106"/>
+          <w:bookmarkStart w:name="z144" w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1422400" cy="1206500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -5666,88 +5796,88 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инноваций и аэрокосмической промышленности</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="107"/>
+    <w:bookmarkStart w:name="z145" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство об аккредитации удостоверяющего центра № ____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z146" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z146" w:id="109"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящее свидетельство выдано:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5983,63 +6113,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId5"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6361,35 +6513,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId5"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>