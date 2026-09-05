--- v0 (2025-11-15)
+++ v1 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3a16d63" w14:textId="3a16d63">
+    <w:p w14:paraId="207bab0" w14:textId="207bab0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -142,120 +142,130 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 7-4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 27-1 Закона Республики Казахстан "О персональных данных и их защите" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 268-2)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 12 июля 2019 года № 501, </w:t>
+        <w:t>подпунктом 348)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве искусственного интеллекта и цифрового развития Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 9 октября 2025 года № 846, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ:</w:t>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 30.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 276/НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.07.2026 года № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>374/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1044,1284 +1054,1060 @@
               </w:rPr>
               <w:t>от 8 июля 2022 года № 236/НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила интеграции с государственным сервисом контроля доступа к персональным данным</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила – в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 02.07.2026 года № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила интеграции с государственным сервисом контроля доступа к персональным данным (далее – Правила) разработаны в соответствии с </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящие </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> интеграции с государственным сервисом контроля доступа к персональным данным (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 7-4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 27-1 Закона Республики Казахстан "О персональных данных и их защите" (далее – Закон), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 268-2)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 12 июля 2019 года № 501 и определяют порядок интеграции с государственным сервисом контроля доступа к персональным данным.</w:t>
+        <w:t>подпунктом 348)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве искусственного интеллекта и цифрового развития Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 9 октября 2025 года № 846 и определяют порядок интеграции с государственным сервисом контроля доступа к персональным данным.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) банк – юридическое лицо, созданное в организационно-правовой форме акционерного общества, являющееся коммерческой организацией, правомочное осуществлять банковскую деятельность на основании банковской лицензии в соответствии с настоящим Законом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инициатор – цифровая система, инициирующая запрос на доступ к персональным данным;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) субъект персональных данных (далее – субъект) – физическое лицо, к которому относятся персональные данные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) государственный сервис контроля доступа к персональным данным (далее – государственный сервис) – услуга, обеспечивающая информационное взаимодействие собственников и (или) операторов, третьих лиц с субъектом персональных данных и уполномоченным органом при доступе к персональным данным, содержащимся в цифровых объектах государственных органов и (или) государственных юридических лиц, включая получение от субъекта персональных данных согласия на сбор, обработку персональных данных или их передачу третьим лицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оператор базы, содержащей персональные данные (далее – оператор) – государственный орган, физическое и (или) юридическое лицо, осуществляющие сбор, обработку и защиту персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уполномоченный орган в сфере защиты персональных данных (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство в сфере защиты персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) услугодатель – центральные государственные органы, загранучреждения Республики Казахстан, местные исполнительные органы областей, городов республиканского значения, столицы, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов, а также физические и юридические лица, оказывающие государственные или социально ответственные услуги в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) токен безопасности – электронный ключ в виде набора определенного количества цифр и букв в формате JWT, предназначенный для обеспечения кибербезопасности пользователя, также используется для идентификации его владельца;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) SMS-шлюз Единого контакт-центра "1414" цифровой системы "Мобильное правительство" – компонент "цифрового правительства" для отправления и приема SMS-сообщений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) проактивная услуга – государственная услуга, оказываемая без заявления услугополучателя по инициативе услугодателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) оператор "цифрового правительства" – юридическое лицо, определяемое Правительством Республики Казахстан, обеспечивающее функционирование цифровых объектов "цифрового правительства".;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) шлюз "цифрового правительства" (далее – ШЦП) – цифровой объект, предназначенная для интеграции цифровых объектов "цифрового правительства" с иными цифровыми объектами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Собственники и (или) операторы, третьи лица в случае взаимодействия с цифровыми объектами государственных органов и (или) государственных юридических лиц, содержащими персональные данные, обеспечивают интеграцию собственных цифровых объектов, задействованных в процессах сбора и обработки персональных данных, с государственным сервисом, за исключением случаев, предусмотренных подпунктами 1), 2), 9) и 9-2) статьи 9 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок интеграции с государственным сервисом контроля доступа к персональным данным</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Для интеграции с государственным сервисом подается заявка на платформе "Smart Bridge" (далее – платформа).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Заявка в свободной форме подается на Государственный сервис с указанием следующих данных:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование услуг, в рамках которых будет получен доступ к персональным данным;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сервисы, необходимые для оказания конкретных услуг, с описанием бизнес-процессов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) период оказания услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) время хранения и обработки персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обоснование для хранения персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии заявки Закону, заявка возвращается на доработку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Заполнение заявки на платформе осуществляется в соответствии с инструкциями платформы по подключению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. При подаче заявки указывается один из следующих способов отправки запроса на доступ к персональным данным, включая получение от субъекта согласия (отказ) на сбор, обработку персональных данных или их передачу третьим лицам. При соответствии цифровых систем Единым требованиям в сферах цифровизации и обеспечения кибербезопасности, утверждаемыми Правительством Республики Казахстан в соответствии с пунктом 1 статьи 54-1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О кибербезопасности" и при наличии протоколов испытаний на соответствие требованиям кибербезопасности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) запрос/ответ через Единый контакт-центр "1414" – данный способ доступен инициаторам и (или) операторам (по умолчанию);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) запрос/ответ средствами инициатора и (или) оператора – данный способ доступен инициаторам и (или) операторам, являющиеся банками или имеют согласование с уполномоченным органом в сфере защиты персональных данных, цифровые системы, которых имеют оперативный центр кибербезопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) запрос/ответ средствами инициатора в рамках оказания проактивной услуги – данный способ доступен инициаторам, оказывающим проактивные услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) запрос/ответ в режиме протоколирования – данный способ доступен инициаторам в соответствии статьи 9 Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Запрос/ответ в Государственный сервис осуществляются посредством SMS-сообщений, отправленных через цифровую систему "Мобильное правительство" - данный способ доступен инициаторам и (или) операторам, при этом запрос отправляется в Государственный сервис в виде SMS-сообщения с буквенно-цифровым или цифровым одноразовым кодом, а ответ предоставляется в виде SMS-сообщения с буквенно-цифровым или цифровым одноразовым кодом в Государственный сервис.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При выборе способа запрос/ответ средствами инициатора и (или) оператора в заявке на интеграцию с государственным сервисом указывается, что прилагаются протоколы испытаний на соответствие требованиям кибербезопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Сроки и порядок рассмотрения уполномоченным органом заявки на интеграцию с государственным сервисом составляет не более 10 (десяти) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. После положительного рассмотрения заявки на интеграцию с государственным сервисом инициатор и (или) оператор:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) скачивает актуальную версию технической документации, содержащую описание процесса функционирования указанных на странице платформы, с примерами запросов и ответов государственного сервиса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при выборе способа запрос/ответ средствами инициатора и (или) оператора передают контактному лицу, указанному на странице платформы государственного сервиса открытую часть ключа электронной цифровой подписи организации, инициирующей запрос на доступ к персональным данным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В тестовой среде ШЦП и государственного сервиса оператор проводит десять успешных ответов с токеном безопасности, сформировав акт тестирования, прикладывает его к заявке на платформе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. После рассмотрения уполномоченным органом акта тестирования уполномоченным органом производится интеграция в продуктивной среде ШЦП и государственного сервиса, в соответствии с Правилами интеграции цифровых объектов "цифрового правительства", утверждаемыми уполномоченным органом в сфере цифровизации в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 83 Цифрового кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...28 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...1038 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2647,31 +2433,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>