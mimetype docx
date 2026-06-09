--- v0 (2025-10-03)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4c0001f" w14:textId="4c0001f">
+    <w:p w14:paraId="dd5afcd" w14:textId="dd5afcd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1863,1216 +1863,1576 @@
         <w:t>
       создание и/или сохранение рабочих мест в течение срока лизинга после ввода в эксплуатацию в соответствии с проектными показателями при утверждении проекта к финансированию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z130" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       повышение уровня локализации продукции путем увеличения объема используемых при производстве казахстанских комплектующих и сырья (увеличение доли внутристрановой ценности в товарах не менее чем на 5%, подтверждаемое сертификатом "СТ-KZ" или выпиской из Реестра казахстанских товаропроизводителей). Сертификаты о происхождении товара формы "СТ-KZ" применяются до 1 января 2026 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z131" w:id="58"/>
-[...15 lines deleted...]
-      5) осуществление инвестиций в уставные капиталы:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществление инвестиций в уставные капиталы, в том числе долевого и/или мезонинного финансирования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в рамках направления "Повышение производительности труда":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z132" w:id="59"/>
+    <w:bookmarkStart w:name="z133" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      повышение в отчетном году средней заработной платы производственного персонала не менее обозначенного роста среднемесячной заработной платы одного работника, согласно прогнозу социально-экономического развития Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z134" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      повышение уровня локализации продукции путем увеличения объема используемых при производстве казахстанских комплектующих и сырья (увеличение доли внутристрановой ценности в товарах не менее чем на 5%, подтверждаемое сертификатом "СТ-KZ" или выпиской из Реестра казахстанских товаропроизводителей). Сертификаты о происхождении товара формы "СТ-KZ" применяются до 1 января 2026 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z135" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в рамках направления "Обеспечение потребностей внутреннего рынка":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z136" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      увеличение объема реализуемой продукции в денежном выражении по итогам третьего отчетного года, и в последующим на ежегодной основе в соответствии с финансово-экономической моделью проекта/организации при утверждении проекта к финансированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z137" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      повышение уровня локализации продукции путем увеличения объема используемых при производстве казахстанских комплектующих и сырья (увеличение доли внутристрановой ценности в товарах не менее чем на 5%, подтверждаемое сертификатом "СТ-KZ" или выпиской из Реестра казахстанских товаропроизводителей). Сертификаты о происхождении товара формы "СТ-KZ" применяются до 1 января 2026 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z138" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) стимулирование на внутреннем рынке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z139" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в рамках направления "Повышение производительности труда":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z133" w:id="60"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z140" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      увеличение объема доходов предприятия от реализации продукции и оказания услуг не менее чем в 2 (два) раза от вложенной государством суммы в течение 2 (двух) лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z141" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      повышение уровня локализации продукции путем увеличения объема используемых при производстве казахстанских комплектующих и сырья (увеличение доли внутристрановой ценности в товарах не менее чем на 5%, подтверждаемое сертификатом "СТ-KZ" или выпиской из Реестра казахстанских товаропроизводителей). Сертификаты о происхождении товара формы "СТ-KZ" применяются до 1 января 2026 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z142" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) возмещение части затрат субъектов промышленно-инновационной деятельности по продвижению товаров и услуг, казахстанского происхождения обрабатывающей промышленности на внешние рынки:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z143" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в рамках направления "Наращивание производства экспортоориентированных товаров":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z144" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      увеличение объема доходов валютной выручки от реализации продукции и оказания услуг не менее чем на 10% в течение 2 (двух) лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z145" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) субсидирования ставки вознаграждения по выдаваемым кредитам и совершаемым лизинговым сделкам банками второго уровня, Банком Развития Казахстана, иными юридическими лицами, осуществляющими лизинговую деятельность, зарубежным покупателям высокотехнологичных товаров и услуг, казахстанского происхождения обрабатывающей промышленности, которые подлежат страхованию со стороны Экспортно-кредитного агентства Казахстана:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z146" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в рамках направления "Наращивание производства экспортоориентированных товаров":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z147" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      экспорт продукции в денежном выражении на сумму не менее объема предоставленной поддержки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) использование механизмов экспортного торгового финансирования, кредитования и страхования, перестрахования и гарантирования сделок по продвижению несырьевого экспорта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в рамках направления "Наращивание производства экспортоориентированных товаров":</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      экспорт продукции в денежном выражении на сумму не менее объема предоставленной поддержки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) стимулирование повышения производительности труда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z152" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в рамках направления "Повышение производительности труда":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z153" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      увеличение объема доходов предприятия от реализации продукции и оказания услуг не менее чем в 2 (два) раза от вложенной государством суммы в течение 2 (двух) лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z154" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      повышение уровня локализации продукции путем увеличения объема используемых при производстве казахстанских комплектующих и сырья (увеличение доли внутристрановой ценности в товарах не менее чем на 5%, подтверждаемое сертификатом "СТ-KZ" или выпиской из Реестра казахстанских товаропроизводителей). Сертификаты о происхождении товара формы "СТ-KZ" применяются до 1 января 2026 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z155" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) стимулирование развития территориальных кластеров:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z156" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в рамках направления "Повышение производительности труда":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z157" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      повышение производительности труда участников территориальных кластеров – предприятий производителей продукции не менее чем на 2% по итогам реализации совместных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z158" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      повышение уровня локализации продукции путем увеличения объема используемых при производстве казахстанских комплектующих и сырья (увеличение доли внутристрановой ценности в товарах не менее чем на 5%, подтверждаемое сертификатом "СТ-KZ" или выпиской из Реестра казахстанских товаропроизводителей). Сертификаты о происхождении товара формы "СТ-KZ" применяются до 1 января 2026 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z159" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в рамках направления "Наращивание производства экспортоориентированных товаров":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z160" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      увеличение объема экспорта продукции участниками территориальных кластеров не менее чем на 3% по итогам реализации совместных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z161" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) реструктуризация задолженности (применяются при условии отсутствия действующих встречных обязательств):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z162" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в рамках направления "Обеспечение потребностей внутреннего рынка":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z163" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      увеличение объема реализуемой продукции в денежном выражении по итогам третьего отчетного года, и в последующим на ежегодной основе в соответствии с финансово-экономической моделью проекта/организации при утверждении проекта к финансированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z164" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      повышение уровня локализации продукции путем увеличения объема используемых при производстве казахстанских комплектующих и сырья (увеличение доли внутристрановой ценности в товарах не менее чем на 5%, подтверждаемое сертификатом "СТ-KZ" или выпиской из Реестра казахстанских товаропроизводителей). Сертификаты о происхождении товара формы "СТ-KZ" применяются до 1 января 2026 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z165" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) предоставление промышленных грантов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z166" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в рамках направления "Повышение производительности труда":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z167" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      увеличение объема производства предприятия на 10% в течение 2 (двух) лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z168" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       повышение в отчетном году средней заработной платы производственного персонала не менее обозначенного роста среднемесячной заработной платы одного работника, согласно прогнозу социально-экономического развития Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z134" w:id="61"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z169" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       повышение уровня локализации продукции путем увеличения объема используемых при производстве казахстанских комплектующих и сырья (увеличение доли внутристрановой ценности в товарах не менее чем на 5%, подтверждаемое сертификатом "СТ-KZ" или выпиской из Реестра казахстанских товаропроизводителей). Сертификаты о происхождении товара формы "СТ-KZ" применяются до 1 января 2026 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z135" w:id="62"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z170" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в рамках направления "Наращивание производства экспортоориентированных товаров":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z171" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      увеличение объема экспорта на 10% в течение 2 (двух) лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z172" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) освобождение импорта от уплаты ввозных таможенных пошлин и налога на добавленную стоимость в рамках реализации специального инвестиционного проекта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z173" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в рамках направления "Повышение производительности труда":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z174" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      повышение уровня локализации продукции (увеличение количества технологических операций, подтверждаемое выпиской из Реестра казахстанских товаропроизводителей);   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z175" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в рамках направления "Обеспечение потребностей внутреннего рынка":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...718 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z176" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      увеличение объема производимой продукции на 10% в течение 2 (двух) лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа и.о. Министра промышленности и строительства РК от 24.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 275</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра промышленности и строительства РК от 13.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="99"/>
+    <w:bookmarkStart w:name="z34" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9. Расчет уровня исполнения встречных обязательств получателя производится в процентном соотношении устанавливаемого уровня достижения встречных обязательств, определенных в соглашении между сторонами при предоставлении мер государственного стимулирования, и фактического уровня исполнения встречных обязательств по окончании периода, подтвержденного официальными документами, представленными субъектом промышленно-инновационной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z91" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z91" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В случае, если к 1 (одному) получателю установлены несколько встречных обязательств при предоставлении 1 (одной) меры государственного стимулирования промышленности, то уровень исполнения встречных обязательств рассчитывается отдельно по каждому встречному обязательству и выводится среднее значение уровня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z92" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z92" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В случае, если значение уровня исполнения встречных обязательств получателю больше или равно 100 (сто) процентам, то встречные обязательства считаются выполненными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z93" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z93" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В случае, если значение уровня исполнения встречных обязательств получателя меньше 100 (сто) процентов, то свидетельствует о невыполнении встречных обязательств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z94" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z94" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В случае невыполнения встречных обязательств субъектами промышленно-инновационной деятельности деньги, полученные ими в рамках мер государственного стимулирования промышленности, подлежат возврату с учетом достигнутого уровня исполнения встречных обязательств и базовой ставки Национального Банка Республики Казахстан на момент получения мер государственного стимулирования промышленности в соответствии с настоящими Правилами, за исключением денег полученных на лизинговое финансирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z95" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z95" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При лизинговом финансировании, в случае невыполнения встречных обязательств субъектами промышленно-инновационной деятельности, предметы лизинга, полученные ими в рамках мер государственного стимулирования промышленности, могут быть досрочно истребованы лизингодателем, в соответствии с условиями договоров финансового лизинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z96" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При экспортном торговом финансировании, страховании, перестраховании и гарантировании сделок по продвижению несырьевого экспорта в случае невыполнения встречных обязательств субъектами промышленно-инновационной деятельности применяется неустойка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным приказом Министра промышленности и строительства РК от 13.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В случае невыполнения получателем встречных обязательств, субъектом промышленно-инновационной системы, участвующем в государственном стимулировании промышленно-инновационной деятельности, получателю направляется уведомление о востребовании возврате денежных средств, выданных по мере государственного стимулирования в рамках заключенного сторонами соглашения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z97" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z97" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Получатель в течение 30 (тридцати) календарных дней со дня получения уведомления, перечисляет денежные средства на расчетный счет субъекта промышленно-инновационной системы, участвующего в государственном стимулировании промышленно-инновационной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z98" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z98" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. При несвоевременном возврате денежных средств, выданных по мере государственного стимулирования, возврат денежных средств осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гражданского процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Расчет уровня исполнения встречных обязательств, объема возврата денежных средств и процедура возврата денежных средств производится субъектами промышленно-инновационной системы, участвующими в государственном стимулировании промышленно-инновационной деятельности, самостоятельно, по мере сроков мониторинга встречных обязательств, определенных во внутренних документах субъектов промышленно-инновационной системы участвующих в государственном стимулировании промышленно-инновационной деятельности в рамках предоставляемой меры государственного стимулирования промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 – в редакции приказа Министра промышленности и строительства РК от 13.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>