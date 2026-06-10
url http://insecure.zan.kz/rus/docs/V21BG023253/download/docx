--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e5c4e60" w14:textId="e5c4e60">
+    <w:p w14:paraId="cb3199e" w14:textId="cb3199e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -685,61 +685,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки на территории Буландынского района</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции решения акима Буландынского района Акмолинской области от 09.08.2024 </w:t>
+      Сноска. Приложение - в редакции решения акима Буландынского района Акмолинской области от 22.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 4</w:t>
+        <w:t>№ 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -799,117 +799,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...65 lines deleted...]
-              <w:t>Границы: улица Малика Габдуллина - 3, 5, 7/1, 7/2, 10, 11/1, 11/2, 13, 14/1, 14/2, 14/3, 14/4, 15, 16/1, 16/2, 17, 18, 19, 20, 21, 23, 24, 25, 26, 28, 29, 31, 32, 33, 34, 35, 36, 37, 40, 41, 42, 43, 45, 46, 47, 48; 1 переулок Малика Габдуллина - 3/1, 3/2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14; 2 переулок Малика Габдуллина - 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23, 24; улица Михаила Яглинского - 46, 48, 52, 54, 60, 62, 64, 65/1, 65/2, 67, 75, 75А/5, 75А/6, 75А/7, 77, 81, 83, 85, 93, 95, 99, 101, 107, 109, 111, 113, 115, 119, 121, 123, 127, 129, 131, 133, 139, 141, 145, 149, 153; улица Луговая - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 33, 34, 35, 36, 36А, 36Б, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 53, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 81, 85, 89А, 91, 93, 95; улица Амангельды Иманова - 3, 4, 5, 6, 7, 8, 9, 10, 11/1, 11/2, 12, 13, 14, 15, 15А, 17, 18, 19, 20, 21, 23, 24, 26, 27, 28/1, 28/2, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42А, 43, 44, 45, 46, 48, 49, 50, 52, 53, 54, 55, 56, 57, 58, 59, 60, 62, 63, 64, 65, 67, 68, 69, 70, 71, 72, 73, 74, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 105, 109; улица Станционная - 19; улица 2 Темір жол- 2/1, 2/2, 4/1, 4/3, 5, 9, 10, 11, 12, 13, 15, 17, 18, 19, 20, 21, 22, 24, 26, 28, 30, 32, 34; 2 переулок Михаила Яглинского - 2, 3, 4, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 27; улица 9 Мая - 2В, 2В/1, 2В/2, 2А/1, 2А/2, 2/1, 2/2, 2Б/1, 2Б/2, 3, 4/1, 4/2, 5, 6/1, 6/2, 8/1, 8/2, 10/1, 11, 12/1, 12/2, 13, 14/1, 14/2, 15, 16/1, 16/2, 17, 18/1, 18/2, 19, 20/1, 20/2, 20Г, 21, 22/1, 22/2, 23, 24/1, 24/2, 25, 26, 27, 28, 29, 31, 33, 35, 37, 39, 43, 45, 47, 49, 51, 53, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 81; улица Садовая - 1, 2, 3, 5, 7, 8, 8А, 9, 12А, 14, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 30, 36, 37, 38, 39, 40, 42, 43, 44, 46, 46А, 48, 49, 50, 51А, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 65, 67, 68, 69, 70, 72, 73, 74, 75, 77, 79, 80, 82, 83, 84, 85, 87, 90, 91, 93, 95; 1 переулок Садовый - 2, 3, 4, 5, 6, 7, 8; 2 переулок Садовый - 1, 2/1, 2/2, 2/3, 2А/1, 2А/2, 5, 6, 8, 9, 10, 12, 13, 14, 15, 16, 19; 3 переулок Садовый - 1, 2, 3, 4, 5, 6, 7, 9, 11, 12, 13, 14, 15, 16, 17, 18, 20, 22; 4 переулок Садовый - 1, 2, 3, 4, 5, 6, 7, 8; 5 переулок Садовый - 1У, 2А, 2В; улица 2-ая Садовая - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11Б; улица Сакена Сейфуллина - 47, 49, 51, 53, 55, 55А, 57, 59, 61, 63, 67, 69, 71, 73, 77, 83, 84, 85, 86, 88, 90, 91, 93, 94, 96, 97, 98, 99, 100, 101, 102, 104; улица Интернациональная - 91, 92, 95, 97, 98, 101, 104, 105.</w:t>
+Избирательный участок № 277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Местонахождение: Акмолинская область, Буландынский район, город Макинск, улица Сакена Сейфуллина, 36, здание государственного коммунального казенного предприятия "Буландынский районный дом культуры" отдела культуры, развития языков, физической культуры и спорта Буландынского района.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Границы: улица Малика Габдуллина - 3, 5, 7/1, 7/2, 10, 11/1, 11/2, 13, 14/1, 14/2, 14/3, 14/4, 15, 16/1, 16/2, 17, 18, 19, 20, 21, 23, 24, 25, 26, 28, 29, 31, 32, 33, 34, 35, 36, 37, 40, 41, 42, 43, 45, 46, 47, 48; 1 переулок Малика Габдуллина - 3/1, 3/2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14; 2 переулок Малика Габдуллина - 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23, 24; улица Михаила Яглинского - 46, 48, 52, 54, 60, 62, 64, 65/1, 65/2, 67, 75, 75А/5, 75А/6, 75А/7, 77, 81, 83, 85, 93, 95, 99, 101, 107, 109, 111, 113, 115, 119, 121, 123, 127, 129, 131, 133, 139, 141, 145, 149, 153; улица Луговая - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 33, 34, 35, 36, 36А, 36Б, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 53, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 81, 85, 89А, 91, 93, 95; улица Амангельды Иманова - 3, 4, 5, 6, 7, 8, 9, 10, 11/1, 11/2, 12, 13, 14, 15, 15А, 17, 18, 19, 20, 21, 23, 24, 26, 27, 28/1, 28/2, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42А, 43, 44, 45, 46, 48, 49, 50, 52, 53, 54, 55, 56, 57, 58, 59, 60, 62, 63, 64, 65, 67, 68, 69, 70, 71, 72, 73, 74, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 105, 109; улица Станционная - 19; улица 2 Темір жол- 2/1, 2/2, 4/1, 4/3, 5, 9, 10, 11, 12, 13, 15, 17, 18, 19, 20, 21, 22, 24, 26, 28, 30, 32, 34; 2 переулок Михаила Яглинского - 2, 3, 4, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 27; улица 9 Мая - 2В, 2В/1, 2В/2, 2А/1, 2А/2, 2/1, 2/2, 2Б/1, 2Б/2, 3, 4/1, 4/2, 5, 6/1, 6/2, 8/1, 8/2, 10/1, 11, 12/1, 12/2, 13, 14/1, 14/2, 15, 16/1, 16/2, 17, 18/1, 18/2, 19, 20/1, 20/2, 20Г, 21, 22/1, 22/2, 23, 24/1, 24/2, 25, 26, 27, 28, 29, 31, 33, 35, 37, 39, 43, 45, 47, 49, 51, 53, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 81; улица Садовая - 1, 2, 3, 5, 7, 8, 8А, 9, 12А, 14, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 30, 36, 37, 38, 39, 40, 42, 43, 44, 46, 46А, 48, 49, 50, 51А, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 65, 67, 68, 69, 70, 72, 73, 74, 75, 77, 79, 80, 82, 83, 84, 85, 87, 90, 91, 93, 95; 1 переулок Садовый - 2, 3, 4, 5, 6, 7, 8; 2 переулок Садовый - 1, 2/1, 2/2, 2/3, 2А/1, 2А/2, 5, 6, 8, 9, 10, 12, 13, 14, 15, 16, 19; 3 переулок Садовый - 1, 2, 3, 4, 5, 6, 7, 9, 11, 12, 13, 14, 15, 16, 17, 18, 20, 22; 4 переулок Садовый - 1, 2, 3, 4, 5, 6, 7, 8; 5 переулок Садовый - 1У, 2А, 2В; улица 2-ая Садовая - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11Б; улица Сакена Сейфуллина - 47, 49, 51, 53, 55, 55А, 57, 59, 61, 63, 67, 69, 71, 73, 77, 83, 84, 85, 86, 88, 90, 91, 93, 94, 96, 97, 98, 99, 100, 101, 102, 104; улица Интернациональная - 91, 92, 95, 97, 98, 101, 104, 105.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2447,51 +2417,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Буландынский район, село Байсуат, улица имени Абая Кунанбаева, 19, здание коммунального государственного учреждения "Начальная школа села Байсуат отдела образования по Буландынскому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Границы: Акмолинская область, Буландынский район, село Байсуат, село Еруслановка.</w:t>
+Границы: Акмолинская область, Буландынский район, село Байсуат.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3107,51 +3077,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Избирательный участок № 298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Местонахождение: Акмолинская область, Буландынский район, село Иванковка, улица Степная, 12, здание коммунального государственного учреждения "Начальная школа села Иванковка отдела образования по Буландынскому району управления образования Акмолинской области".</w:t>
+Местонахождение: Акмолинская область, Буландынский район, село Иванковка, улица Степная, 29, здание Иванковкого сельского клуба государственного коммунального казенного предприятия "Буландынский районный дом культуры" отдела культуры, развития языков, физической культуры и спорта Буландынского района.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы: Акмолинская область, Буландынский район, село Иванковка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4255,51 +4225,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Буландынский район, село Капитоновка, улица Первомайская, 6, здание Капитоновского сельского Дома культуры государственного коммунального казенного предприятия "Буландынский районный дом культуры" отдела культуры, развития языков, физической культуры и спорта Буландынского района.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Границы: Акмолинская область, Буландынский район, село Капитоновка, село Балуан Шолак, село Пушкино.</w:t>
+Границы: Акмолинская область, Буландынский район, село Капитоновка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4368,51 +4338,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Буландынский район, село Никольское, улица Советская, 5А, здание коммунального государственного учреждения "Общеобразовательная школа № 1 села Никольское отдела образования по Буландынскому району управления образования Акмолинской области".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Границы: Акмолинская область, Буландынский район, село Никольское, село Ултуган. </w:t>
+Границы: Акмолинская область, Буландынский район, село Никольское. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4593,52 +4563,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение: Акмолинская область, Буландынский район, село Буденовка, улица Школьная, 31, здание государственного учреждения "Аппарат акима Новобратского сельского округа Буландынского района".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Границы: Акмолинская область, Буландынский район, село Буденовка, село Добровольное, село Красносельское. </w:t>
+              <w:t>
+Границы: Акмолинская область, Буландынский район, село Буденовка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5009,55 +4979,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5383,31 +5353,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>