--- v1 (2025-12-29)
+++ v2 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1d19a39" w14:textId="1d19a39">
+    <w:p w14:paraId="50a6c02" w14:textId="50a6c02">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -153,120 +153,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 16 Положения о Министерстве по чрезвычайным ситуациям Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 23 октября 2020 года №701 и подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" </w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных услугах) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра по чрезвычайным ситуациям РК от 14.07.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 382</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1216,74 +1206,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила постановки на учет и снятия с учета опасных производственных объектов и опасных технических устройств (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 98)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 16 Положения о Министерстве по чрезвычайным ситуациям Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 23 октября 2020 года № 701 и </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах) и определяют порядок постановки на учет и снятия с учета опасных производственных объектов и опасных технических устройств, и порядок оказания государственной услуги "Постановка на учет и снятие с учета опасных технических устройств".</w:t>
+        <w:t xml:space="preserve"> пункта 16 Положения о Министерстве по чрезвычайным ситуациям Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 23 октября 2020 года № 701 и подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок постановки на учет и снятия с учета опасных производственных объектов и опасных технических устройств, и порядок оказания государственной услуги "Постановка на учет и снятие с учета опасных технических устройств".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z127" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Постановка на учет и снятия с учета опасных производственных объектов осуществляется территориальным подразделением ведомства уполномоченного органа в области промышленной безопасности (далее – территориальный департамент).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1918,1094 +1970,1342 @@
         <w:t>
       12. Постановка на учет и снятия с учета опасных технических устройств проводится в порядке оказания государственной услуги "Постановка на учет и снятие с учета опасных технических устройств".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z146" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Государственная услуга "Постановка на учет и снятие с учета опасных технических устройств" (далее – государственная услуга), оказывается территориальными департаментами и местными исполнительными органами районов, городов республиканского и областного значения, столицы (далее – услугодатель) согласно настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z147" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 1 пункта 14 вводится в действие с 12.07.2026 приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14. Для получения государственной услуги юридические и физические лица, эксплуатирующие опасные технические устройства (далее – услугополучатель) направляют услугодателю через веб-портал "электронного правительства" www.egov.kz (далее – портал) заявление в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя по формам, согласно </w:t>
-[...29 lines deleted...]
-        <w:t>3</w:t>
+      Перечень основных требований к оказанию государственной услуги изложены согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z148" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам в форме Перечня основных требований к оказанию государственной услуги.</w:t>
+        <w:t>
+      15. Портал осуществляет прием заявления в автоматическом режиме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z149" w:id="36"/>
+    <w:bookmarkStart w:name="z150" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Портал осуществляет прием заявления в автоматическом режиме.</w:t>
+      При подаче услугополучателем всех необходимых документов посредством портала в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z150" w:id="37"/>
+    <w:bookmarkStart w:name="z151" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При подаче услугополучателем всех необходимых документов посредством портала в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
+      В случае обращения услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Трудовому кодексу Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z151" w:id="38"/>
+    <w:bookmarkStart w:name="z152" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае обращения услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Трудовому кодексу Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      Ответственность за достоверность представленных документов и сведений, содержащихся в них, несет услугополучатель.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z152" w:id="39"/>
+    <w:bookmarkStart w:name="z153" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ответственность за достоверность представленных документов и сведений, содержащихся в них, несет услугополучатель.</w:t>
+      16. Работник канцелярии услугодателя осуществляет регистрацию заявления и направляет руководителю услугодателя либо лицу его замещающему, которым назначается ответственный исполнитель.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z153" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      16. Работник канцелярии услугодателя осуществляет регистрацию заявления и направляет руководителю услугодателя либо лицу его замещающему, которым назначается ответственный исполнитель.</w:t>
+        <w:t xml:space="preserve">
+      17. Ответственный исполнитель проверяет представленные документы и сведения указанные в них на соответствие требованиям нормативных правовых актов в области промышленной безопасности и оформляет результат оказания государственной услуги, по формам согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z155" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Сведения об опасных технических устройствах, поставленных на учет или снятых с учета услугодатель вносит в Журнал учета опасных технических устройств по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z156" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан, изложены в приложении 4 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z157" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Результат оказания государственной услуги подписывается электронной цифровой подписью руководителя услугодателя либо лица его замещающего и направляется через портал в "личный кабинет" услугополучателя в форме электронного документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z158" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель получает информацию о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 137</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">Примечание ИЗПИ!      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 3 пункта 20 действует до 12.07.2026 приказом Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      Информация о порядке и статусе оказания государственной услуги поступает в автоматическом режиме в информационную систему мониторинга оказания государственных или социально ответственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z155" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 21 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      21. Уполномоченный орган в области промышленной безопасности в течение трех рабочих дней направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", а также в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z156" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан, изложены в приложении 4 к настоящим Правилам.</w:t>
+      22. Государственная услуга, оказывается в порядке очереди без предварительной записи и ускоренного обслуживания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z157" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z162" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействий) административного органа (услугодателя) и (или) его должностных лиц в том числе по вопросам оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z163" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      20. Результат оказания государственной услуги подписывается электронной цифровой подписью руководителя услугодателя либо лица его замещающего и направляется через портал в "личный кабинет" услугополучателя в форме электронного документа.</w:t>
+        <w:t xml:space="preserve">
+      23. Участник административной процедуры вправе обжаловать административный акт, административное действие (бездействие), административного органа и (или) его должностных лиц по вопросам постановки на учет и снятия с учета опасных производственных объектов в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главой 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z158" w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z164" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Услугополучатель получает информацию о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала.</w:t>
+      24. Рассмотрение жалобы по вопросу оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z159" w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z165" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Информация о порядке и статусе оказания государственной услуги поступает в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
+      Жалоба подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...82 lines deleted...]
-    <w:bookmarkStart w:name="z160" w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z166" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Уполномоченный орган в области промышленной безопасности в течение трех рабочих дней направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", а также в Единый контакт-центр.</w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...82 lines deleted...]
-    <w:bookmarkStart w:name="z161" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z167" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Государственная услуга, оказывается в порядке очереди без предварительной записи и ускоренного обслуживания.</w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z163" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z168" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Участник административной процедуры вправе обжаловать административный акт, административное действие (бездействие), административного органа и (или) его должностных лиц по вопросам постановки на учет и снятия с учета опасных производственных объектов в порядке, установленном </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК).</w:t>
+      25. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z164" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z169" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Рассмотрение жалобы по вопросу оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z165" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z170" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Жалоба подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+        <w:t xml:space="preserve">
+      26. Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z166" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z171" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z167" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z172" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z168" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z173" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+        <w:t>
+      В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z169" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z174" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      26. Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
-[...39 lines deleted...]
-      1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
+      27. Если иное не предусмотрено </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о государственных услугах, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z172" w:id="59"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3162,68 +3462,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал учета опасных производственных объектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -4725,50 +5025,136 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4925,70 +5311,70 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z175" w:id="63"/>
+    <w:bookmarkStart w:name="z175" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Реквизиты физического или юридического лица (адрес, индивидуальный идентификационный номер/бизнес-идентификационный номер, телефон)]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5089,51 +5475,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер заявления: [Номер]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата заявления: [Дата]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="64"/>
+    <w:bookmarkStart w:name="z176" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -5142,51 +5528,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование физического или юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5633,50 +6019,136 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5833,70 +6305,70 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="65"/>
+    <w:bookmarkStart w:name="z87" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Реквизиты физического или юридического лица (адрес, индивидуальный идентификационный номер/бизнес-идентификационный номер, телефон)]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5968,521 +6440,521 @@
               <w:t>[Наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z89" w:id="66"/>
+      <w:bookmarkStart w:name="z89" w:id="63"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер заявления: [Номер]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата заявления: [Дата]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о снятии с учета опасного технического устройства</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(наименование физического или юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z179" w:id="65"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      руководствуясь </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 77</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О гражданской защите",</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>просит Вас рассмотреть прилагаемый перечень документов и снять с учета:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(причина снятия с учета, наименование, тип, вид опасного технического устройства)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заводской (серийный) № _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Изготовленный _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(дата и год изготовления, наименование завода изготовителя, страна)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Нормативный срок службы опасного технического устройства, установленный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заводом-изготовителем ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(дата и год нормативного срока службы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложение: [Перечень документов необходимых для оказания государственной услуги]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен на использование сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подтверждаю достоверность представленной информации и осведомлен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>об ответственности за предоставление недостоверных сведений в соответствии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z180" w:id="66"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Дата заявления: [Дата]</w:t>
-[...110 lines deleted...]
-        <w:t>просит Вас рассмотреть прилагаемый перечень документов и снять с учета:</w:t>
+        <w:t>[Фамилия, имя, отчество</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>(при наличии), электронная</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(причина снятия с учета, наименование, тип, вид опасного технического устройства)</w:t>
+        <w:t>цифровая подпись]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...274 lines deleted...]
-      <w:bookmarkStart w:name="z181" w:id="70"/>
+      <w:bookmarkStart w:name="z181" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="2705100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
@@ -6510,50 +6982,128 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -6711,80 +7261,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="71"/>
+    <w:bookmarkStart w:name="z96" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Постановка на учет и снятие с учета опасных технических устройств"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6841,70 +7391,70 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z102" w:id="72"/>
+          <w:bookmarkStart w:name="z102" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование подвида государственной услуги:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
+          <w:bookmarkEnd w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1. Постановка на учет опасных технических устройств.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -11791,70 +12341,70 @@
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z123" w:id="73"/>
+          <w:bookmarkStart w:name="z123" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Мемлекеттік органның атауы]</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
+          <w:bookmarkEnd w:id="70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12982,68 +13532,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z184" w:id="74"/>
+    <w:bookmarkStart w:name="z184" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал учета опасных технических устройств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -14615,55 +15165,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14989,31 +15539,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>