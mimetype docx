--- v2 (2026-06-08)
+++ v3 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="50a6c02" w14:textId="50a6c02">
+    <w:p w14:paraId="07b8936" w14:textId="07b8936">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1430,54 +1430,126 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Постановка на учет и снятия с учета опасных технических устройств на промышленных объектах осуществляется территориальными департаментами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z129" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Постановка на учет и снятия с учета опасных технических устройств на объектах социальной инфраструктуры осуществляется местными исполнительными органами районов, городов республиканского и областного значения, столицы.</w:t>
+      Постановка на учет и снятия с учета опасных технических устройств на объектах социальной инфраструктуры осуществляется местными исполнительными органами столицы, областей, городов республиканского значения, городов областного значения, районов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным приказом и.о. Министра по чрезвычайным ситуациям РК от 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z130" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Постановке на учет опасных производственных объектов подлежат опасные производственные объекты, введенные в эксплуатацию и прошедшие идентификацию в порядке, определенном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1610,173 +1682,243 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа Министра по инвестициям и развитию Республики Казахстан от 30 декабря 2014 года № 359 "Об утверждении Правил обеспечения промышленной безопасности при эксплуатации грузоподъемных механизмов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10332).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z133" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Территориальные департаменты и местные исполнительные органы районов, городов республиканского и областного значения, столицы самостоятельно снимают с учета ликвидированные или выведенные из эксплуатации опасные производственные объекты и (или) опасные технические устройства, ранее состоящие на учете в случае отсутствия возможности лицами, эксплуатирующими опасные производственные объекты и (или) опасные технические устройства подать заявление о снятие с учета.</w:t>
+      6. Территориальные департаменты и местные исполнительные органы столицы, областей, городов республиканского значения, городов областного значения, районов самостоятельно снимают с учета ликвидированные или выведенные из эксплуатации опасные производственные объекты и (или) опасные технические устройства, ранее состоящие на учете в случае отсутствия возможности лицами, эксплуатирующими опасные производственные объекты и (или) опасные технические устройства подать заявление о снятие с учета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z134" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок постановки на учет и снятия с учета опасных производственных объектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z135" w:id="22"/>
+    <w:bookmarkStart w:name="z135" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Для постановки на учет опасных производственных объектов руководитель организации, эксплуатирующей опасные производственные объекты подает заявление в территориальный департамент с приложением информации по идентификации опасных производственных объектов по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам идентификации, по кадастровому номеру земельного участка на котором расположен опасный производственный объект, о дате и номере согласованной проектной документации на строительство, расширение, реконструкцию, модернизацию, консервацию опасных производственных объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z136" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z136" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель организации, эксплуатирующей опасные производственные объекты несет ответственность за достоверность представленной информации для постановки на учет опасных производственных объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z137" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z137" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Территориальный департамент в срок, не превышающий 15 (пятнадцати) рабочих дней с даты поступления заявления, рассматривает представленную информацию, проверяет ее на полноту, правильность идентификации, наличие признаков опасного производственного объекта, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона и направляет заявителю уведомление о постановке на учет опасных производственных объектов или уведомление о необходимости устранения имеющихся замечаний и недостатков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z138" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z138" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. По результатам рассмотрения представленной информации в случае полноты, правильности идентификации и наличии признаков опасного производственного объекта, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1791,789 +1933,843 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, территориальный департамент вносит сведения об опасном производственном объекте в Журнал учета опасных производственных объектов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и направляет заявителю уведомление о постановке на учет опасных производственных объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z139" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z139" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае неполноты представленной информации, неправильной идентификации, отсутствие признаков опасного производственного объекта, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, заявителю направляется уведомление о необходимости устранения имеющихся замечаний и недостатков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z140" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z140" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После устранения имеющихся замечаний и недостатков руководитель организации, эксплуатирующей опасные производственные объекты подает заявление в территориальный департамент в установленном настоящими Правилами порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z141" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z141" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Для снятия с учета опасных производственных объектов руководитель организации, эксплуатирующей опасные производственные объекты подает заявление в территориальный департамент с указанием причины снятия с учета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z142" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z142" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель организации, эксплуатирующей опасные производственные объекты несет ответственность за достоверность представленной информации для снятия с учета опасных производственных объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z143" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z143" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Территориальный департамент в срок, не превышающий 6 (шесть) рабочих дней с даты поступления заявления, рассматривает представленную информацию, вносит сведения о снятии опасного производственного объекта в Журнал учета опасных производственных объектов и направляет заявителю уведомление о снятии с учета опасных производственных объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z144" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z144" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок постановки на учет и снятия с учета опасных технических устройств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z145" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z145" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Постановка на учет и снятия с учета опасных технических устройств проводится в порядке оказания государственной услуги "Постановка на учет и снятие с учета опасных технических устройств".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z146" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z146" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Государственная услуга "Постановка на учет и снятие с учета опасных технических устройств" (далее – государственная услуга), оказывается территориальными департаментами и местными исполнительными органами районов, городов республиканского и областного значения, столицы (далее – услугодатель) согласно настоящим Правилам.</w:t>
+      13. Государственная услуга "Постановка на учет и снятие с учета опасных технических устройств" (далее – государственная услуга), оказывается территориальными департаментами и местными исполнительными органами столицы, областей, городов республиканского значения, городов областного значения, районов (далее – услугодатель) согласно настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 1 пункта 14 вводится в действие с 12.07.2026 приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Перечень основных требований к оказанию государственной услуги изложены согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>14. Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="34"/>
+    <w:bookmarkStart w:name="z149" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      15. Портал осуществляет прием заявления в автоматическом режиме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z150" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче услугополучателем всех необходимых документов посредством портала в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z151" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае обращения услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Трудовому кодексу Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z152" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственность за достоверность представленных документов и сведений, содержащихся в них, несет услугополучатель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z153" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Работник канцелярии услугодателя осуществляет регистрацию заявления и направляет руководителю услугодателя либо лицу его замещающему, которым назначается ответственный исполнитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 157</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="35"/>
+    <w:bookmarkStart w:name="z154" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      15. Портал осуществляет прием заявления в автоматическом режиме.</w:t>
+        <w:t xml:space="preserve">
+      17. Ответственный исполнитель проверяет представленные документы и сведения указанные в них на соответствие требованиям нормативных правовых актов в области промышленной безопасности и оформляет результат оказания государственной услуги, по формам согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z150" w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z155" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      При подаче услугополучателем всех необходимых документов посредством портала в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
+        <w:t xml:space="preserve">
+      18. Сведения об опасных технических устройствах, поставленных на учет или снятых с учета услугодатель вносит в Журнал учета опасных технических устройств по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z151" w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z156" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае обращения услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Трудовому кодексу Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      19. Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан, изложены в приложении 4 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z152" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z157" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ответственность за достоверность представленных документов и сведений, содержащихся в них, несет услугополучатель.</w:t>
+      20. Результат оказания государственной услуги подписывается электронной цифровой подписью руководителя услугодателя либо лица его замещающего и направляется через портал в "личный кабинет" услугополучателя в форме электронного документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z153" w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z158" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Работник канцелярии услугодателя осуществляет регистрацию заявления и направляет руководителю услугодателя либо лицу его замещающему, которым назначается ответственный исполнитель.</w:t>
-[...241 lines deleted...]
-      20. Результат оказания государственной услуги подписывается электронной цифровой подписью руководителя услугодателя либо лица его замещающего и направляется через портал в "личный кабинет" услугополучателя в форме электронного документа.</w:t>
+      Услугополучатель получает информацию о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z158" w:id="44"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2884,369 +3080,369 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="45"/>
+    <w:bookmarkStart w:name="z161" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Государственная услуга, оказывается в порядке очереди без предварительной записи и ускоренного обслуживания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z162" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z162" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействий) административного органа (услугодателя) и (или) его должностных лиц в том числе по вопросам оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z163" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z163" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Участник административной процедуры вправе обжаловать административный акт, административное действие (бездействие), административного органа и (или) его должностных лиц по вопросам постановки на учет и снятия с учета опасных производственных объектов в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z164" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z164" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Рассмотрение жалобы по вопросу оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z165" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z165" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z166" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z166" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z167" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z167" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z168" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z168" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z169" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z169" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z170" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z170" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z171" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z171" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z172" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z172" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z173" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z173" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z174" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z174" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Если иное не предусмотрено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3261,51 +3457,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственных услугах, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3462,68 +3658,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал учета опасных производственных объектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -5311,70 +5507,70 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z175" w:id="60"/>
+    <w:bookmarkStart w:name="z175" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Реквизиты физического или юридического лица (адрес, индивидуальный идентификационный номер/бизнес-идентификационный номер, телефон)]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5475,51 +5671,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер заявления: [Номер]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата заявления: [Дата]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="61"/>
+    <w:bookmarkStart w:name="z176" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -5528,51 +5724,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование физического или юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6305,70 +6501,70 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="62"/>
+    <w:bookmarkStart w:name="z87" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Реквизиты физического или юридического лица (адрес, индивидуальный идентификационный номер/бизнес-идентификационный номер, телефон)]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6440,521 +6636,521 @@
               <w:t>[Наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z89" w:id="63"/>
+      <w:bookmarkStart w:name="z89" w:id="62"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер заявления: [Номер]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата заявления: [Дата]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о снятии с учета опасного технического устройства</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(наименование физического или юридического лица)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...60 lines deleted...]
-        <w:t>(наименование физического или юридического лица)</w:t>
+      <w:bookmarkStart w:name="z179" w:id="64"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      руководствуясь </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 77</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О гражданской защите",</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z179" w:id="65"/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О гражданской защите",</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>просит Вас рассмотреть прилагаемый перечень документов и снять с учета:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(причина снятия с учета, наименование, тип, вид опасного технического устройства)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заводской (серийный) № _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Изготовленный _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(дата и год изготовления, наименование завода изготовителя, страна)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Нормативный срок службы опасного технического устройства, установленный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заводом-изготовителем ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(дата и год нормативного срока службы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложение: [Перечень документов необходимых для оказания государственной услуги]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен на использование сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подтверждаю достоверность представленной информации и осведомлен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>об ответственности за предоставление недостоверных сведений в соответствии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z180" w:id="65"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>просит Вас рассмотреть прилагаемый перечень документов и снять с учета:</w:t>
+        <w:t>[Фамилия, имя, отчество</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>(при наличии), электронная</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(причина снятия с учета, наименование, тип, вид опасного технического устройства)</w:t>
+        <w:t>цифровая подпись]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...213 lines deleted...]
-      ____________________________</w:t>
+      <w:bookmarkStart w:name="z181" w:id="66"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:p>
-[...69 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="2705100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
@@ -7261,200 +7457,228 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="68"/>
+    <w:bookmarkStart w:name="z96" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Постановка на учет и снятие с учета опасных технических устройств"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от от 17.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>вводится</w:t>
+        <w:t>№ 227</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z102" w:id="69"/>
+          <w:bookmarkStart w:name="z102" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование подвида государственной услуги:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
+          <w:bookmarkEnd w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1. Постановка на учет опасных технических устройств.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7573,51 +7797,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Территориальный департамент – при постановке на учет и снятии с учета опасных технических устройств на промышленных объектах.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Местные исполнительные органы районов, городов республиканского и областного значения, столицы – при постановке на учет и снятии с учета опасных технических устройств на объектах социальной инфраструктуры.</w:t>
+Местные исполнительные органы столицы, областей, городов республиканского значения, городов областного значения, районов – при постановке на учет и снятии с учета опасных технических устройств на объектах социальной инфраструктуры.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12341,70 +12565,70 @@
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z123" w:id="70"/>
+          <w:bookmarkStart w:name="z123" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Мемлекеттік органның атауы]</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="70"/>
+          <w:bookmarkEnd w:id="69"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13532,68 +13756,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z184" w:id="71"/>
+    <w:bookmarkStart w:name="z184" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал учета опасных технических устройств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -15165,55 +15389,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>