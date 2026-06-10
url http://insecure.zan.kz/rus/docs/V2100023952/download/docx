--- v0 (2025-10-03)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e57cb1c" w14:textId="e57cb1c">
+    <w:p w14:paraId="f2606b7" w14:textId="f2606b7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,369 +76,604 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Требований к субъектам финансового мониторинга по подготовке и обучению в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Об утверждении Требований к субъектам финансового мониторинга по подготовке и обучению в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ Председателя Агентства Республики Казахстан по финансовому мониторингу от 9 августа 2021 года № 6. Зарегистрирован в Министерстве юстиции Республики Казахстан 11 августа 2021 года № 23952.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок в редакции приказа Председателя Агентства РК по финансовому мониторингу от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма" и пунктом 8 статьи 27 Закона Республики Казахстан "О правовых актах" ПРИКАЗЫВАЮ:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+        <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 27 Закона Республики Казахстан "О правовых актах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула в редакции приказа Председателя Агентства РК по финансовому мониторингу от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Требования</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к субъектам финансового мониторинга по подготовке и обучению в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+        <w:t xml:space="preserve"> к субъектам финансового мониторинга по подготовке и обучению в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции приказа Председателя Агентства РК по финансовому мониторингу от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 13 октября 2020 года № 1000 "Об утверждении требований к субъектам финансового мониторинга по подготовке и обучению в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21426).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департаменту по работе с субъектами финансового мониторинга Агентства Республики Казахстан по финансовому мониторингу в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...15 lines deleted...]
-      3. Департаменту по работе с субъектами финансового мониторинга Агентства Республики Казахстан по финансовому мониторингу в установленном законодательством порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Агентства Республики Казахстан по финансовому мониторингу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Председатель Агентства Республики Казахстан </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">по финансовому мониторингу </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -446,444 +681,534 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ж. Элиманов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z12" w:id="5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство юстиции</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство здравоохранения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство финансов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Агентство Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по регулированию и развитию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>финансового рынка</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z16" w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство культуры и спорта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z17" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство торговли и интеграции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z18" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...46 lines deleted...]
-      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Национальный Банк</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z19" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство цифрового развития, инноваций</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и аэрокосмической промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...150 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -930,941 +1255,1027 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Утверждены приказом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Председатель Агентства</w:t>
+              <w:t>Председателя Агентства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан по</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>финансовому мониторингу</w:t>
+              <w:t>по финансовому мониторингу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 9 августа 2021 года № 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Требования к субъектам финансового мониторинга по подготовке и обучению в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма</w:t>
+        <w:t xml:space="preserve"> Требования к субъектам финансового мониторинга по подготовке и обучению в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Требования в редакции приказа Председателя Агентства РК по финансовому мониторингу от 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Требования к субъектам финансового мониторинга по подготовке и обучению в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения (далее – Требования) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" (далее – Закон) и устанавливают требования к субъектам финансового мониторинга (далее – субъекты) по подготовке и обучению в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения (далее – ПОД/ФТ/ФРОМУ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Требованиях используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) субъекты – субъекты финансового мониторинга, осуществляющие свою деятельность единолично, и сотрудники субъекта финансового мониторинга, осуществляющие функции, связанные с соблюдением законодательства по вопросам ПОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тестирование – процедура прохождения субъектами оценки знаний в сфере ПОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) уполномоченный орган – государственный орган, осуществляющий финансовый мониторинг и принимающий иные меры по противодействию легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма, финансированию распространения оружия массового уничтожения в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Целью подготовки и обучения является получение субъектами знаний в сфере ПОД/ФТ/ФРОМУ в соответствии с Требованиями, необходимых им для соблюдения законодательства Республики Казахстан о ПОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях подтверждения изучения субъектами материала, изученного в процессе обучения субъекты проходят тестирование с периодичностью не реже 1 (одного) раза в 3 (три) года с даты прохождения тестирования на интернет-ресурсе уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+        <w:t xml:space="preserve"> Глава 2. Программа подготовки и обучения субъектов финансового мониторинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Субъекты разрабатывают программу подготовки и обучения в сфере ПОД/ФТ/ФРОМУ (далее – программа обучения) с учетом требований законодательства Республики Казахстан о ПОД/ФТ/ФРОМУ, а также особенностей деятельности субъектов и их клиентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Программа обучения содержит:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) изучение нормативных правовых актов Республики Казахстан в сфере ПОД/ФТ/ФРОМУ и международных стандартов в области ПОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Требования к субъектам финансового мониторинга по подготовке и обучению в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма (далее – Требования) разработаны в соответствии с </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+      2) изучение правил внутреннего контроля, разрабатываемых в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, и программы их осуществления при исполнении субъектами своих служебных обязанностей, а также меру ответственности за неисполнение требований законодательства Республики Казахстан о ПОД/ФТ/ФРОМУ, установленную </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 214</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>214-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса Республики Казахстан "Об административных правонарушениях";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) Центр – акционерное общество "Национальный центр по управлению персоналом государственной службы", определенное в соответствии с </w:t>
-[...139 lines deleted...]
-      Все субъекты с момента введения в действие настоящих Требований проходят тестирование в течение последующих 2 (двух) лет.</w:t>
+      3) изучение типологий, схем и способов легализации (отмывания) доходов, полученных преступным путем, финансированию терроризма и финансированию распространению оружия массового уничтожения в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 4 Закона, а также признаков определения подозрительных операций и подозрительной деятельности клиента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Программа подготовки и обучения субъектов финансового мониторинга</w:t>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Субъекты проходят обучение в целях ПОД/ФТ/ФРОМУ в соответствии с программой обучения предусмотренной в настоящих Требованиях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дополнительное обучение проводится субъектом, ответственным за соблюдение правил внутреннего контроля (за исключением субъектов, осуществляющих свою деятельность единолично), утвержденных в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о ПОД/ФТ, в следующих случаях:</w:t>
+        <w:t xml:space="preserve"> Закона, в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при изменении действующих и вступлении в силу новых нормативных правовых актов Республики Казахстан в области ПОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при утверждении субъектом новых или изменении действующих правил внутреннего контроля в целях ПОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Руководитель субъекта утверждает перечень работников подразделения по ПОД/ФТ/ФРОМУ, которые проходят обучение в целях ПОД/ФТ/ФРОМУ, до начала осуществления ими функций, связанных с соблюдением законодательства Республики Казахстан о ПОД/ФТ/ФРОМУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Субъекты в целях подготовки и обучения в сфере ПОД/ФТ/ФРОМУ используют информацию, размещенную на интернет-ресурсе уполномоченного органа в разделе "Обучение".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Субъекты, имеющие национальные и международные сертификаты в сфере ПОД/ФТ/ФРОМУ, проходят тестирование по осуществляемому виду деятельности в онлайн формате с использованием биометрического контроля тестируемого лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Ответственный работник по ПОД/ФТ/ФРОМУ и (или) работник подразделения ПОД/ФТ/ФРОМУ до начала осуществления ими функций, связанных с соблюдением законодательства Республики Казахстан о ПОД/ФТ/ФРОМУ, проходят тестирование на интернет-ресурсе уполномоченного органа по осуществляемому виду деятельности в онлайн формате с использованием биометрического контроля тестируемого лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      при изменении действующих и вступлении в силу новых нормативных правовых актов Республики Казахстан в области ПОД/ФТ;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Субъекты, осуществляющие свою деятельность единолично, проходят тестирование на интернет-ресурсе уполномоченного органа по осуществляемому виду деятельности в онлайн формате с использованием биометрического контроля тестируемого лица в течение 3 (трех) месяцев с начала осуществления своей деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      при утверждении субъектом новых или изменении действующих правил внутреннего контроля в целях ПОД/ФТ и программ их осуществления.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Срок действия результатов тестирования составляет 3 (три) года с момента прохождения аттестации с положительным результатом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      7. Руководитель субъекта утверждает перечень ответственных лиц, которые проходят обучение в целях ПОД/ФТ, до начала осуществления ими функций, связанных с соблюдением законодательства Республики Казахстан о ПОД/ФТ.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Подсчет ответов тестирования осуществляется автоматически. Значение прохождения тестирования составляет не менее 70 (семидесяти) правильных ответов от общего количества 100 (сто) вопросов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      8. Обучение субъектов проводят лица, соответствующие следующим требованиям:</w:t>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общее время на выполнение тестов на знание норм законодательства Республики Казахстан о ПОД/ФТ/ФРОМУ составляет 100 (сто) минут.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      наличие высшего образования;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектам, получившим результаты тестирования ниже установленных значений, выдается справка о том, что субъект не прошел тестирование.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      наличие стажа работы в сфере ПОД/ФТ не менее 5 (пяти) лет;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Субъекты, получившие результаты тестирования ниже установленных значений допускаются к повторному тестированию через 14 (четырнадцать) календарных дней. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      наличие сертификатов о прохождении обучения в сфере ПОД/ФТ.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сертификат имеет юридическую силу в течение всего срока действия и может быть предъявлен в электронном или распечатанном виде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      9. Субъекты в целях подготовки и обучения в сфере ПОД/ФТ используют информацию, размещенную на официальном интернет-ресурсе уполномоченного органа в подразделе "Подготовка и обучение субъектов финансового мониторинга" раздела "В помощь СФМ".</w:t>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Учет прохождения субъектами программы обучения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...156 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Ответственный работник по ПОД/ФТ/ФРОМУ ведет учет прохождения сотрудниками программы обучения своевременно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Субъекты, осуществляющие свою деятельность единолично, ведут учет прохождения программы обучения самостоятельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сертификат, подтверждающий прохождение сотрудником субъекта программы обучения, приобщается к личному делу сотрудника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Учет лиц, прошедших тестирование, ведется уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2190,31 +2601,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>