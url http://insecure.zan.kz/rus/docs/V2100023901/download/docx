--- v0 (2025-11-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2721bd5" w14:textId="2721bd5">
+    <w:p w14:paraId="25e8155" w14:textId="25e8155">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1012,371 +1012,654 @@
         <w:t>
       2) заинтересованная общественность – общественность, интересы которой затрагиваются или могут быть затронуты принимаемыми решениями по вопросам, касающимся окружающей среды, или которая заинтересована участвовать в процессе принятия этих решений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z144" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) составитель отчета о возможных воздействиях – физическое и (или) юридическое лицо, имеющее лицензию на выполнение работ и оказание услуг в области охраны окружающей среды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z145" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) общественные слушания – одна из форм общественного участия в принятии государственных и управленческих решений, затрагивающих вопросы охраны окружающей среды и устойчивого развития Республики Казахстан, посредством открытых собраний, публичных обсуждений в Информационной системе уполномоченного органа в области охраны окружающей среды (далее – Информационная система);</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) видеоконференцсвязь – услуга связи с использованием информационно-коммуникационных технологий для интерактивного взаимодействия нескольких удаленных абонентов в режиме реального времени с возможностью обмена аудио- и видеоинформацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) государственный орган-разработчик – государственный орган, ответственный за разработку государственных программ в отраслях сельского хозяйства, лесного хозяйства, рыболовства, энергетики, промышленности (включая разведку и добычу полезных ископаемых), транспорта, управления отходами, водного хозяйства, телекоммуникаций, туризма, планирование развития городских и сельских территорий, использования и охраны земель, а также программ развития территорий и генеральных планов населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z146" w:id="19"/>
-[...15 lines deleted...]
-      5) видеоконференцсвязь – услуга связи с использованием информационно-коммуникационных технологий для интерактивного взаимодействия нескольких удаленных абонентов в режиме реального времени с возможностью обмена аудио- и видеоинформацией;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) инициатор общественных слушаний:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z147" w:id="20"/>
-[...15 lines deleted...]
-      6) государственный орган-разработчик – государственный орган, ответственный за разработку государственных программ в отраслях сельского хозяйства, лесного хозяйства, рыболовства, энергетики, промышленности (включая разведку и добычу полезных ископаемых), транспорта, управления отходами, водного хозяйства, телекоммуникаций, туризма, планирование развития городских и сельских территорий, использования и охраны земель, а также программ развития территорий и генеральных планов населенных пунктов;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инициатор намечаемой деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z148" w:id="21"/>
-[...15 lines deleted...]
-      7) инициатор общественных слушаний:</w:t>
+    <w:bookmarkStart w:name="z150" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местный исполнительный орган области, города республиканского значения, столицы в случае проведения общественных слушаний в отношении:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z149" w:id="22"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="24"/>
+    <w:bookmarkStart w:name="z151" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проектов планов мероприятий по охране окружающей среды в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 29 Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z152" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z152" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проектов сводных томов предельно допустимых выбросов населенных пунктов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 205 Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z153" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z153" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       государственный орган-разработчик, ответственный за разработку документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 51 Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z154" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z154" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организация, осуществляющая функции Бюро по наилучшим доступным техникам, в случае проведения общественных слушаний в отношении проектов справочников по наилучшим доступным техникам в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> части второй пункта 6 статьи 113 Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z155" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z155" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       некоммерческие организации в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 14 Кодекса в случае проведения общественной экологической экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z156" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Для размещения информации по общественным слушаниям в Информационной системе, официальных интернет-ресурсах местных исполнительных органов областей, городов республиканского значения, столицы и государственных органов-разработчиков проектов государственных программ в отраслях, перечисленных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1391,672 +1674,859 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 52 Кодекса, программ развития территорий и генеральных планов населенных пунктов создается специальная рубрика "Общественные слушания" по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z157" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ведение Информационной системы осуществляет подведомственная организация уполномоченного органа в области охраны окружающей среды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z158" w:id="31"/>
+    <w:bookmarkStart w:name="z158" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информационная система работает круглосуточно, за исключением выходных, праздничных дней и технических перерывов, связанных с проведением ремонтных работ. Регистрация писем-запросов и объявлений о проведении общественных слушаний, поступивших после 18.00 часов, осуществляется на следующий рабочий день.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z159" w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z159" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. При повторной подаче в уполномоченный орган в области охраны окружающей среды или местные исполнительные органы областей, городов республиканского значения, столицы заявления на государственную экологическую экспертизу после получения отказа в выдаче экологического разрешения (в случае, предусмотренном частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса) или отрицательного заключения государственной экологической экспертизы повторное проведение общественных слушаний не требуется, за исключением следующих случаев:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z160" w:id="33"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z160" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) если повторно подаваемое заявление и (или) прилагаемые документы предполагают существенные изменения в намечаемую деятельность, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 65 Кодекса, которые ранее не были рассмотрены на общественных слушаниях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z161" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) если в протоколе ранее проведенных общественных слушаний имеются замечания и (или) предложения общественности, не снятые их авторами в ходе проведения таких общественных слушаний;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z162" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) если при проведении общественных слушаний были допущены нарушения требований экологического законодательства Республики Казахстан к порядку проведения общественных слушаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z163" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае завершения общественных слушаний до начала процесса проведения государственной экологической экспертизы заявление на проведение государственной экологической экспертизы или заявление на выдачу экологического разрешения направляется в уполномоченный орган в области охраны окружающей среды или местные исполнительные органы областей, городов республиканского значения, столицы не позднее шести месяцев с даты подписания протокола общественных слушаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z164" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок проведения общественных слушаний в форме открытых собраний</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z161" w:id="34"/>
-[...15 lines deleted...]
-      2) если в протоколе ранее проведенных общественных слушаний имеются замечания и (или) предложения общественности, не снятые их авторами в ходе проведения таких общественных слушаний;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Общественные слушания в форме открытого собрания проводятся при:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z162" w:id="35"/>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="39"/>
+    <w:bookmarkStart w:name="z166" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) проведении стратегической экологической оценки (в том числе сопровождаемой оценкой трансграничных воздействий), в отношении проектов государственных программ в отраслях, перечисленных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 52 Кодекса, программ развития территорий и генеральных планов населенных пунктов, проекта отчета по стратегической экологической оценке;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z167" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проведении оценки воздействия на окружающую среду (в том числе сопровождаемой оценкой трансграничных воздействий), в отношении проектов отчетов о возможных воздействиях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z168" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разработке планов мероприятий по охране окружающей среды местными исполнительными органами областей, городов республиканского значения, столицы на трехлетнюю перспективу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z169" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществлении государственной экологической экспертизы по объектам государственной экологической экспертизы по:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z170" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проектным документациям по строительству и (или) эксплуатации объектов I категории, оказывающих негативное воздействие на окружающую среду, предусмотренным для получения экологического разрешения;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z167" w:id="40"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z171" w:id="44"/>
+    <w:bookmarkStart w:name="z171" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проектным документациям по строительству и (или) эксплуатации объектов II категорий, оказывающих негативное воздействие на окружающую среду, в том числе промышленных объектов, производственных зданий и сооружений, прочих сооружений, предусмотренных подпунктами 1), 2), 3) пункта 9 Правил определения общего порядка отнесения зданий и сооружений к технически сложным и (или) технологически сложным объектам, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 28 февраля 2015 года № 165 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10666) (далее – Правила № 165), за исключением объектов жилищно-гражданского назначения, предусмотренных подпунктами 1), 2), 3) пункта 9 Правил № 165;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z362" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проектная документация по нормативам эмиссий, проекты программы управления отходами объекта I категории, который эксплуатируется на основании комплексного экологического разрешения, выданного до 1 июля 2021 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным приказом и.о. Министра экологии и природных ресурсов РК от 30.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z172" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) разработке проектов сводных томов предельно допустимых выбросов населенных пунктов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z173" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Общественные слушания по документам, намечаемая деятельность по которым может оказывать воздействие на территорию одной и более административно-территориальных единиц (областей, городов республиканского значения, столицы, районов, городов областного, районного значения, сельских округов, поселков, сел), проводятся на территории каждой такой административно-территориальной единицы, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z174" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в каждой области, городе республиканского значения и столице, если затронута территория всей республики;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z362" w:id="45"/>
-[...15 lines deleted...]
-      проектная документация по нормативам эмиссий, проекты программы управления отходами объекта I категории, который эксплуатируется на основании комплексного экологического разрешения, выданного до 1 июля 2021 года.</w:t>
+    <w:bookmarkStart w:name="z175" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в каждой области, городе республиканского значения и (или) столице, если затронута территория нескольких областей, городов республиканского значения и (или) столицы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z176" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в каждом районе, если затронута территория нескольких районов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z177" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в каждом селе (сельском округе), поселке, городе областного и районного значения, если затронута территория нескольких сел (сельских округов), поселков, городов областного и районного значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z178" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если в районе намечаемая деятельность не оказывает воздействие на территорию населенных пунктов, общественные слушания проводятся на территории ближайшего населенного пункта к объекту намечаемой деятельности данного района.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным приказом и.о. Министра экологии и природных ресурсов РК от 30.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 142</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...140 lines deleted...]
-    <w:bookmarkStart w:name="z179" w:id="53"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Инициатор общественных слушаний (далее – Инициатор) деятельности направляет письмо-запрос на проведение общественных слушаний посредством Информационной системы в местные исполнительные органы соответствующих административно-территориальных единиц (областей, городов республиканского значения, столицы), которые полностью или частично расположены в пределах затрагиваемой территории, с указанием предлагаемых мест, доступных для общественности, даты и времени начала проведения общественных слушаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z180" w:id="54"/>
+    <w:bookmarkStart w:name="z180" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Местные исполнительные органы соответствующих административно-территориальных единиц (областей, городов республиканского значения, столицы) в течение пяти рабочих дней рассматривают письмо-запрос на проведение общественных слушаний по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2071,252 +2541,346 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, согласовывают проведение общественных слушаний и направляют письмо-ответ Инициатору по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z181" w:id="55"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z181" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Местный исполнительный орган соответствующих административно-территориальных единиц (областей, городов республиканского значения, столицы) не согласовывает проведение общественных слушаний с указанием мотивированных причин отказа в следующих случаях: если место проведения не относится согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил к территории административно-территориальных единиц, на которую может быть оказано воздействие в результате осуществления намечаемой деятельности; дата и время проведения выпадает на выходные и/или праздничные дни, нерабочее время.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z182" w:id="56"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Инициатор после согласования места, даты и времени проведения общественных слушаний, направляет в подведомственную организацию уполномоченного органа в области охраны окружающей среды и местные исполнительные органы соответствующих административно-территориальных единиц (областей, городов республиканского значения, столицы) посредством Информационной системы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z183" w:id="57"/>
+    <w:bookmarkStart w:name="z183" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заполненную форму рубрики "Общественные слушания" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z184" w:id="58"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z184" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) пакет документов, выносимых на общественные слушания в зависимости от предмета общественных слушаний в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z185" w:id="59"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z185" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) письмо-ответ о согласовании проведения общественных слушаний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z186" w:id="60"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z186" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) объявление о проведении общественных слушаний или подтверждающий документ о своевременном его размещении в периодическом печатном издании (газета) и не менее чем в одном теле- или радиоканале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z187" w:id="61"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z187" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. На общественные слушания, проводимые посредством открытого собрания, предоставляются следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z188" w:id="62"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z188" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) проекты государственных программ в отраслях, перечисленных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2331,232 +2895,232 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 52 Кодекса, программ развития территорий и генеральных планов населенных пунктов, проект отчета по стратегической экологической оценке, в том числе резюме отчета по стратегической экологической оценке, включающее краткие и обобщенные выводы по подпунктам 1), 2), 3), 4), 5), 6), 7), 8), 9), 10) пункта 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса (при стратегической экологической оценке, в том числе сопровождаемой оценкой трансграничных воздействий, в отношении, отчетов по стратегической экологической оценке);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z189" w:id="63"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z189" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) проект отчета о возможных воздействиях, в том числе краткое нетехническое резюме с обобщением информации, указанной в подпунктах 1), 2), 3), 4), 5), 6), 7), 8), 9), 10), 11), 12) пункта 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса (при оценке воздействия на окружающую среду, в том числе сопровождаемой оценкой трансграничных воздействий, в отношении проектов отчетов о возможных воздействиях);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z190" w:id="64"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z190" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проекты планов мероприятий по охране окружающей среды, разработанные на трехлетнюю перспективу (в отношении планов мероприятий по охране окружающей среды, разрабатываемых местными исполнительными органами областей, городов республиканского значения, столицы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z191" w:id="65"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z191" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в отношении объектов обязательной государственной экологической экспертизы в зависимости от вида объекта государственной экологической экспертизы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z192" w:id="66"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z192" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проектная документация по строительству и (или) эксплуатации объектов I категории, оказывающих негативное воздействие на окружающую среду, предусмотренная для получения экологического разрешения, нетехническое резюме к проектной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z193" w:id="67"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z193" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проектная документация по строительству и (или) эксплуатации объектов II категории, оказывающих негативное воздействие на окружающую среду, в том числе промышленных объектов, производственных зданий и сооружений, прочих сооружений, предусмотренных подпунктами 1), 2), 3) пункта 9 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правил № 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, нетехническое резюме к проектной документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z194" w:id="68"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z194" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Подведомственная организация уполномоченного органа в области охраны окружающей среды и местные исполнительные органы соответствующих административно-территориальных единиц (областей, городов республиканского значения, столицы) после получения документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, в течение двух рабочих дней размещают их вместе с объявлением о проведении общественных слушаний на официальных интернет-ресурсах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z195" w:id="69"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z195" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае отсутствия полноты представленных документов, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2571,992 +3135,1744 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, а также несоблюдения сроков размещения объявления, подведомственная организация возвращает их на доработку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z196" w:id="70"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Местные исполнительные органы соответствующих административно-территориальных единиц (областей, городов республиканского значения, столицы) при согласовании даты и времени проведения слушаний информируют Инициатора посредством Информационной системы о перечне заинтересованных государственных органов, в том числе местного исполнительного органа соответствующей административно-территориальной единицы (района, города областного и районного значения) или аппарата акимов соответствующих административно-территориальных единиц (сел, поселков, сельских округов), которые уведомляются и приглашаются Инициатором на общественные слушания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z197" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Документы, выносимые на общественные слушания, размещаются для ознакомления в Информационной системе и официальном интернет-ресурсе местных исполнительных органов соответствующих административно-территориальных единиц (областей, городов республиканского значения, столицы), а также на интернет-ресурсе государственного органа-разработчика, не менее, чем за тридцать календарных дней до даты проведения общественных слушаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z198" w:id="72"/>
+    <w:bookmarkStart w:name="z198" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Инициатор намечаемой деятельности для проведения общественных слушаний в форме открытых собраний организует распространение объявления о проведении общественных слушаний:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z199" w:id="73"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z199" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в средствах массовой информации, в том числе не менее чем в одном периодическом печатном издании (газета) и посредством не менее чем одного теле- или радиоканала, распространяемых и/или расположенных на территории всех соответствующих административно-территориальных единиц (областей, городов республиканского значения, столицы, районов, городов областного и районного значения, сел, поселков, сельских округов), полностью или частично затрагиваемых воздействием намечаемой деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z200" w:id="74"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в местах, доступных для заинтересованной общественности, в произвольной форме с указанием наименования проекта, даты, места и времени проведения общественных слушаний и ссылки на Информационную систему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z201" w:id="75"/>
+    <w:bookmarkStart w:name="z201" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В дополнение, для информирования заинтересованной общественности допускается использование иных способов информирования, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z202" w:id="76"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z202" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Дата проведения общественных слушаний посредством открытых собраний назначается не ранее двадцати рабочих дней с даты размещения объявления о проведении общественных слушаний в средствах массовой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z203" w:id="77"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Заинтересованные государственные органы и общественность размещают замечания и предложения в Информационной системе, а также направляют в местный исполнительный орган соответствующей административно-территориальной единицы (областей, городов республиканского значения, столицы) в письменной форме (на бумажных или электронных носителях) свои замечания и предложения к документам, выносимым на общественные слушания, не позднее трех рабочих дней до даты начала проведения общественных слушаний либо озвучивают свои замечания и предложения устно в ходе проведения общественных слушаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z204" w:id="78"/>
+    <w:bookmarkStart w:name="z204" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Замечания и предложения в письменной форме (на бумажных или электронных носителях), полученные от заинтересованных государственных органов и общественности, вносятся местным исполнительным органом соответствующей административно-территориальной единицы (областей, городов республиканского значения, столицы) или государственным орган-разработчиком в сводную таблицу, которая выносится на общественные слушания вместе с проектом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z205" w:id="79"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 19 предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полученные замечания и предложения размещаются подведомственной организацией уполномоченного в области охраны окружающей среды в Информационной системе в рубрике "Общественные слушания" и местными исполнительными органами соответствующих административно-территориальных единиц (областей, городов республиканского значения, столицы) на официальном интернет-ресурсе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z206" w:id="80"/>
+    <w:bookmarkStart w:name="z206" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Представитель местного исполнительного органа соответствующей административно-территориальной единицы (областей, городов республиканского значения, столицы, районов, городов областного и районного значения) или аппарата акима соответствующей административно-территориальной единицы (сел, поселков, сельских округов) или государственного органа-разработчика проводит регистрацию участников общественных слушаний открытого собрания при предъявлении документа, удостоверяющего личность, и вносит информацию в регистрационный лист участников общественных слушаний согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z207" w:id="81"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z207" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Участники общественных слушаний посредством видеоконференцсвязи регистрируются путем направления сообщения с указанием фамилии, имени и отчества (при наличии) посредством чата конференции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z208" w:id="82"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z208" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Общественные слушания проводятся под председательством представителя местного исполнительного органа административно-территориальной единицы (областей, городов республиканского значения, столицы, районов, городов областного и районного значения) или аппарата акима соответствующей административно-территориальной единицы (сел, поселков, сельских округов), на территории которой проводятся общественные слушания, или государственного органа-разработчика, с участием представителей уполномоченного органа в области охраны окружающей среды (для объектов I категории) (по согласованию), Инициатора (его представителя) и заинтересованной общественности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z209" w:id="83"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z209" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Местный исполнительный орган соответствующей административно-территориальной единицы (областей, городов республиканского значения, столицы, районов, городов областного и районного значения) или аппарата акима соответствующей административно-территориальной единицы (сел, поселков, сельских округов) или государственный орган-разработчик обеспечивает видео- и аудиозапись всего хода общественных слушаний с начала регистрации до закрытия общественных слушаний с подведением итогов общественных слушаний. При возникновении технических неполадок в процессе видео- аудиозаписи открытое собрание и видеоконференцсвязь приостанавливаются и возобновляются со времени восстановления возможности видео- аудиозаписи. О перерыве в видео- и аудиозаписи вносится отметка в протоколе слушаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z210" w:id="84"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z210" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Электронный носитель с видео- и аудиозаписью общественных слушаний подлежит приобщению к протоколу общественных слушаний согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил (далее – Протокол) посредством открытых собраний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z211" w:id="85"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z211" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Общественные слушания считаются несостоявшимися в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z212" w:id="86"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z212" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при отсутствии представителей заинтересованной общественности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z213" w:id="87"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z213" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при отсутствии доклада по документам общественных слушаний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z214" w:id="88"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при несоответствии информации, изложенной в документах, размещенных в Информационной системе и официальном интернет-ресурсе, докладу и документам, которые заслушиваются на общественных слушаниях посредством открытого собрания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z215" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при проведении общественных слушаний на территории административно–территориальных единиц, не входящих в перечень административно–территориальных единиц, на территорию которых может быть оказано воздействие в результате осуществления намечаемой деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z216" w:id="90"/>
+    <w:bookmarkStart w:name="z216" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О несостоявшихся слушаниях по вышеуказанным причинам объявляет председатель общественных слушаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z217" w:id="91"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z217" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местный исполнительный орган соответствующей административно-территориальной единицы (области, города республиканского значения, столицы) в течение трех рабочих дней размещает уведомление о несостоявшихся общественных слушаниях в Информационной системе и официальных интернет-ресурсах местных исполнительных органов областей, городов республиканского значения, столицы и государственных органов-разработчиков в рубрике "Общественные слушания".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z218" w:id="92"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z218" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Председатель общественных слушаний открывает общественные слушания и доводит до сведения участников общественных слушаний регламент общественных слушаний. Секретарь общественных слушаний выбирается простым большинством голосов из числа участников и утверждается регламент согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z219" w:id="93"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z219" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инициатор выступает с докладом по предмету общественных слушаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z220" w:id="94"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z220" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В процессе проведения общественных слушаний любое участвующее в них лицо озвучивает свои замечания и предложения согласно установленному регламенту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z221" w:id="95"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z221" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. При проведении общественных слушаний все замечания и предложения вносятся в протокол общественных слушаний. Замечания и предложения заинтересованных государственных органов и общественности, не сформулированные конкретно и не отражающие сути замечаний и предложений или явно не имеющие отношения к предмету общественных слушаний, вносятся в сводную таблицу замечаний и предложений с отметкой "не имеет отношения к предмету общественных слушаний".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z222" w:id="96"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z222" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Срок проведения открытого собрания общественных слушаний не превышает пять последовательных рабочих дней с даты, указанной в объявлении о проведении общественных слушаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z223" w:id="97"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z223" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. После завершения общественных слушаний секретарем общественных слушаний оформляется Протокол, в который включаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z224" w:id="98"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z224" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) все вопросы, замечания и предложения общественности, заинтересованной общественности и заинтересованных государственных органов, предоставленные в письменной форме или высказанные в ходе проведения общественных слушаний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z225" w:id="99"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z225" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ответы Инициатора на все поступившие вопросы, замечания и предложения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z226" w:id="100"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z226" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) информация о праве на обжалование протокола в судебном порядке и досудебном порядке согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административному</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> процедурно-процессуальному кодексу Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z227" w:id="101"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z227" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Протокол подписывается председателем и секретарем общественных слушаний в течение двух рабочих дней с даты завершения общественных слушаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z228" w:id="102"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 29 предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Местный исполнительный орган административно-территориальной единицы (областей, городов республиканского значения, столицы), на территории которой проведены общественные слушания, или государственный орган-разработчик, размещает подписанный Протокол, видео- и аудиозапись общественных слушаний в Информационной системе и на своем официальном интернет-ресурсе в срок не позднее двух рабочих дней со дня его подписания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z229" w:id="103"/>
+    <w:bookmarkStart w:name="z229" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При размещении Протокола, видео- и аудиозаписи общественных слушаний в Информационной системе местный исполнительный орган административно-территориальной единицы (областей, городов республиканского значения, столицы), удостоверяет его посредством электронной цифровой подписи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z230" w:id="104"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z230" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Общественные слушания проводятся в смешанном формате (открытого собрания и видеконференцсвязи).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z231" w:id="105"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z231" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для организации видеоконференции используется платформа, обеспечивающая возможность беспрерывного проведения слушаний без ограничения по времени и числу участников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z232" w:id="106"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z232" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Платформа для видеоконференции обеспечивает возможность визуализации материалов выступающих с докладами (презентации) и двусторонней связи для участников в режиме реального времени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z233" w:id="107"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z233" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии возможности организации видеоконференцсвязи, общественные слушания проводятся в формате открытого собрания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z234" w:id="108"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z234" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае введения чрезвычайного положения и (или) ограничительных мероприятий, в том числе карантина, чрезвычайных ситуаций социального, природного и техногенного характера, общественные слушания проводятся посредством видеоконференцсвязи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z235" w:id="109"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z235" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Доклад Инициатора на казахском и русском языках сопровождается электронной презентацией с использованием картографических материалов, демонстрирующих, в том числе, место намечаемой деятельности, план с изображением его границ, карту-схему взаиморасположения места осуществления намечаемой деятельности и ближайших к нему селитебных зон, населенных пунктов, водоемов (в том числе водоохранных зон, полос в случае их установления), особо охраняемых территорий, земель сельскохозяйственного назначения, земель государственного лесного фонда), с указанием расстояний до них.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z236" w:id="110"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z236" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Доклад Инициатора содержит:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z237" w:id="111"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z237" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) сведения, перечисленные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 57 Кодекса при проведении общественных слушаний по проектам Документов, отчетов по стратегической экологической оценке (при стратегической экологической оценке, в том числе сопровождаемой оценкой трансграничных воздействий);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z238" w:id="112"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z238" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) сведения, перечисленные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3571,968 +4887,1334 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 72 Кодекса (при условии выполнения </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 72 Кодекса при проведении общественных слушаний по проектам отчетов о возможном воздействии (при оценке воздействия на окружающую среду, в том числе сопровождаемой оценкой трансграничных воздействий);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z239" w:id="113"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z239" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) сведения, перечисленные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 29 Кодекса, при проведении общественных слушаний по планам мероприятий по охране окружающей среды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z240" w:id="114"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z240" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сведения по объектам, подлежащим обязательной государственной экологической экспертизе в соответствии с требованиями экологического законодательства Республики Казахстан к разрабатываемой документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z241" w:id="115"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z241" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) сведения по программам повышения экологической эффективности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 119 Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z242" w:id="116"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z242" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сведения об оценке альтернативных вариантов осуществления намечаемой деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z243" w:id="117"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z243" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Проведение общественных слушаний в форме открытого собрания в отношении проектов отчетов о возможных воздействиях</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z244" w:id="118"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z244" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. При отсутствии в протоколе замечаний и предложений заинтересованных государственных органов и общественности, а также замечаний и предложений, не снятых их авторами в ходе проведения общественных слушаний, председатель общественных слушаний в течение двух рабочих дней направляет подписанный протокол в уполномоченный орган в области охраны окружающей среды для подготовки заключения по результатам оценки воздействия на окружающую среду в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z245" w:id="119"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z245" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. При наличии в протоколе замечаний и предложений заинтересованных государственных органов и общественности, не снятых их авторами в ходе проведения общественных слушаний, Инициатор обеспечивает доработку проекта отчета о возможных воздействиях в соответствии с такими замечаниями и предложениями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z246" w:id="120"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z246" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. При повторной подаче в уполномоченный орган в области охраны окружающей среды проекта отчета о возможных воздействиях проведение повторных общественных слушаний не требуется, за исключением следующих случаев:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z247" w:id="121"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z247" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) если повторно подаваемый проект отчета о возможных воздействиях содержит существенные изменения в намечаемую деятельность, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 65 настоящего Кодекса, которые ранее не были рассмотрены на общественных слушаниях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z248" w:id="122"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z248" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) если в протоколе ранее проведенных общественных слушаний имеются замечания и (или) предложения общественности, не снятые их авторами в ходе проведения таких общественных слушаний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z249" w:id="123"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z249" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) если при проведении общественных слушаний были допущены нарушения требований экологического законодательства Республики Казахстан к порядку проведения общественных слушаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z250" w:id="124"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z250" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Повторные общественные слушания проводятся в соответствии с пунктами 1-15 и 18 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z251" w:id="125"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z251" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. В процессе проведения повторных общественных слушаний проект отчета о возможных воздействиях рассматривается в части, доработанной в соответствии с замечаниями и предложениями, внесенными в протокол первоначальных общественных слушаний, а также в части существенных изменений в намечаемую деятельность, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 65 Кодекса, которые были внесены в проект отчета о возможных воздействиях и ранее не были рассмотрены на общественных слушаниях. Если при доработке проекта отчета о возможных воздействиях не были учтены какие-либо замечания и предложения, внесенные в протокол первоначальных общественных слушаний, в процессе проведения повторных общественных слушаний также рассматриваются причины отказа Инициатора от доработки проекта отчета о возможных воздействиях в этой части.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z252" w:id="126"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z252" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В процессе проведения повторных общественных слушаний любое участвующее в них лицо вправе озвучить свои замечания и предложения в пределах вопросов, подлежащих рассмотрению при проведении повторных общественных слушаний согласно части первой настоящего пункта. Замечания и предложения, которые не относятся к указанным вопросам, не подлежат учету при проведении повторных общественных слушаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z253" w:id="127"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z253" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если при проведении предыдущих общественных слушаний были допущены нарушения требований экологического законодательства Республики Казахстан к порядку проведения общественных слушаний, в процессе проведения повторных общественных слушаний проект отчета о возможных воздействиях рассматривается в полном объеме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z254" w:id="128"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z254" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. В случае несогласия Инициатора с замечаниями и предложениями заинтересованных государственных органов и общественности, которые не были сняты их авторами в ходе проведения повторных общественных слушаний, соответствующее мнение Инициатора вносится в протокол повторных общественных слушаний, который направляется вместе с заявлением на проведение заседания экспертной комиссии от местного исполнительного органа соответствующей административно-территориальной единицы областей, городов республиканского значения, столицы в уполномоченный орган в области охраны окружающей среды, после чего разногласия по спорным вопросам разрешаются в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z255" w:id="129"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 37 предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Протокол заседания экспертной комиссии размещается не позднее двух рабочих дней с даты подписания в Информационной системе, местными исполнительными органами областей, городов республиканского значения, столицы и государственным органом-разработчиком – на официальном интернет-ресурсе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z256" w:id="130"/>
+    <w:bookmarkStart w:name="z256" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. В случае принятия экспертной комиссией решения о необходимости доработки проекта отчета о возможных воздействиях, уполномоченный орган в области охраны окружающей среды не позднее семи рабочих дней с даты подписания протокола экспертной комиссией направляют Инициатору проект отчета на доработку, после чего положения настоящих Правил применяются повторно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z257" w:id="131"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z257" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок проведения общественных слушаний в форме публичного обсуждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z258" w:id="132"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 39 предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Общественные слушания в форме публичного обсуждения в Информационной системе проводятся Инициатором по:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z259" w:id="133"/>
+    <w:bookmarkStart w:name="z259" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) проектной документации по строительству и (или) эксплуатации объектов жилищно-гражданского назначения, предусмотренных пунктом 9 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правил № 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в процессе проведения государственной экологической экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z260" w:id="134"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z260" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) проектам, перечисленным в подпунктах 2), 3), 4), 5), 6), 7), 8, 9) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z261" w:id="135"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z261" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проектам программ повышения экологической эффективности, в том числе в случае полного или частичного пересмотра программ, ранее согласованных с уполномоченным органом в области охраны окружающей среды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z262" w:id="136"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z262" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проектам справочников по наилучшим доступным техникам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z263" w:id="137"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 40 предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Инициатор для проведения общественных слушаний в форме публичных обсуждений не позднее чем за пять рабочих дней до даты начала проведения публичных обсуждений организует опубликование объявления на казахском и русском языках, не менее чем в одном средстве массовой информации (в периодическом печатном издании, через теле- или радиоканал) распространяемом на территории всех соответствующих административно-территориальных единиц (областей, городов республиканского значения, столицы, районов, городов областного и районного значения, сел, поселков, сельских округов) полностью или частично расположенных в пределах затрагиваемой территории, а также в местах, доступных для заинтересованной общественности, в произвольной форме с указанием Инициатора, наименования проекта, сроков проведения общественных слушаний в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил и ссылки на Информационную систему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z264" w:id="138"/>
+    <w:bookmarkStart w:name="z264" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Местные исполнительные органы соответствующих административно-территориальных единиц (областей, городов республиканского значения, столицы) определяют лицо, ответственное за координацию общественных слушаний в форме публичного обсуждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z265" w:id="139"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 42 предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Для проведения общественных слушаний посредством публичных обсуждений в Информационной системе Инициатором размещаются следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z266" w:id="140"/>
+    <w:bookmarkStart w:name="z266" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) проектная документация по строительству и (или) эксплуатации объектов жилищно-гражданского назначения, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил № 165;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z267" w:id="141"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z267" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) проектная документация по объектам, перечисленным в подпунктах 2), 3), 4), 5), 6), 7), 8, 9) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z268" w:id="142"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z268" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проекты программ повышения экологической эффективности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z269" w:id="143"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z269" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проекты справочников по наилучшим доступным техникам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z270" w:id="144"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z270" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) подтверждающий документ о своевременном размещении объявления о проведении общественных слушаний посредством публичных обсуждений не менее чем в одном средстве массовой информации (в периодическом печатном издании, через теле- или радиоканал) и в местах, доступных для заинтересованной общественности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z271" w:id="145"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z271" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Подведомственная организация уполномоченного органа в области охраны окружающей среды в течение двух рабочих дней опубликовывает документы, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, в Информационной системе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z272" w:id="146"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z272" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае несоответствия представленных документов </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4567,471 +6249,755 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, а также сроков, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, подведомственная организация возвращает их на доработку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z273" w:id="147"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z273" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Проекты, подлежащие публичному обсуждению, будут доступны с даты их размещения для предоставления замечаний и предложений в течение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z274" w:id="148"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z274" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) двадцати рабочих дней – по объектам, указанным в подпунктах 3), 4), 5), 6), 7), 8) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z275" w:id="149"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z275" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) двадцати рабочих дней по проектам программ повышения экологической эффективности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z276" w:id="150"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z276" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в рамках процедуры выдачи экологических разрешений в течение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z277" w:id="151"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z277" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       пятнадцати рабочих дней – по проектной документации по строительству и (или) эксплуатации объектов жилищно-гражданского назначения, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил № 165, относящейся к объектам II категории, оказывающим негативное воздействие на окружающую среду;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z278" w:id="152"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z278" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       десяти рабочих дней – по объектам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 9)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 87 Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z279" w:id="153"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z279" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) пяти рабочих дней – по объектам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 87 Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z280" w:id="154"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z280" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) десяти рабочих дней – по проектам справочникам по наилучшим доступным техникам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z281" w:id="155"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z281" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Замечания и предложения по обсуждаемым проектам принимаются до 18.00 часов последнего дня публичного обсуждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z282" w:id="156"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z282" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Замечания и предложения заинтересованных государственных органов и общественности, не сформулированные конкретно и не отражающие сути замечаний и предложений или явно не имеющие отношения к предмету общественных слушаний, вносятся в сводную таблицу замечаний и предложений с отметкой "не имеет отношения к предмету общественных слушаний".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z283" w:id="157"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 44 предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Подведомственная организация уполномоченного органа в области охраны окружающей среды в однодневный срок размещает поступившие замечания и предложения в Информационной системе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z284" w:id="158"/>
+    <w:bookmarkStart w:name="z284" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В период срока публичного обсуждения, Инициатор отвечает на замечания и предложения, поступившие в Информационную систему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z285" w:id="159"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z285" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. По результатам проведения общественных слушаний посредством публичных обсуждений ответственное лицо местного исполнительного органа соответствующей административно-территориальной единицы (областей, городов республиканского значения, столицы) в течение двух рабочих дней оформляет и подписывает посредством электронной цифровой подписи протокол по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z286" w:id="160"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 46 предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Местный исполнительный орган соответствующей административно-территориальной единицы (областей, городов республиканского значения, столицы), на территории которой проведены общественные слушания, в срок не позднее двух рабочих дней со дня подписания протокола размещает его в Информационной системе и своем официальном интернет-ресурсе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z287" w:id="161"/>
+    <w:bookmarkStart w:name="z287" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. В случае отсутствия обоснованных ответов Инициатора на поступившие замечания и предложения к проектным документам государственной экологической экспертизы, орган, осуществляющий государственную экологическую экспертизу, направляет ответ о необходимости проведения повторных публичных обсуждений по объектам, предусмотренным подпунктами 2), 3), 4), 5), 6), 7), 8, 9) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5162,328 +7128,328 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z290" w:id="162"/>
+    <w:bookmarkStart w:name="z290" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Специальная рубрика "Общественные слушания"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z291" w:id="163"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z291" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Объявление о проведении общественных слушаний содержит: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z292" w:id="164"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z292" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование проекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z293" w:id="165"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z293" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) список административно-территориальных единиц, на территорию которых может быть оказано воздействие и на территории которых будут проведены общественные слушания (если общественные слушания по одному и тому же предмету слушаний проводятся более чем в одной административно-территориальной единице), географические координаты участка и географические координаты территории воздействия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z294" w:id="166"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z294" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) место, дата и время начала проведения общественных слушаний. Срок проведения открытого собрания продлевается до пяти последовательных рабочих дней по решению участников общественных слушаний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z295" w:id="167"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z295" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) реквизиты и контактные данные Инициатора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z296" w:id="168"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z296" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) реквизиты и контактные данные составителей отчетов о возможных воздействиях, или внешних привлеченных экспертов по подготовке отчетов по стратегической экологической оценке, или разработчиков документации объектов государственной экологической экспертизы, программ повышения эффективности, планов мероприятий по охране окружающей среды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z297" w:id="169"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z297" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ссылку на в Информационную систему и официальный интернет-ресурс местного исполнительного органа соответствующей административно-территориальной единицы (областей, городов республиканского значения, столицы), для ознакомления с документами, выносимыми на общественные слушания, а после и с опубликованным протоколом общественных слушаний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z298" w:id="170"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z298" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) электронный адрес и номер(-а) телефона для получения дополнительной информации о намечаемой деятельности, проведении общественных слушаний, а также запроса копий документов, относящихся к намечаемой деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z299" w:id="171"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z299" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) электронный адрес и почтовый адрес уполномоченного органа в области охраны окружающей среды и местного исполнительного органа областей, городов республиканского значения, столицы, на которые общественность и заинтересованная общественность направляет свои замечания и предложения в бумажной или электронной форме по документам, выносимым на общественные слушания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z300" w:id="172"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z300" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) подтверждающий документ о своевременном размещении объявления о проведении общественных слушаний в периодическом печатном издании (газета);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z301" w:id="173"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z301" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) подтверждающий документ о своевременном размещении объявления о проведении общественных слушаний не менее чем в одном теле- или радиоканале;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z302" w:id="174"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z302" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) фото объявлений о проведении общественных слушаний посредством открытых собраний, размещенных в местах, доступных для общественности, с угловым электронным штампом датой и временем съемки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z303" w:id="175"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z303" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) ссылку на платформу для видеоконференцсвязи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5614,88 +7580,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z306" w:id="176"/>
+    <w:bookmarkStart w:name="z306" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Письмо-запрос на проведение общественных слушаний</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z307" w:id="177"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z307" w:id="157"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(регистрационные данные письма, исходящий номер, дата)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6438,88 +8404,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z310" w:id="178"/>
+    <w:bookmarkStart w:name="z310" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Письмо-ответ инициатору общественных слушаний</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z311" w:id="179"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z311" w:id="159"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(регистрационные данные письма, исходящий номер, дата)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7092,68 +9058,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z314" w:id="180"/>
+    <w:bookmarkStart w:name="z314" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Регистрационный лист участников общественных слушаний</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7593,50 +9559,136 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа Министра экологии и природных ресурсов Республики Казахстан от 13 мая 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7767,88 +9819,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z317" w:id="181"/>
+    <w:bookmarkStart w:name="z317" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Протокол общественных слушаний в форме открытого собрания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z318" w:id="182"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z318" w:id="162"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Наименование местного исполнительного органа административно-</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>территориальной единицы (областей, городов республиканского значения, столицы,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7913,118 +9965,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z319" w:id="183"/>
+      <w:bookmarkStart w:name="z319" w:id="163"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Предмет общественных слушаний:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное, точное наименование рассматриваемых проектных документов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z320" w:id="184"/>
+      <w:bookmarkStart w:name="z320" w:id="164"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Наименование уполномоченного органа в области охраны окружающей среды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и местного исполнительного органа (областей, городов республиканского значения,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8089,64 +10141,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z321" w:id="185"/>
+      <w:bookmarkStart w:name="z321" w:id="165"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Местонахождение намечаемой деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8160,64 +10212,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>намечаемой деятельности)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z322" w:id="186"/>
+      <w:bookmarkStart w:name="z322" w:id="166"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Наименование всех административно-территориальных единиц, затронутых</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>возможным воздействием намечаемой деятельности:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8265,64 +10317,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>деятельности и на территории которых будут проведены общественные слушания)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z323" w:id="187"/>
+      <w:bookmarkStart w:name="z323" w:id="167"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Реквизиты и контактные данные Инициатора:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8336,64 +10388,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>телефоны, факсы, электронные почты, сайты)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z324" w:id="188"/>
+      <w:bookmarkStart w:name="z324" w:id="168"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Реквизиты и контактные данные составителей отчетов о возможных воздействиях,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>или внешних привлеченных экспертов по подготовке отчетов по стратегической</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8458,64 +10510,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>факсы, электронные почты, сайты)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z325" w:id="189"/>
+      <w:bookmarkStart w:name="z325" w:id="169"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Дата, время, место проведения общественных слушаний (дата(-ы) и время</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>открытого собрания общественных слушаний):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8563,64 +10615,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>общественных слушаний указываются все даты).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z326" w:id="190"/>
+      <w:bookmarkStart w:name="z326" w:id="170"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Копия письма-запроса от Инициатора и копия письма-ответа местных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительных органов административно-территориальных единиц (областей,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8634,101 +10686,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>общественных слушаний прилагается к настоящему протоколу общественных слушаний.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z327" w:id="191"/>
+      <w:bookmarkStart w:name="z327" w:id="171"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Регистрационный лист участников общественных слушаний прилагается</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>к настоящему протоколу общественных слушаний.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z328" w:id="192"/>
+      <w:bookmarkStart w:name="z328" w:id="172"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Информация о проведении общественных слушаний распространена на казахском</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и русском языках следующими способами:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9150,64 +11202,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Фотоматериалы прилагаются к настоящему протоколу общественных слушаний.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z329" w:id="193"/>
+      <w:bookmarkStart w:name="z329" w:id="173"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Решения участников общественных слушаний:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9289,64 +11341,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z330" w:id="194"/>
+      <w:bookmarkStart w:name="z330" w:id="174"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Сведения о всех заслушанных докладах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9428,64 +11480,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>прилагаются к настоящему протоколу общественных слушаний.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z331" w:id="195"/>
+      <w:bookmarkStart w:name="z331" w:id="175"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Сводная таблица, которая является неотъемлемой частью протокола</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>общественных слушаний, и содержит все замечания и предложения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9587,64 +11639,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"не имеют отношения к предмету общественных слушаний".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z332" w:id="196"/>
+      <w:bookmarkStart w:name="z332" w:id="176"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мнение участников общественных слушаний о проекте и качестве</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>рассматриваемых документов (с обоснованием), заслушанных докладов на предмет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9692,118 +11744,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>организации, мнения и рекомендации)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z333" w:id="197"/>
+      <w:bookmarkStart w:name="z333" w:id="177"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Обжалование протокола общественных слушаний возможно в судебном</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и досудебном порядке согласно Административному процедурно-процессуальному</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексу Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z334" w:id="198"/>
+      <w:bookmarkStart w:name="z334" w:id="178"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Председатель общественных слушаний:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9817,64 +11869,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>представителем которой является, подпись, дата)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z335" w:id="199"/>
+      <w:bookmarkStart w:name="z335" w:id="179"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Секретарь общественных слушаний:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9882,68 +11934,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя и отчество (при наличии), должность, наименование организации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>представителем которой является, подпись, дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z336" w:id="200"/>
+    <w:bookmarkStart w:name="z336" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сводная таблица замечаний и предложений, полученных до и во время проведения общественных слушаний</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10511,188 +12563,188 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z339" w:id="201"/>
+    <w:bookmarkStart w:name="z339" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Регламент проведения общественных слушаний в форме открытого собрания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z340" w:id="202"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z340" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Регистрация участников общественных слушаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z341" w:id="203"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z341" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Открытие общественных слушаний в согласованное время.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z342" w:id="204"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z342" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выступления докладчиков (продолжительность устанавливается отдельно в каждом конкретном случае). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z343" w:id="205"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z343" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обсуждение докладов (продолжительность устанавливается в каждом конкретном случае).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z344" w:id="206"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z344" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По докладам заслушиваются замечания и предложения участников общественных слушаний. Докладчики, в свою очередь, отвечают участникам общественных слушаний на их замечания и предложения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z345" w:id="207"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z345" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подведение итогов общественных слушаний (продолжительность устанавливается в каждом конкретном случае).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10823,88 +12875,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z348" w:id="208"/>
+    <w:bookmarkStart w:name="z348" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Протокол общественных слушаний в форме публичного обсуждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z349" w:id="209"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z349" w:id="189"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Наименование местного исполнительного органа административно-</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>территориальной единицы (областей, городов республиканского значения, столицы),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10935,118 +12987,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z350" w:id="210"/>
+      <w:bookmarkStart w:name="z350" w:id="190"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Предмет общественных слушаний:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное, точное наименование рассматриваемых проектных документов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z351" w:id="211"/>
+      <w:bookmarkStart w:name="z351" w:id="191"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Наименование уполномоченного органа в области охраны окружающей среды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>или местного исполнительного органа области, городов республиканского значения,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11077,64 +13129,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z352" w:id="212"/>
+      <w:bookmarkStart w:name="z352" w:id="192"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Местонахождение намечаемой деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11148,64 +13200,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>намечаемой деятельности)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z353" w:id="213"/>
+      <w:bookmarkStart w:name="z353" w:id="193"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Наименование всех административно-территориальных единиц, затронутых</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>возможным воздействием намечаемой деятельности:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11253,64 +13305,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>деятельности и на территории которых будут проведены общественные слушания)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z354" w:id="214"/>
+      <w:bookmarkStart w:name="z354" w:id="194"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Реквизиты и контактные данные Инициатора:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11324,64 +13376,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>телефоны, факсы, электронные почты, сайты)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z355" w:id="215"/>
+      <w:bookmarkStart w:name="z355" w:id="195"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Реквизиты и контактные данные разработчиков документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11412,101 +13464,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и другую информацию)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z356" w:id="216"/>
+      <w:bookmarkStart w:name="z356" w:id="196"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Период проведения общественных слушаний:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z357" w:id="217"/>
+      <w:bookmarkStart w:name="z357" w:id="197"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Информация о проведении общественных слушаний распространена</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>на казахском и русском языках следующими способами:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11520,64 +13572,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z358" w:id="218"/>
+      <w:bookmarkStart w:name="z358" w:id="198"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сводная таблица, которая является неотъемлемой частью протокола</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>общественных слушаний, и содержит замечания и предложения заинтересованных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11642,64 +13694,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с отметкой "не имеют отношения к предмету общественных слушаний".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z359" w:id="219"/>
+      <w:bookmarkStart w:name="z359" w:id="199"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Обжалование протокола общественных слушаний возможно в судебном порядке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">и досудебном порядке согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административному</w:t>
@@ -11716,64 +13768,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексу Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z360" w:id="220"/>
+      <w:bookmarkStart w:name="z360" w:id="200"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Ответственное лицо местного исполнительного органа соответствующей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>административно-территориальной единицы (областей, городов республиканского</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11815,68 +13867,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя и отчество (при наличии), должность, наименование организации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>представителем которой является, подпись, дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z361" w:id="221"/>
+    <w:bookmarkStart w:name="z361" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сводная таблица замечаний и предложений, полученных во время проведения общественных слушаний в форме публичных обсуждений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12302,322 +14354,322 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 августа 2021 года № 286</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z133" w:id="222"/>
+    <w:bookmarkStart w:name="z133" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z134" w:id="223"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z134" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра охраны окружающей среды Республики Казахстан от 7 мая 2007 года № 135-п "Об утверждении Правил проведения общественных слушаний" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 4687).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z135" w:id="224"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z135" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра охраны окружающей среды Республики Казахстан от 2 апреля 2012 года № 88-ө "О внесении изменений в приказ Министра охраны окружающей среды Республики Казахстан от 7 мая 2007 года № 135-П "Об утверждении Правил проведения общественных слушаний"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за 7589).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z136" w:id="225"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z136" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра охраны окружающей среды Республики Казахстан от 26 марта 2013 года № 50-ө "О внесении изменений в приказ Министра охраны окружающей среды Республики Казахстан от 7 мая 2007 года № 135-ө "Об утверждении Правил проведения общественных слушаний"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 8427).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z137" w:id="226"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z137" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра энергетики Республики Казахстан от 21 июня 2016 года № 260 "О внесении изменений в приказ Министра охраны окружающей среды Республики Казахстан от 7 мая 2007 года № 135-п "Об утверждении Правил проведения общественных слушаний" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 13957).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z138" w:id="227"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z138" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра энергетики Республики Казахстан от 8 сентября 2017 года № 307 "О внесении изменений и дополнения в приказ Министра охраны окружающей среды Республики Казахстан от 7 мая 2007 года № 135-п "Об утверждении Правил проведения общественных слушаний" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 15834).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12943,31 +14995,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>