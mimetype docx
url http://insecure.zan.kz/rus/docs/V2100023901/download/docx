--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="25e8155" w14:textId="25e8155">
+    <w:p w14:paraId="c0b82bc" w14:textId="c0b82bc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -14621,55 +14621,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14995,31 +14995,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>