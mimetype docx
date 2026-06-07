--- v0 (2025-10-03)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e5a3aca" w14:textId="e5a3aca">
+    <w:p w14:paraId="b89e4a6" w14:textId="b89e4a6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -703,1940 +703,2518 @@
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей" (далее – Закон) и определяют порядок ведения делопроизводства частным судебным исполнителем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Организацию, правильное ведение делопроизводства, хранение, учет, а также передачу дел в региональную палату частных судебных исполнителей (при прекращении деятельности) обеспечивает частный судебный исполнитель.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Делопроизводство в конторе частного судебного исполнителя ведется на бумажном носителе, а также с использованием автоматизированной информационной системы органов исполнительного производства (далее – АИС ОИП).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Использование частным судебным исполнителем сведений из государственных электронных информационных ресурсов посредством АИС ОИП в личных целях не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. При приостановлении, прекращении действия либо лишении лицензии частного судебного исполнителя, исключении его из членства в Республиканской палате частных судебных исполнителей (далее – Республиканская палата) доступ частного судебного исполнителя к АИС ОИП блокируется. При этом в АИС ОИП указываются реквизиты и данные соответствующего приказа руководителя уполномоченного органа (дата, номер приказа, срок и основание приостановления или прекращения). Доступ к электронным архивным исполнительным производствам частного судебного исполнителя, находящимся в электронной базе АИС ОИП, передается другому частному судебному исполнителю в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> распределения исполнительных документов между частными судебными исполнителями утвержденных приказом Министра юстиции Республики Казахстан от 29 декабря 2015 года № 652 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 97449).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При приостановлении действия лицензии частного судебного исполнителя исполнительные производства, находящиеся у него на исполнении, направляются в региональную палату частных судебных исполнителей для передачи другому частному судебному исполнителю, о чем извещаются стороны исполнительного производства в течение десяти календарных дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При прекращении действия либо лишения лицензии частного судебного исполнителя или исключении его из членства в Республиканской палате архивные документы и исполнительные производства сдаются в региональную палату частных судебных исполнителей для передачи другому частному судебному исполнителю (неоконченные исполнительные производства) либо для хранения (архивные документы и оконченные исполнительные производства).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. О произведенной передаче документов и исполнительных производств (на бумажном носителе) составляется акт приема-передачи документов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      6. При приостановлении действия лицензии частного судебного исполнителя исполнительные производства, находящиеся у него на исполнении, направляются в региональную палату частных судебных исполнителей для передачи другому частному судебному исполнителю, о чем извещаются стороны исполнительного производства в течение десяти календарных дней.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок делопроизводства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      7. При прекращении действия либо лишения лицензии частного судебного исполнителя или исключении его из членства в Республиканской палате архивные документы и исполнительные производства сдаются в региональную палату частных судебных исполнителей для передачи другому частному судебному исполнителю (неоконченные исполнительные производства) либо для хранения (архивные документы и оконченные исполнительные производства).</w:t>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В документах организационно-распорядительного характера, исходящих от частных судебных исполнителей, указывается фамилия, имя, отчество (при наличии) частного судебного исполнителя, почтовый адрес и территория деятельности частного судебного исполнителя, по которому частным судебным исполнителем осуществляется деятельность по исполнению исполнительных документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      8. О произведенной передаче документов и исполнительных производств (на бумажном носителе) составляется акт приема-передачи документов.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заголовок документа (протокол, постановление, акт, представление, запрос) печатается заглавными буквами и отражает содержание документа. Наименование вида документа к заголовку печатается прописными буквами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок делопроизводства</w:t>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При написании адреса в документе соблюдаются следующие реквизиты:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      9. В документах организационно-распорядительного характера, исходящих от частных судебных исполнителей, указывается фамилия, имя, отчество (при наличии) частного судебного исполнителя, почтовый адрес и территория деятельности частного судебного исполнителя, по которому частным судебным исполнителем осуществляется деятельность по исполнению исполнительных документов.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ адресуется организации (организациям), ее структурному подразделению или физическому лицу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      Заголовок документа (протокол, постановление, акт, представление, запрос) печатается заглавными буквами и отражает содержание документа. Наименование вида документа к заголовку печатается прописными буквами.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) почтовый адрес корреспондента указывается полностью после названия организации (организаций), которой (которым) направляется документ. При направлении документа физическому лицу сначала указывается почтовый адрес, а затем фамилия и инициалы получателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      10. При написании адреса в документе соблюдаются следующие реквизиты:</w:t>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Датирование документов производится двумя способами:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      1) документ адресуется организации (организациям), ее структурному подразделению или физическому лицу;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      словесно-цифровым способом – день месяца и год оформляются арабскими цифрами, месяц – прописью, например: 15 сентября 2008 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      2) почтовый адрес корреспондента указывается полностью после названия организации (организаций), которой (которым) направляется документ. При направлении документа физическому лицу сначала указывается почтовый адрес, а затем фамилия и инициалы получателя.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифровым способом день месяца и месяц двумя парами арабских цифр, разделенными точкой, год – четырьмя арабскими цифрами, например: 15.09.2008 г.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      11. Датирование документов производится двумя способами:</w:t>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если документ составлен не на бланке, дата проставляется ниже подписи с левой стороны документа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      словесно-цифровым способом – день месяца и год оформляются арабскими цифрами, месяц – прописью, например: 15 сентября 2008 года;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Все экземпляры служебных документов подписываются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      цифровым способом день месяца и месяц двумя парами арабских цифр, разделенными точкой, год – четырьмя арабскими цифрами, например: 15.09.2008 г.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В состав подписи документа входят: наименование должности лица, подписавшего документ, личная подпись и его расшифровка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      Если документ составлен не на бланке, дата проставляется ниже подписи с левой стороны документа.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Приложения к документу перечисляются после текста документа с указанием количества листов в каждом приложении и числа их экземпляров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      12. Все экземпляры служебных документов подписываются.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если документ имеет приложения, упоминаемые в тексте, то в приложении указывается лишь количество листов и число экземпляров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      В состав подписи документа входят: наименование должности лица, подписавшего документ, личная подпись и его расшифровка.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. При ответе на запрос также делается ссылка на номер и дату документа – запроса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Создаваемые документы оформляются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> документирования, управления документацией и использования систем электронного документооборота в государственных и негосударственных организациях, утвержденными постановлением Правительства Республики Казахстан от 31 октября 2018 года № 703.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+        <w:t xml:space="preserve"> документирования, управления документацией и использования систем электронного документооборота в государственных и негосударственных организациях, утвержденными приказом Министра культуры и спорта Республики Казахстан от 25 августа 2023 года № 236 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 33339).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Регистрации подлежат документы (в том числе заявления), поступившие в контору частного судебного исполнителя либо частному судебному исполнителю и отправляемые документы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Для учета документов и контроля за их движением ведется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       журнал регистрации входящих документов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       журнал регистрации исходящих документов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. При приеме поступивших документов, прежде всего, отбираются документы, доставленные не по назначению, а также проверяется целостность вложения. Ошибочно доставленные документы пересылаются (возвращаются) по принадлежности, без регистрации в журнале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если обнаружено отсутствие документов или приложений к ним, об этом делается сообщение отправителю (в письменной, либо устной форме).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Документы, поступающие к частному судебному исполнителю, подлежат регистрации в журнале входящей корреспонденции. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Регистрация поступивших документов в рабочее время – в день поступления, поступивших в нерабочее время – на следующий рабочий день.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. На входящем документе, в нижнем правом поле первого листа проставляется штамп, с указанием даты и номера его регистрации, который соответствует порядковому номеру в журнале регистрации входящей корреспонденции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Отправляемые документы регистрируются в журнале исходящей корреспонденции.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. На документе в верхнем левом поле первого листа проставляется штамп, с указанием даты и номера его регистрации, который соответствует порядковому номеру в журнале регистрации исходящей корреспонденции. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Образец регистрационного штампа согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 25 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Корреспонденция направляется адресатам по почте, нарочно либо посредством АИС ОИП или с использованием технических средств связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Исполнительные документы на бумажном носителе, поступившие частному судебному исполнителю из региональной палаты, регистрируются как входящий документ в журнале регистрации входящих документов. На сопроводительном письме проставляются регистрационный штамп по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, а также дата и номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 – в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27. Исключен приказом Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 28 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. На каждый принятый к производству исполнительный документ частным судебным исполнителем оформляется исполнительное производство (исполнительное дело), в которое включаются все документы, образующиеся в процессе исполнения. Номер исполнительного производства присваивается АИС ОИП автоматически.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Частный судебный исполнитель при оформлении исполнительного производства включает в него обложку дела, напечатанную на листе бумаги формата А 4 с частично заполненными реквизитами (номер и дата возбуждения исполнительного производства, наименование исполнительного округа, инициалы и фамилия частного судебного исполнителя, предмет исполнения, должник, взыскатель), бланк внутренней описи дела и материалы (документы) по исполнительному производству.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. При присоединении к взысканию в отношении одного должника несколько исполнительных производств, в том числе в отношении нескольких должников по солидарному взысканию, частный судебный исполнитель присоединяет их в одно исполнительное производство, в которое помещаются составленный им реестр взыскателей и исполнительные производства.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      25. Корреспонденция направляется адресатам по почте, нарочно либо посредством АИС ОИП или с использованием технических средств связи.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Письменные обращения сторон исполнительного производства, поступившие к частному судебному исполнителю, в том числе жалобы, заявления о ходе исполнительного производства, об отзыве исполнительного документа, о предоставлении банковских реквизитов, об изменении местожительства должника (взыскателя) при ведении делопроизводства на бумажном носителе, учитываются частным судебным исполнителем в журнале входящей корреспонденции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Обращения сторон исполнительного производства, носящие процессуальный характер, частные судебные исполнители приобщают в соответствующие исполнительные производства с приложением копий ответов на них. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обращения общего характера (жалобы, запросы уполномоченных органов и заявления) с приложением ответов, хранятся в соответствующих нарядах согласно утвержденной номенклатуре дел.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Учет создаваемых и получаемых документов, группировка документов в дела, определение сроков их хранения частным судебным исполнителем регулируются номенклатурой дел.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Номенклатура дел частных судебных исполнителей утверждается Республиканской палатой. Региональные палаты и частные судебные исполнители могут по мере необходимости завести дополнительные номенклатурные наряды. Номенклатура дел вводится в действие с 1 января соответствующего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. В номенклатуре дел предусматриваются резервные номера, с тем, чтобы в случае необходимости в течение года завести дополнительные наряды, не предусмотренные ранее.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. По окончании года в номенклатуру дел вносится итоговая запись о количестве заведенных нарядов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экземпляр номенклатуры дел (копия), как учетный документ для дел временного хранения, остается в архиве судебного исполнителя.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      Обращения общего характера (жалобы, запросы уполномоченных органов и заявления) с приложением ответов, хранятся в соответствующих нарядах согласно утвержденной номенклатуре дел.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. В наряды группируются документы одного года. Внутри наряда они систематизируются в хронологическом порядке, причем документ-ответ располагаться после документа-запроса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      33. Учет создаваемых и получаемых документов, группировка документов в дела, определение сроков их хранения частным судебным исполнителем регулируются номенклатурой дел.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. При формировании нарядов соблюдаются следующие требования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      34. Номенклатура дел частных судебных исполнителей утверждается Республиканской палатой. Региональные палаты и частные судебные исполнители могут по мере необходимости завести дополнительные номенклатурные наряды. Номенклатура дел вводится в действие с 1 января соответствующего года.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) помещать в наряды исполненные, правильно оформленные документы в соответствии с номенклатурой дел;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      35. В номенклатуре дел предусматриваются резервные номера, с тем, чтобы в случае необходимости в течение года завести дополнительные наряды, не предусмотренные ранее.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) помещать вместе все документы, относящиеся к разрешению одной категории дел;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      36. По окончании года в номенклатуру дел вносится итоговая запись о количестве заведенных нарядов.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) группировать в наряды документы одного года, за исключением переходящих дел;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      Экземпляр номенклатуры дел (копия), как учетный документ для дел временного хранения, остается в архиве судебного исполнителя.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) раздельно формировать в наряды документы постоянного и временного хранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      37. В наряды группируются документы одного года. Внутри наряда они систематизируются в хронологическом порядке, причем документ-ответ располагаться после документа-запроса.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в наряды не подшиваются документы, подлежащие возврату (лишние экземпляры, черновики);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      38. При формировании нарядов соблюдаются следующие требования:</w:t>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. В зависимости от сроков хранения проводится полное или частичное оформление дел. Полному оформлению подлежат дела постоянного, временного (свыше 10 лет) хранения. Полное оформление дела предусматривает: оформление реквизитов обложки дела, нумерацию листов в деле, составление листа-заверителя дела, составление в необходимых случаях внутренней описи документов дела.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      1) помещать в наряды исполненные, правильно оформленные документы в соответствии с номенклатурой дел;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Обложки нарядов оформляются следующим образом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      2) помещать вместе все документы, относящиеся к разрешению одной категории дел;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наряды постоянного и временного (свыше 10 лет) хранения заключаются в твердую обложку и прошиваются прочными нитками не менее в три прокола, надписи на обложках производятся чернилами, в конце на отдельном листе ставится заверительная надпись по форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      3) группировать в наряды документы одного года, за исключением переходящих дел;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наряды временного (до десяти лет включительно) хранения подлежат частичному оформлению – допускается хранение в скоросшивателях, листы не нумеруются, заверительные надписи не составляются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      4) раздельно формировать в наряды документы постоянного и временного хранения;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. На завершенные в делопроизводстве частного судебного исполнителя наряды постоянного и временного хранения по окончанию календарного года составляются описи нарядов - систематизированный перечень заголовков нарядов, раскрывающий состав и содержание нарядов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      5) в наряды не подшиваются документы, подлежащие возврату (лишние экземпляры, черновики);</w:t>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Опись нарядов составляется в двух экземплярах, один из которых передается вместе с делами в архив, а второй остается в качестве контрольного у частного судебного исполнителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      39. В зависимости от сроков хранения проводится полное или частичное оформление дел. Полному оформлению подлежат дела постоянного, временного (свыше 10 лет) хранения. Полное оформление дела предусматривает: оформление реквизитов обложки дела, нумерацию листов в деле, составление листа-заверителя дела, составление в необходимых случаях внутренней описи документов дела.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. При изъятии документов из нарядов, а них вкладывают копии изъятых документов и акт (протокол) об изъятии подлинников. При возвращении ранее изъятых из его нарядов документов, они вновь помещаются в наряд, откуда, в свою очередь, изымаются их копии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      40. Обложки нарядов оформляются следующим образом:</w:t>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Документы делопроизводства частного судебного исполнителя хранятся по месту их формирования на все время деятельности частного судебного исполнителя, в пределах установленного срока хранения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...135 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Помещение для хранения документации и материалов исполнительных производств соответствует требованиям установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 15 ноября 2017 года № 1433 "Об утверждении требований к месту нахождения и оборудованию служебного помещения частного судебного исполнителя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под №116534).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Частный судебный исполнитель обеспечивает сохранность документации и материалов исполнительных производств на установленный период их хранения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z83" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. При возникновении оснований, предусмотренных пунктами 7 и 8 настоящих Правил, региональная палата частных судебных исполнителей направляет и (или вручает) уведомляет частного судебного исполнителя о необходимости передачи документов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Дела (наряды, журналы, исполнительные производства), срок хранения которых истек, выделяются к уничтожению, после утверждения описи дел постоянного хранения и акта о выделении к уничтожению документов и дел за соответствующий период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Частный судебный исполнитель отбирает к уничтожению дела и оформляет по ним акт о выделении к уничтожению документов и дел (далее – Акт) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. По делам прекративших деятельность частных судебных исполнителей, находящимся на хранении в архиве региональной палаты, Акт составляется ответственным работником региональной палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z86" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Акт подписывается составителем и представляется в региональную палату частных судебных исполнителей на одобрение экспертной проверочной комиссией (далее - ЭПК). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z87" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. ЭПК создается при региональной палате в составе не менее трех человек. В состав ЭПК входят заместитель руководителя региональной палаты частных судебных исполнителей и двух действующих частных судебных исполнителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z88" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Дела по Акту, одобренному ЭПК, отправляются на уничтожение приказом руководителя региональной палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z89" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Уничтожение дел производится комиссионно с участием составителя Акта, председателя ЭПК и представителя соответствующего территориального органа юстиции. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z90" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Частный судебный исполнитель имеет личную печать (далее – печать) с указанием своей фамилии, имени, отчества (при наличии), а также наименования региональной палаты, исполнительного округа, номера лицензии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z91" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Печать изготавливается согласно требованиям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 25 августа 2011 года № 296 "Об утверждении образцов удостоверения, личной печати частного судебного исполнителя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 60319). Также частный судебный исполнитель имеет штампы и личные бланки.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z92" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Написание фамилии, имени и отчества частного судебного исполнителя в тексте печати производится согласно документу, удостоверяющему личность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z93" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Заказ на изготовление печатей частных судебных исполнителей осуществляется в централизованном порядке, по заказу региональной палаты частных судебных исполнителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выдача печатей производится под роспись в специально заведенном журнале, пронумерованном, прошнурованном и скрепленным печатью региональной палаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z95" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Журнал является документом строгой отчетности и постоянного хранения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
-[...15 lines deleted...]
-      54. Написание фамилии, имени и отчества частного судебного исполнителя в тексте печати производится согласно документу, удостоверяющему личность.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Печать частного судебного исполнителя используется им для скрепления своей подписи на тексте (удостоверительной надписи), на постановлении или поручении. Не допускается проставление печати на документах, не связанных с деятельностью частного судебного исполнения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
-[...15 lines deleted...]
-      55. Заказ на изготовление печатей частных судебных исполнителей осуществляется в централизованном порядке, по заказу региональной палаты частных судебных исполнителей.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. При утрате или хищении печати, частный судебный исполнитель незамедлительно сообщает в территориальный орган уполномоченного органа и в соответствующую региональную палату.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
-[...15 lines deleted...]
-      Выдача печатей производится под роспись в специально заведенном журнале, пронумерованном, прошнурованном и скрепленным печатью региональной палаты.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. При прекращении действия лицензии либо исключении из членства Республиканской палаты частного судебного исполнителя территориальный орган юстиции и региональная палата принимают меры по изъятию и комиссионному уничтожению печати частного судебного исполнителя путем деформирования, не позволяющим использовать ее по назначению, о чем составляется соответствующий акт.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
-[...15 lines deleted...]
-      Журнал является документом строгой отчетности и постоянного хранения.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. При приостановлении действия лицензии частного судебного исполнителя, печать сдается на временное хранение в территориальный орган уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
-[...15 lines deleted...]
-      56. Печать частного судебного исполнителя используется им для скрепления своей подписи на тексте (удостоверительной надписи), на постановлении или поручении. Не допускается проставление печати на документах, не связанных с деятельностью частного судебного исполнения.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. При пользовании личными печатями применяется только синий и фиолетовый красители, не допуская применения черного или многоцветного красителей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
-[...15 lines deleted...]
-      57. При утрате или хищении печати, частный судебный исполнитель незамедлительно сообщает в территориальный орган уполномоченного органа и в соответствующую региональную палату.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Информация об утрате действия и недействительности уничтоженных печатей публикуется региональной палатой в республиканских или местных печатных изданиях на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2689,86 +3267,86 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам делопроизводства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:bookmarkStart w:name="z103" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z104" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал входящей корреспонденции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -3360,86 +3938,86 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам делопроизводства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="96"/>
+    <w:bookmarkStart w:name="z106" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z107" w:id="97"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z107" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал исходящей корреспонденции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3885,106 +4463,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам делопроизводства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:bookmarkStart w:name="z109" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z110" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Регистрационный штамп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z111" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20 миллиметров </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -4083,70 +4661,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индекс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:bookmarkStart w:name="z112" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45 миллиметров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4199,143 +4777,143 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам делопроизводства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z115" w:id="103"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z115" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт о выделении к уничтожению документов и дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z116" w:id="104"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z116" w:id="100"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дата_____________________                   ______________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (место составления)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z117" w:id="105"/>
+      <w:bookmarkStart w:name="z117" w:id="101"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Составлен:  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">частным судебным исполнителем (фамилия имя отчество (при наличии) (далее-Ф.И.О.) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4349,64 +4927,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(области, города) ________________________ (должность, Ф.И.О.);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z118" w:id="106"/>
+      <w:bookmarkStart w:name="z118" w:id="102"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Составитель акта, руководствуясь перечнем _______ (название перечня) отобрал к </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">уничтожению как не имеющие научно-исторической ценности и утратившие практическое </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4920,338 +5498,338 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z119" w:id="107"/>
+      <w:bookmarkStart w:name="z119" w:id="103"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Всего дел ________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (цифрами и прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Составитель акта: ______________ (Ф.И.О.) ___________ (должность) _____________ (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z121" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Одобрен к уничтожению Экспертной проверочной комиссией в составе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z122" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель комиссии ______________ (Ф.И.О.) ____________ подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z123" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Член комиссии: ______________ (Ф.И.О.) ____________ подпись</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:p>
-[...32 lines deleted...]
-      Составитель акта: ______________ (Ф.И.О.) ___________ (должность) _____________ (подпись)</w:t>
+    <w:bookmarkStart w:name="z124" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Член комиссии: ______________ (Ф.И.О.) ____________ подпись</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z121" w:id="109"/>
-[...85 lines deleted...]
-      <w:bookmarkStart w:name="z125" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z125" w:id="109"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Приказ руководителя региональной палаты частных судебных исполнителей </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________ (области, города) ________________ (Ф.И.О. руководителя) № _________ от "___" ________ 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы измельчены и уничтожены путем сожжения в присутствии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z127" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председателя Экспертной проверочной комиссии __________ (Ф.И.О., подпись);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z128" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Частного судебного исполнителя (составителя акта) ______________ (Ф.И.О., подпись);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z129" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представителя территориального органа юстиции ________________ (Ф.И.О., должность, подпись)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:p>
-[...32 lines deleted...]
-      Документы измельчены и уничтожены путем сожжения в присутствии:</w:t>
+    <w:bookmarkStart w:name="z130" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иные присутствующие: ____________________ (Ф.И.О. подпись).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z127" w:id="115"/>
-[...15 lines deleted...]
-      Председателя Экспертной проверочной комиссии __________ (Ф.И.О., подпись);</w:t>
+    <w:bookmarkStart w:name="z131" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата уничтожения "____" _________ 20___ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z128" w:id="116"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5291,202 +5869,202 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z133" w:id="120"/>
+    <w:bookmarkStart w:name="z133" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Министра юстиции Республики Казахстан, которые признаются утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z134" w:id="121"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z134" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра юстиции Республики Казахстан от 7 марта 2014 года № 97 "Об утверждении Правил делопроизводства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 9268, опубликован 11 апреля 2014 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z135" w:id="122"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z135" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра юстиции Республики Казахстан в которые вносятся изменения и дополнения, приказ Министра юстиции Республики Казахстан от 27 мая 2016 года № 357 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 13784, опубликован 23 июня 2016 года в информационно-правовой системе нормативно правовых актов Республики Казахстан "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5812,31 +6390,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>